--- v0 (2026-03-28)
+++ v1 (2026-06-10)
@@ -291,87 +291,87 @@
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma praça no terreno localizado em frente à quadra do Distrito de Icaraí, vizinho ao Posto de Combustível Benedito Assú, na Rua Aderbal Praciano Sampaio, contemplando brinquedoteca, playground, academia ao ar livre e espaço destinado à instalação de food trucks.</t>
   </si>
   <si>
     <t>Indicação nº 393 de 2026</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que promova a edição de Lei Municipal, conforme autorizado pela Lei Complementar nº 226/2026, que alterou a Lei Complementar nº 173, para autorizar o pagamento retroativo das vantagens por tempo de serviço, anuênio, triênio, quinquênio, sexta-parte, licença-prêmio e mecanismos equivalentes, referentes ao período de 28 de maio de 2020 a 31 de dezembro de 2021, observada a disponibilidade orçamentária e os limites legais aplicáveis.</t>
   </si>
   <si>
     <t>Indicação nº 394 de 2026</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a manutenção e reposição da iluminação pública na comunidade de Várzea Grande II.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 50 de 2025</t>
   </si>
   <si>
     <t>Marcos Caio Magalhães Rodrigues</t>
   </si>
   <si>
-    <t>Dispõe sobre a denominação da Rua Luiz Alves de Lima, situada no Distrito de Icaraí, Município de Amontada-CE.</t>
+    <t>Dispõe sobre a denominação da Travessa Luiz Alves de Lima, situada no Distrito de Icaraí, Município de Amontada-CE.</t>
   </si>
   <si>
     <t>Aguardando decisão da Presidência</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 57 de 2025</t>
   </si>
   <si>
     <t>Narcélio dos Anjos Almeida,Antônio Sobrinho da Silva,Francisco Vagner Moura,Marcos Caio Magalhães Rodrigues,Vânia Mary Teixeira Praciano,Wangles Praciano Carneiro</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Ponto de Mototáxi Francisco Flávio Oliveira Teles, no bairro Centro, Município de Amontada-CE.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 2 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Avenida José Manoel de Sousa, situada na localidade de Mirinduba, Distrito de Mosquito, Município de Amontada.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 3 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Ramal de Estrada Braz Francisco de Sousa, situada na localidade de Mirinduba, Distrito de Mosquito, Município de Amontada.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 4 de 2026</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Apoio aos Portadores de Alzheimer e seus familiares no âmbito do Munícipio de Amontada-CE.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 5 de 2026</t>
   </si>
   <si>
-    <t>Dispõe sobre a denominação da Rua Cristino Rodrigues de Sousa, sede rural do Município de Amontada-CE.</t>
+    <t>Dispõe sobre a denominação da Rua Cristino Rodrigues de Sousa, situada no bairro Juazeira, na sede do Município de Amontada-CE</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 6 de 2026</t>
   </si>
   <si>
     <t>Francisco Vagner Moura</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Areninha Francisco Valdeci de Oliveira, situada no bairro São Sebastião, Município de Amontada-CE.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 2 de 2026</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, à Sra. Ana Cláudia Gonçalves Pinheiro dos Santos, na forma que indica.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 3 de 2026</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. José Maria de Sousa da Silva, na forma que indica.</t>
   </si>
 </sst>
 </file>
 