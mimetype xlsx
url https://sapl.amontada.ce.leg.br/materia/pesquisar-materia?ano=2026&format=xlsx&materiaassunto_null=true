--- v1 (2026-02-12)
+++ v2 (2026-06-19)
@@ -10,901 +10,2101 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2334" uniqueCount="896">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6135" uniqueCount="2755">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>5712</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PELO</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Altera o art. 27 da Lei Orgânica do Município, para modificar a data de eleição para a renovação da Mesa Diretora.</t>
+  </si>
+  <si>
+    <t>5427</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar - Executivo</t>
+  </si>
+  <si>
+    <t>Poder Executivo Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5427/001.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a adequação da remuneração de cargo de provimento em comissão ao salário mínimo nacional vigente, promove a repristinação parcial de lei ordinária indevidamente revogada e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5428</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5428/002.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargos de provimento efetivo no âmbito do Poder Executivo Municipal; altera o quadro permanente de pessoal; autoriza a realização de concurso público, e dá outras providências</t>
+  </si>
+  <si>
+    <t>5429</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5429/003.2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a concessão de incentivos à Lia Lingerie, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5699</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5699/mensagem_14_-_plc_4_-_altera_a_lei_complementar_no_6_de_30_de_marco_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 6, de 30 de março de 2022 na forma que indica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5700</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5700/mensagem_16_-_plc_5_-_concede_incentivos_fiscais_a_empresa_trend_fitt.pdf</t>
+  </si>
+  <si>
+    <t>Concede incentivos fiscais à empresa Trend Fitt, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5701</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5701/mensagem_18_-_plc_6_-_refis_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza e Institui o Programa de Recuperação de Créditos Tributários e Não Tributários (REFIS 2026), no âmbito do Município de Amontada, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5743</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5743/mensagem_025_-_plc_007_-_autoriza_incentivos_fiscais_a_empresa_amdso_industria_de_confeccoes.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a concessão de incentivos fiscais à empresa AMDSO Indústria de Confecções Ltda, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5423</t>
+  </si>
+  <si>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5423/001.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a adequação do salário mínimo no âmbito do Município de Amontada, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5424</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5424/002.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede reajuste ao piso remuneratório dos profissionais do magistério público da educação básica do Município de Amontada, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5425</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5425/003.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 1.516, de 11 de setembro de 2023, e da outras providências.</t>
+  </si>
+  <si>
+    <t>5426</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5426/projeto_de_lei_004.2026_executivo_-_emprestimos_consignados.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as consignações facultativas em folha de pagamento dos servidores ativos e inativos da Administração Pública Direta e Indireta do Poder Executivo do Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5443</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5443/plo_005_-_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Adicional Especial ao Vigente Orçamento Fiscal e da Seguridade Social e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5543</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5543/006.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste e readequação salarial dos servidores públicos municipais da Administração Pública Direita e Indireta, e, nos casos cabíveis, aos proventos de aposentadoria e pensões sujeitos à paridade, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5549</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5549/projeto_de_lei_007.2026_executivo_-_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária do exercício financeiro de 2027, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5690</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5690/008.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1.154, de 4 de julho de 2017, na forma que indica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5691</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5691/009.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargos de Operador de Máquinas Pesadas, no Quadro de Pessoal do Poder Executivo Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5697</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5697/mensagem_15_-_plo_10_-_altera_a_lei_no_978_de_8_de_maio_de_2013.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 978, de 9 de maio de 2013, para modificar a estrutura técnico-administrativa do Regime Próprio de Previdência Social do Município de Amontada (AmontadaPrev), institui os Conselhos Deliberativo e Fiscal, estabelecer a exigência de certificação profissional, regulamentar as regras de impedimento e suspeição, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5698</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5698/mensagem_17_-_plo_11_-_altera_o_anexo_ii_da_lei_no_1.095_de_6_de_outubro_de_2015.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo II da Lei nº 1.095, de 6 de outubro de 2015 na forma que indica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5736</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5736/mensagem_019_-_plo_012_-_prorrogacao_do_plano_municipal_de_educacao.pdf</t>
+  </si>
+  <si>
+    <t>Prorroga a vigência do Plano Municipal de Educação – PME, aprovado pela Lei nº 1.081, de 22 de junho de 2015, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5737</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5737/mensagem_020_-_plo_013_-_institui_o_forum_municipal_de_educacao.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Fórum Municipal de Educação – FME, como instância permanente de participação, articulação, monitoramento e avaliação da política educacional do Município de Amontada, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5738</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5738/mensagem_021_-_plo_014_-_institui_a_politica_de_promocao_de_igualdade_racial.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Promoção da Igualdade Racial; cria o Conselho Municipal de Promoção da Igualdade Racial; atribui competências ao Núcleo de Diversidade e Mulher, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5739</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5739/mensagem_022_-_plo_015_-_institui_o_programa_de_vacinacao_extramuros.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Vacinação Extramuros no âmbito do Município de Amontada; estabelece diretrizes para ações intersetoriais de ampliação da cobertura vacinal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5740</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5740/mensagem_023_-_plo_016_-_institui_o_programa_de_dignidade_menstrual.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a divulgação do Programa Federal de dignidade menstrual nas escolas públicas do Município de Amontada, nos termos da Lei Federal nº 14.214, de 6 de outubro de 2021, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5741</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5741/mensagem_024_-_plo_017_-_dispoe_sobre_o_sim.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Serviço de Inspeção Municipal – SIM, no âmbito do Município de Amontada; dispõe sobre o controle sanitário, industrial e comercial de produtos de origem animal e vegetal; incentiva a agroindústria local e familiar; revoga a Lei nº 1.085, de 3 de julho de 2015, e dá outras providências.</t>
+  </si>
+  <si>
     <t>4984</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Vânia Mary Teixeira Praciano</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/</t>
-[...2 lines deleted...]
-    <t>Institui o Dia Municipal do Brincar e da Primeira Infância no Município de Amontada e dá outras providências.</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4984/001.2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Brincar e o Dia Municipal da Primeira Infância no Município de Amontada e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5379</t>
+  </si>
+  <si>
+    <t>Narcélio dos Anjos Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5379/002.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Avenida José Manoel de Sousa, situada na localidade de Mirinduba, Distrito de Mosquito, Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5380</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5380/003.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do Ramal de Estrada Braz Francisco de Sousa, situada na localidade de Mirinduba, Distrito de Mosquito, Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5381</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5381/004.2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Apoio aos Portadores de Alzheimer e seus familiares no âmbito do Munícipio de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5382</t>
+  </si>
+  <si>
+    <t>Marcos Caio Magalhães Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5382/005.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Rua Cristino Rodrigues de Sousa, situada no bairro Juazeira, na sede do Município de Amontada-CE</t>
+  </si>
+  <si>
+    <t>5383</t>
+  </si>
+  <si>
+    <t>Francisco Vagner Moura</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5383/006.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Areninha Francisco Valdeci de Oliveira, situada no bairro São Sebastião, Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5384</t>
+  </si>
+  <si>
+    <t>José Ferreira de Sousa</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5384/007.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 1º da Lei Municipal nº 1.725, de 02 de dezembro de 2025, que dispõe sobre a denominação da Avenida Joaquim Ribeiro de Meneses, na localidade de Cabatã, Distrito de Garças, Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5406</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Areninha Raimunda Braz, situada na localidade de Patos Bela Vista, Munícipio de Amontada</t>
+  </si>
+  <si>
+    <t>5407</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5407/009.2026-.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Areninha Isac Dejaci de Araújo, situada na localidade de Timbaúba, Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5408</t>
+  </si>
+  <si>
+    <t>Wangles Praciano Carneiro</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal a Agência de Desenvolvimento Turístico Rota Costa dos Ventos e dá outras providências</t>
+  </si>
+  <si>
+    <t>5504</t>
+  </si>
+  <si>
+    <t>Maria Sirnara Saldanha Freitas</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Casa da Mulher Amontadense e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5506</t>
+  </si>
+  <si>
+    <t>Raimundo Sigefredo Santos Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5506/012.2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de José Aldeni dos Santos, a Areninha localizada no Distrito de Nascente, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5505</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a definição das faixas marginais de Áreas de Preservação Permanente (APPs) no entorno de cursos d’água em áreas urbanas consolidadas no Município de Amontada/CE, nos termos da Lei Federal nº 12.651/2012, com as alterações promovidas pela Lei Federal nº 14.285/2021, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5511</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5511/014.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do Centro de Cultura Raimundo Nonato Cipriano, situado no Centro do Município de Amontada, revoga a Lei nº 690/2007 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5531</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5531/015.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Rua Manoel Holanda Cavalcante, situada na localidade de Tucuns, distrito de Garças, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5532</t>
+  </si>
+  <si>
+    <t>Antônio Sobrinho da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5532/016.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Rua Benedito Praxedes Vanderley, situada no bairro São Sebastião, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5542</t>
+  </si>
+  <si>
+    <t>Narcélio dos Anjos Almeida, Vânia Mary Teixeira Praciano, Wangles Praciano Carneiro</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal nº 1.333/2021, que dispõe sobre a utilização de equipamentos e máquinas no Município de Amontada, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5604</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5604/018.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera as Leis Municipais nº 1507/2023, nº 1211/2019, nº 1151/2017 e 1124/2016, na forma que indica.</t>
+  </si>
+  <si>
+    <t>5620</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Raimundo Neno da Silva Meneses</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Travessa Maria Gomes Rodrigues, situada no bairro Flores, sede do Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5621</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5621/020.2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Rua Raimundo Neno de Meneses, situada no bairro Flores, sede do Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5622</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5622/021.2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Rua Francisco Gomes de Meneses , situada no bairro Flores, sede do Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5623</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Rua Ambrosina Silva de Meneses , situada no bairro Flores, sede do Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5624</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Rua Lourival Praciano Sampaio, situada no distrito de Icaraí, Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5625</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Areninha Raimunda Martins Melo  situada no Assentamento Patos Bela Vista, Distrito de Mosquito, Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5667</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5667/025.2025.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivos à Lei Municipal nº 1.337, de 29 de outubro de 2021, que institui a Lei Municipal de Proteção aos Animais no âmbito do Município de Amontada, para dispor sobre o controle de animais soltos, errantes ou em situação de abandono em vias e logradouros públicos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5668</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Vânia Mary Teixeira Praciano, Narcélio dos Anjos Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5668/026.2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal da Pessoa Idosa e o inclui no Calendário Oficial de Eventos do Município de Amontada, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5679</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Narcélio dos Anjos Almeida, Antônio Sobrinho da Silva, Francisco Vagner Moura, Jorge Ribeiro Siebra, José Edson Tomé Rebouças, José Ferreira de Sousa, Marcos Caio Magalhães Rodrigues, Maria Sirnara Saldanha Freitas, Raimundo Neno da Silva Meneses, Raimundo Sigefredo Santos Rodrigues, Valdenir Marques Chaves, Vânia Mary Teixeira Praciano, Wangles Praciano Carneiro</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Incentivo aos Quintais Produtivos no Município de Amontada, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5708</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do “Certificado Escola Amiga do Autista” no âmbito do Município de Amontada - CE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5724</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Incentivo aos Quintais Gastronômicos no Município de Amontada, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5744</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Institui o Espaço de Integração Sensorial no âmbito da Câmara Municipal de Amontada, com o objetivo de promover a inclusão, o bem-estar e a qualidade de vida de pessoas com deficiência, transtornos sensoriais e outras condições específicas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5742</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Jorge Ribeiro Siebra</t>
+  </si>
+  <si>
+    <t>Denomina de José Sancho de Sousa a Quadra Poliesportiva situada na localidade de Cabatã, Distrito de Garças, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5477</t>
+  </si>
+  <si>
+    <t>PS</t>
+  </si>
+  <si>
+    <t>Projeto Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5477/002.2026.pdf</t>
+  </si>
+  <si>
+    <t>5672</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Altera a Resolução nº 002/1994, para dispor sobre o Processo Legislativo Eletrônico na Câmara Municipal de Amontada.</t>
+  </si>
+  <si>
+    <t>5670</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5670/002.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação da cessão e da utilização do prédio do Plenário Francisca Iramira Rodrigues Teles, da Câmara Municipal de Amontada, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5680</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5680/003.2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Parlamento Jovem no âmbito da Câmara Municipal de Amontada, revoga a Resolução nº 13/2023 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5693</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5693/004.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Resolução nº 002, de 07 de janeiro de 2009 que dispõe sobre o sistema de pagamento de diárias no Poder Legislativo de Amontada.</t>
+  </si>
+  <si>
+    <t>5376</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Narcélio dos Anjos Almeida, Antônio Sobrinho da Silva, Francisco Vagner Moura, Jorge Ribeiro Siebra, José Edson Tomé Rebouças, José Ferreira de Sousa, Marcos Caio Magalhães Rodrigues, Maria Sirnara Saldanha Freitas, Raimundo Sigefredo Santos Rodrigues, Valdenir Marques Chaves, Vânia Mary Teixeira Praciano, Wangles Praciano Carneiro</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5376/001.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, à Sra. Lidiane da Rocha Correia.</t>
+  </si>
+  <si>
+    <t>5377</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5377/002.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, à Sra. Ana Cláudia Gonçalves Pinheiro dos Santos, na forma que indica.</t>
+  </si>
+  <si>
+    <t>5378</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5378/003.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. José Maria de Sousa da Silva, na forma que indica.</t>
+  </si>
+  <si>
+    <t>5390</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5390/004.2026-.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Yarlens Paiva Brito.</t>
+  </si>
+  <si>
+    <t>5439</t>
+  </si>
+  <si>
+    <t>Vânia Mary Teixeira Praciano, Marcos Caio Magalhães Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5439/005.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Sebastião Sherly Lima de Sousa, na forma que indica.</t>
+  </si>
+  <si>
+    <t>5440</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5440/006.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Israel Teixeira Dias Araujo, na forma que indica.</t>
+  </si>
+  <si>
+    <t>5444</t>
+  </si>
+  <si>
+    <t>Vânia Mary Teixeira Praciano, Wangles Praciano Carneiro</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5444/007.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Aristeu Gomes da Silva, na forma que indica.</t>
+  </si>
+  <si>
+    <t>5474</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5474/008.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, à Sra. Jakeliane Miranda dos Santos, na forma que indica.</t>
+  </si>
+  <si>
+    <t>5529</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5529/009.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, à Sra. Maria Fernanda Ribas, na forma que indica.</t>
+  </si>
+  <si>
+    <t>5530</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5530/010.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, à Sra. Silvana Araújo Alencar Araripe, na forma que indica.</t>
+  </si>
+  <si>
+    <t>5533</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5533/011.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, à Sra. Mariana de Santana Machado Morales, na forma que indica.</t>
+  </si>
+  <si>
+    <t>5534</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5534/012.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Carlos Morales Pérez, na forma que indica.</t>
+  </si>
+  <si>
+    <t>5541</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5541/013.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Gabriel Oliveira Carneiro dos Santos, na forma que indica.</t>
+  </si>
+  <si>
+    <t>5602</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5602/014.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Francisco Adriano dos Santos, na forma que indica.</t>
+  </si>
+  <si>
+    <t>5603</t>
+  </si>
+  <si>
+    <t>José Ferreira de Sousa, Narcélio dos Anjos Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5603/015.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Manoel Teixeira Pires, na forma que indica.</t>
+  </si>
+  <si>
+    <t>5627</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5627/016-2026..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a fixação do prazo máximo para contratação de crédito consignado pelos servidores da Câmara Municipal de Amontada e dá outras providências.</t>
+  </si>
+  <si>
+    <t>5666</t>
+  </si>
+  <si>
+    <t>Marcos Caio Magalhães Rodrigues, Antônio Sobrinho da Silva, Francisco Vagner Moura, Jorge Ribeiro Siebra, José Edson Tomé Rebouças, José Ferreira de Sousa, Maria Sirnara Saldanha Freitas, Narcélio dos Anjos Almeida, Raimundo Neno da Silva Meneses, Raimundo Sigefredo Santos Rodrigues, Valdenir Marques Chaves, Vânia Mary Teixeira Praciano, Wangles Praciano Carneiro</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5666/017.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, à Sra. Maria Elisabete Silva Barbosa, na forma que indica.</t>
+  </si>
+  <si>
+    <t>5692</t>
+  </si>
+  <si>
+    <t>Antônio Sobrinho da Silva, Marcos Caio Magalhães Rodrigues, Maria Sirnara Saldanha Freitas, Raimundo Neno da Silva Meneses, Raimundo Sigefredo Santos Rodrigues, Valdenir Marques Chaves, Vânia Mary Teixeira Praciano, Wangles Praciano Carneiro</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, à Sra. Lívia Maria da Rocha Correia, na forma que indica.</t>
+  </si>
+  <si>
+    <t>5702</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, à Sra. Maria Ribeiro Lopes (Izelda Ribeiro), na forma que indica.</t>
+  </si>
+  <si>
+    <t>5714</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Josias Conde Lima, na forma que indica.</t>
+  </si>
+  <si>
+    <t>5715</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, à Sra. Francisca Alberline Pereira Pires, na forma que indica.</t>
+  </si>
+  <si>
+    <t>5728</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Manoel Guto Vasconcelos Costa, na forma que indica.</t>
+  </si>
+  <si>
+    <t>5473</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5473/001.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o item 1 do Anexo II – Requisitos gerais, carga horária e descrição sintética das atribuições dos cargos, do Projeto de Lei Substitutivo ao Projeto de Lei Complementar nº 002/2026, para alterar a carga horária do Assistente Social para 150h mensais, equivalentes a 30h semanais.</t>
+  </si>
+  <si>
+    <t>5475</t>
+  </si>
+  <si>
+    <t>CECE - Educação, Cultura e Esporte, CFO - Comissão de Finanças e Orçamento, CJR - Comissão de Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5475/002.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o item 1 do Anexo II – Requisitos gerais, carga horária e descrição sintética das atribuições dos cargos, do Projeto de Lei Substitutivo ao Projeto de Lei Complementar nº 002/2026, para alterar a carga horária do Terapeuta Ocupacional para 150h mensais, equivalentes a 30h semanais.</t>
+  </si>
+  <si>
+    <t>5476</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5476/003.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o item 3.2 do Anexo II – Requisitos gerais, carga horária e descrição sintética das atribuições dos cargos, do Projeto de Lei Substitutivo ao Projeto de Lei Complementar nº 002/2026, para adequar a escolaridade mínima exigida para o cargo de Educador Físico.</t>
+  </si>
+  <si>
+    <t>5703</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento, CJR - Comissão de Justiça e Redação</t>
+  </si>
+  <si>
+    <t>Altera o art. 27 do Projeto de Lei nº 007/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>5681</t>
+  </si>
+  <si>
+    <t>EMA</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>Jorge Ribeiro Siebra, Maria Sirnara Saldanha Freitas, Raimundo Sigefredo Santos Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5681/001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivos ao Projeto de Lei nº 025/2026, de autoria do Vereador Antônio Sobrinho da Silva.</t>
+  </si>
+  <si>
+    <t>5369</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Marcos Caio Magalhães Rodrigues, Maria Sirnara Saldanha Freitas, Raimundo Sigefredo Santos Rodrigues, Vânia Mary Teixeira Praciano, Wangles Praciano Carneiro</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e Congratulação à Escola de Ensino Fundamental Construção do Saber, pelos 27 anos de história, dedicação e compromisso com a educação no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5371</t>
+  </si>
+  <si>
+    <t>Antônio Sobrinho da Silva, Francisco Vagner Moura, Jorge Ribeiro Siebra, José Edson Tomé Rebouças, José Ferreira de Sousa, José Nilson Soares, Marcos Caio Magalhães Rodrigues, Maria Sirnara Saldanha Freitas, Narcélio dos Anjos Almeida, Raimundo Sigefredo Santos Rodrigues, Valdenir Marques Chaves, Vânia Mary Teixeira Praciano, Wangles Praciano Carneiro</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e Congratulação ao ilustre homem público José Barroso Pimentel, por sua destacada trajetória política e relevante contribuição ao Brasil e ao Estado do Ceará.</t>
+  </si>
+  <si>
+    <t>5441</t>
+  </si>
+  <si>
+    <t>Antônio Sobrinho da Silva, Francisco Vagner Moura, José Ferreira de Sousa, Narcélio dos Anjos Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5441/003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio à empresa Enel Distribuição Ceará, em razão do recorrente descaso no fornecimento de energia elétrica em diversas localidades do município de Amontada.</t>
+  </si>
+  <si>
+    <t>5559</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5559/004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e Congratulação ao Senador Jacques Wagner pela sua recente fala pública, que reafirma o valor da política como instrumento de transformação social e enaltece o papel essencial dos vereadores, prefeitos e vice-prefeitos na construção de um Brasil mais justo e democrático.</t>
+  </si>
+  <si>
+    <t>5745</t>
+  </si>
+  <si>
+    <t>Moção de aplausos e congratulação ao Senhor MARCOS ROBERIO RIBEIRO MONTEIRO, Deputado Federal, em reconhecimento à dedicação, ao zelo e ao compromisso demonstrados em favor do desenvolvimento do Município de Amontada.</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Antônio Sobrinho da Silva</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5041/001.2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Saúde, Sra. Larisse Araújo de Sousa, a expedição do competente Decreto regulamentando o Serviço de Inspeção Municipal – SIM, em atendimento ao disposto no art. 15 da Lei Municipal nº 1.085, de 03 de julho de 2015.</t>
   </si>
   <si>
+    <t>5385</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5385/002.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Secretária Municipal de Saúde, Sra. Larisse Araújo de Sousa, informações oficiais acerca dos índices de suicídio registrados no Município de Amontada nos últimos anos.</t>
+  </si>
+  <si>
+    <t>5442</t>
+  </si>
+  <si>
+    <t>José Nilson Soares</t>
+  </si>
+  <si>
+    <t>Requer, com fundamento no art. 41, inciso I, da Lei Orgânica do Município, bem como no art. 71, inciso III, do Regimento Interno desta Casa Legislativa, licença pelo prazo de 120 (cento e vinte) dias, sem remuneração, para tratar de assunto de interesse particular.</t>
+  </si>
+  <si>
+    <t>5478</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5478/004.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja realizada Sessão Extraordinária ao final da 6ª Sessão Ordinária, com dispensa dos interstícios regimentais, para discussão e votação do Projeto de Lei Substitutivo nº 001/2026, de autoria do Poder Executivo, bem como da Emenda Modificativa nº 001/2026, de autoria da Vereadora Vânia Mary Teixeira Praciano, e das Emendas nº 002 e 003/2026, de autoria da Comissão de Educação, Cultura e Esporte, da Comissão de Finanças e Orçamento e da Comissão de Justiça e Redação.</t>
+  </si>
+  <si>
+    <t>5491</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5491/requerimento_005.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Excelentíssimo Sr. Saulo Belfort Simões, Juiz Eleitoral da 89ª Zona Eleitoral, a realização de atendimento itinerante da Justiça Eleitoral no Distrito de Icaraí, a ser realizado na Escola de Educação Básica em Tempo Integral Maria Alves Sobrinha, em data a ser definida por esse Juízo, visando atender à demanda da população local por serviços eleitorais.</t>
+  </si>
+  <si>
+    <t>5502</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5502/requerimento_006.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Governador do Estado do Ceará, Elmano de Freitas, por meio da Casa Civil, que sejam adotadas as providências necessárias para viabilizar, junto às operadoras de telecomunicação e aos órgãos competentes, a implantação da tecnologia de internet móvel 5G no distrito de Icaraí, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5503</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5503/requerimento_007.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Governador do Estado do Ceará, Elmano de Freitas, por meio da Casa Civil, que sejam adotadas as providências necessárias para viabilizar, junto às operadoras de telecomunicação e aos órgãos competentes, a instalação de antenas retransmissoras de sinal de telefonia móvel nos distritos de Varjota e Gostosa, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5508</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5508/requerimento_008.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Secretária Municipal de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a colocação das placas de identificação da Passagem Molhada Lorival Ricardo Araújo, na localidade de Sítio Ema, e da Passagem Molhada Roldão Ferreira Gomes, na localidade de Várzea Grande I.</t>
+  </si>
+  <si>
+    <t>5527</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5527/009.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Secretária de Saúde, Sra. Larisse Araújo de Sousa, informações acerca da situação atual das Unidades Básicas de Saúde (UBS) do Município, especialmente quanto à disponibilidade de medicamentos utilizados no tratamento de reações alérgicas a picadas de insetos, especialmente abelhas, com destaque para o estoque e fornecimento do medicamento adrenalina, essencial para o manejo de casos graves de anafilaxia.</t>
+  </si>
+  <si>
+    <t>5540</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5540/010.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, o encaminhamento a esta Casa Legislativa de Projeto de Lei que disponha sobre a atualização do Serviço de Inspeção Municipal – SIM, tendo em vista que a legislação municipal vigente encontra-se desatualizada.</t>
+  </si>
+  <si>
     <t>4971</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4971/001.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a execução de calçamento em pedra tosca na rodovia conhecida como Transalmir, que liga a localidade de Maracajá à Lagoa Grande.</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
-    <t>2</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4972/002.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a continuidade da pavimentação asfáltica no bairro São Raimundo, abrangendo a Rua Joaquim Torquato até a Rua Raimundo Tomé Rodrigues, na altura do Riacho das Galinhas, dando seguimento pela Rua Sebastião Alves, interligando-a ao Bairro do Torre.</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
-    <t>3</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4973/003.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretária Municipal de Educação, Sr. Jerffson Bruno Oliveira, a construção de uma areninha na Escola Tereza Magalhães de Sousa, situada no bairro São Raimundo.</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
-    <t>4</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4981/004.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, que seja providenciada a reforma e a cobertura da quadra esportiva da Escola de Educação Básica Tereza Magalhães de Sousa, situada no Bairro São Raimundo.</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
-    <t>5</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4975/005.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, a construção de um muro ao redor da Escola de Educação Básica Tereza Magalhães de Sousa, situada no Bairro São Raimundo, com o objetivo de garantir maior segurança à comunidade escolar.</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
-    <t>6</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4976/006.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Saúde, Sra. Larisse Araújo de Sousa, a ampliação da equipe de profissionais do Centro de Atenção Psicossocial (CAPS), com a inclusão de um terapeuta ocupacional, viabilizando um melhor acompanhamento dos usuários e promovendo resultados mais eficazes nos tratamentos ofertados.</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
-    <t>7</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4977/ind_007.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Saúde, Sra. Larisse Araújo de Sousa, a contratação de uma fisioterapeuta exclusiva para o Hospital Municipal, com o objetivo de fornecer suporte especializado aos usuários internados.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
-    <t>8</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4978/008.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de um retorno na Avenida Sargento de Castro, logo após a ponte, visando facilitar o deslocamento dos moradores do Bairro São Sebastião, especialmente dos pais e responsáveis que conduzem crianças à C.E.I. Alegria de Viver.</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
-    <t>9</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4979/ind_009.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização de serviços de recuperação, reparo e nivelamento do calçamento da Rua João Custódio, no Bairro São Sebastião, bem como a execução de serviços de capina ao longo da via, especialmente nas proximidades da residência do Sr. Jurandi.</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
-    <t>10</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4980/ind_010.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização de serviços de recuperação, reparo e nivelamento do calçamento da Rua Hermenegildo Teles de Meneses, no Bairro São Sebastião, bem como a execução de serviços de capina ao longo da via, especialmente nas proximidades da residência do Sr. Jurandi.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
-    <t>11</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4974/ind_011.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma praça nas proximidades da Igreja da localidade do Córrego do Reinaldo.</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
-    <t>12</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4982/ind_012.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja providenciada a pavimentação em pedra tosca da Rua Francisco Essy Teixeira.</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
-    <t>13</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4983/ind_013.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as devidas providências para a realização do calçamento em pedra tosca e a reposição das lâmpadas da iluminação pública na Rua Benedito Teles de Menezes, que se inicia nas proximidades da Serraria do Demir e da Associação dos Agentes Comunitários de Saúde, no Bairro São Raimundo.</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
-    <t>14</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4985/ind_014.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, e à Secretária Municipal de Saúde, Sra. Larisse Araújo de Sousa, a reforma e revitalização do Posto de Saúde do Bairro São Sebastião, contemplando a recuperação de paredes internas e externas, com retirada de infiltrações e aplicação de nova pintura, a troca ou reparo da cobertura para eliminação de goteiras e infiltrações, a substituição de portas e janelas danificadas, o reforço das instalações elétricas e hidráulicas, os reparos no piso, a adequação dos ambientes para melhor acessibilidade, bem como a melhoria da iluminação e ventilação internas.</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
-    <t>15</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4986/ind_015.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a reforma e a limpeza do cemitério da sede do Município de Amontada, incluindo a elevação do muro, reforma estrutural e limpeza geral de suas dependências.</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
-    <t>16</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4987/016.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a recuperação da Rua Francisco Adonias de Vasconcelos, via que liga o Bairro São Raimundo ao Bairro São Sebastião e dá acesso à Unidade Básica de Saúde (UBS) do São Sebastião.</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
-    <t>17</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4988/017.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, que seja realizada a cobertura do espaço livre existente entre os corredores da Escola Teresa Magalhães, situada no Bairro São Raimundo.</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
-    <t>18</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4989/018.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário Municipal de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, que seja disponibilizado um educador físico em cada praça do município, com a finalidade de estimular a prática de atividades físicas e a promoção de uma vida saudável.</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que seja realizado o reenquadramento dos profissionais ocupantes do cargo de Auxiliar de Enfermagem para o cargo de Técnico de Enfermagem, mediante alteração da nomenclatura dos cargos.</t>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a realização de estudos visando à equiparação salarial das Auxiliares de Enfermagem que exercem as mesmas funções dos Técnicos de Enfermagem, bem como à alteração da nomenclatura do cargo para Técnico de Enfermagem, observada a legislação vigente.</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a instalação de braços de iluminação com lâmpadas, visando atender às comunidades que ainda carecem de iluminação pública no Município de Amontada.</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
-    <t>21</t>
-[...2 lines deleted...]
-    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, e à Secretária Municipal de Turismo e Cultura, Sra. Deusiane Holanda de Jesus, a criação de dois Portais Turísticos Religiosos, sendo um na entrada do Município de Amontada, onde já existe a imagem de Nossa Senhora da Conceição, e outro na saída da cidade, em direção à região litorânea, tendo como atração principal a imagem de São Bento, Padroeiro da sede do Município.</t>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Turismo e Cultura, Sr. Samuel Lucas Negreiros dos Santos, a criação de dois Portais Turísticos Religiosos, sendo um na entrada do Município de Amontada, onde já existe a imagem de Nossa Senhora da Conceição, e outro na saída da cidade, em direção à região litorânea, tendo como atração principal a imagem de São Bento, Padroeiro da sede do Município.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
-    <t>22</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4993/022.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de um quebra-molas (redutor de velocidade) na Rua Padre Joaquim Teodoro, nas proximidades do Banco do Brasil, para quem vem da região praiana em direção ao centro da cidade, como forma de evitar acidentes e coibir o excesso de velocidade no trânsito.</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
-    <t>23</t>
-[...2 lines deleted...]
-    <t>Sugere ao Presidente da Autarquia Municipal de Trânsito e Transporte Rodoviário e Urbano – AMTT, Sr. Virgílio Olindo Barros, que sejam adotadas medidas de controle e restrição da circulação de veículos nos dias de jogos realizados no Campo de Futebol Grande da Sede, de modo que, no trecho intertravado situado entre o asfalto e o campo, não seja permitido o trânsito de carros e motocicletas, com o objetivo de evitar acidentes e garantir a segurança de atletas, torcedores e demais presentes.</t>
+    <t>Sugere ao Presidente da Autarquia Municipal de Trânsito e Transporte Rodoviário e Urbano – AMTT, que sejam adotadas medidas de controle e restrição da circulação de veículos nos dias de jogos realizados no Campo de Futebol Grande da Sede, de modo que, no trecho intertravado situado entre o asfalto e o campo, não seja permitido o trânsito de carros e motocicletas, com o objetivo de evitar acidentes e garantir a segurança de atletas, torcedores e demais presentes.</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
-    <t>24</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4995/ind_024.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que sejam adotadas as providências necessárias para a efetiva aplicação e cumprimento da Lei Municipal nº 1.514, de 14 de agosto de 2023, que dispõe sobre o atendimento preferencial às pessoas com fibromialgia nos locais que especifica e dá outras providências, incluindo sua regulamentação, ampla divulgação e fiscalização no âmbito do Município de Amontada.</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>Valdenir Marques Chaves</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4996/025.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização da ampliação do sistema de abastecimento de água, estendendo-o da localidade de Córrego das Moças até Maracajá, bem como a ampliação do fornecimento de água para as residências do Córrego das Moças, em reiteração à Indicação nº 001/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
-    <t>26</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4997/026.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que promovam a ampliação do sistema de abastecimento de água da localidade de Trinta e Nove, estendendo o fornecimento até o limite da localidade de Muriçoca, em reiteração à Indicação nº 002/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
-    <t>27</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4998/027.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização da perfuração de um poço profundo na localidade de Mundo Novo, com o objetivo de viabilizar o abastecimento de água para a comunidade, em reiteração à Indicação nº 003/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
-    <t>28</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4999/028.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização da perfuração de um poço profundo com a finalidade de abastecimento de água na localidade de Vila dos Gatos, no Distrito de Lagoa Grande, em reiteração à Indicação nº 004/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
-    <t>29</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5000/029.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que promovam a instalação e a substituição das lâmpadas da rede de iluminação pública no distrito de Varjota e localidades vizinhas, em reiteração à Indicação nº 005/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
-    <t>30</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5001/ind_030.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que promovam a instalação e a substituição das lâmpadas da rede de iluminação pública na localidade de Assentamento Tanques, em reiteração à Indicação nº 006/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
-    <t>31</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5002/ind_031.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que promovam a instalação e a substituição das lâmpadas da rede de iluminação pública na localidade de Juá, em reiteração à Indicação nº 007/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5003/ind_032.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que promovam a instalação e a substituição das lâmpadas da rede de iluminação pública na localidade de Trinta e Nove, em reiteração à Indicação nº 008/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5004/ind_033.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização da recuperação da iluminação pública no Assentamento Marrecas II, em reiteração à Indicação nº 010/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5005/ind_034.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que promovam a ampliação, substituição e manutenção da rede de iluminação pública em todo o distrito de Varjota, incluindo o trecho que liga Varjota à localidade de Recanto, em reiteração à Indicação nº 011/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5006/ind_035.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização de obras de recuperação da estrada que liga a localidade de Malhadinha a Tabuleiro Alto, no distrito de Varjota, em reiteração à Indicação nº 012/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5007/ind_036.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a recuperação da estrada que liga a localidade de Agroísa à Santa Cruz, com a devida adição de material, visando à melhoria das condições de tráfego e à maior durabilidade da via, em reiteração à Indicação nº 013/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5008/ind_037.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizado o patrolamento e a aplicação de material (piçarra) em todas as ruas paralelas da localidade de Mazagão, Sede Rural de Amontada, em reiteração à Indicação nº 014/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5009/ind_038.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizado o patrolamento da estrada que se inicia no asfalto após a ponte do Caubi, no distrito de Nascente, passando pelas localidades de Jacuípe, Mari, Gameleira, Fusa, Mutuca, Raiz, Sítio Ema, Várzea Grande e Capeba, atravessando a rodovia CE-085 e finalizando na comunidade de Talma, em reiteração à Indicação nº 015/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5010/ind_039.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização de obras de recuperação da estrada que liga a Sede do Município de Amontada, com início nas proximidades do Hospital Municipal, ao distrito de Gostosa e à localidade de Trinta e Nove, em reiteração à Indicação nº 016/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5011/ind_040.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização de obras de recuperação da estrada que interliga a Sede do Município de Amontada ao Distrito de Varjota, em reiteração à Indicação nº 017/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5012/ind_041.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização de obras de reforma e reforço das estradas que se iniciam na localidade de Cariri e se estendem até a localidade de Vila Nova, com a devida adição de material para melhorar as condições de tráfego e garantir a segurança dos usuários, em reiteração à Indicação nº 018/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5013/ind_042.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a reforma do calçamento da Rua Francisco Evangelista de Vasconcelos, no bairro Torre, Sede do Município de Amontada, reiterando o Requerimento nº 515/2021 e a Indicação nº 019/2025, ambos de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5014/ind_043.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização do asfaltamento da avenida principal do centro do distrito de Lagoa Grande, no Município de Amontada, em reiteração à Indicação nº 020/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5015/044.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a recuperação da estrada da localidade de Assentamento Tanques, com a devida adição de material de piçarra, visando à melhoria das condições de tráfego e à maior durabilidade da via, em reiteração à Indicação nº 021/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5016/ind_045.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a perfuração de um poço profundo, acompanhada da construção de um chafariz, para o abastecimento de água na localidade de Assentamento Tanques, em reiteração à Indicação nº 022/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5017/ind_046.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização de reforma no Salão Comunitário onde funciona o anexo da Escola José Coelho de Morais, localizado no Assentamento Tanques, neste Município, em reiteração à Indicação nº 023/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5018/ind_047.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção e pavimentação em calçamento na localidade de Trinta e Nove, em reiteração à Indicação nº 024/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5019/ind_048.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização da reforma do calçamento no Distrito de Lagoa Grande, em reiteração à Indicação nº 025/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5020/ind_049.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma avenida com canteiro central e iluminação, iniciando na Creche CEI Rita Pinto de Sousa e finalizando no Colégio EEB Antônio Damião Neto, em reiteração à Indicação nº 027/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5021/ind_050.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Saúde, Sra. Larisse Araújo de Sousa, a aquisição de uma ambulância destinada ao atendimento dos pacientes do distrito de Varjota e localidades vizinhas, em reiteração à Indicação nº 029/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5022/ind_051.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção e pavimentação em calçamento das principais ruas do distrito de Varjota, em reiteração à Indicação nº 030/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5023/ind_052.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a implantação de uma indústria de confecções na localidade de Cariri dos Irineus, com o objetivo de fomentar a geração de empregos e contribuir para o desenvolvimento econômico do Município de Amontada, em reiteração à Indicação nº 031/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5024/ind_053.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização da reforma do posto de saúde da localidade de Cariri, em reiteração à Indicação nº 032/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5025/ind_054.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização da reforma do posto de saúde do distrito de Varjota, em reiteração à Indicação nº 033/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5026/ind_055.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização da poda das árvores e a respectiva limpeza da sede do distrito de Lagoa Grande, em reiteração à Indicação nº 034/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5027/ind_056.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização da reforma do Posto de Saúde do Distrito de Lagoa Grande, em reiteração à Indicação nº 035/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5028/ind_057.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização da reforma da praça da localidade de Recanto, no distrito de Varjota, em reiteração à Indicação nº 036/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5029/ind_058.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização da reforma da Praça João Martins Teixeira, localizada na sede do distrito de Lagoa Grande, em reiteração à Indicação nº 037/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5030/ind_059.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma praça pública com equipamentos de academia no distrito de Gostosa, em reiteração à Indicação nº 038/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5031/ind_060.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma praça pública com equipamentos de academia no distrito de Varjota, em reiteração à Indicação nº 039/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5032/ind_061.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma praça pública com equipamentos de academia na Praia de Moitas, em reiteração à Indicação nº 041/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5033/ind_062.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma praça pública com equipamentos de academia no distrito de Nascente, em reiteração à Indicação nº 042/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5034/ind_063.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma barragem na junção dos rios Cruxati e Sororô, localizada no Distrito de Gostosa, em reiteração à Indicação nº 043/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5035/064.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a ampliação e reforma do cemitério da localidade de Fazenda Natal, no distrito de Lagoa Grande, em reiteração à Indicação nº 044/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5036/ind_065.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho Jacinto, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, a reforma da quadra poliesportiva do Distrito de Lagoa Grande, no Município de Amontada-CE, em reiteração à Indicação nº 045/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5037/ind_066.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, a construção de uma quadra poliesportiva na Escola Municipal EEB Antônio Damião Neto, situada na sede do distrito de Varjota, em reiteração à Indicação nº 046/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5038/ind_067.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma Areninha no distrito de Gostosa, Município de Amontada-CE, em reiteração à Indicação nº 047/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma Areninha no distrito de Varjota, Município de Amontada-CE, em reiteração à Indicação nº 048/2025, de autoria do Vereador Antônio Arnóbio Vasconcelos.</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a implantação do sistema de abastecimento de água para o Distrito de Lagoa Grande, neste Município.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5042/ind_070.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a disponibilização de quatro tambores de lixo para a localidade de Roncador.</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5043/ind_071.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização do calçamento para o Assentamento da Aroeiras.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
+    <t>Antônio Sobrinho da Silva, Marcos Caio Magalhães Rodrigues, Vânia Mary Teixeira Praciano</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização do abastecimento de água nas residências da localidade do Japi.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5045/ind_073.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma praça na localidade de Mutuca, preferencialmente em frente à Igreja</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5046/ind_074.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a implantação de um campinho iluminado dentro do colégio da localidade de Roncador.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5047/ind_075.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Desenvolvimento Agrário, Sr. Mard Júnior dos Anjos Almeida, que seja providenciada uma debulhadora de milho e feijão para apoiar o crescimento dos agricultores do Município de Amontada.</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma estrada no trecho que liga a saída da localidade de Roncador à Lagoa das Mercês, com o objetivo de melhorar o acesso às praias e fortalecer o turismo na região.</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5049/ind_077.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização do calçamento em piso intertravado no trecho que se inicia na sede do distrito de Sabiaguaba (próximo à caixa d'água) até a saída da localidade de Roncador.</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5050/ind_078.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização do calçamento da via que se inicia na caixa d'água do Córrego Grande, passando pela Rua Quirino e saindo no Córrego.</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja providenciado o calçamento no trecho entre a delegacia e os gabinetes dos vereadores na Câmara Municipal de Amontada - CE.</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5052/ind_080.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja concluída a ligação de água entre a localidade de Córrego das Moças e Lagoa Seca.</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5053/ind_081.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a construção de uma passagem molhada ligando o distrito de Varjota à Barrenta.</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a disponibilização de uma segunda equipe de saúde para atender na localidade de Córrego da Ema.</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a reforma do posto de saúde da localidade do Córrego da Ema.</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5056/ind_084.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a viabilização de ações para o abastecimento de água nas localidades de Leste e Coan, até a Fazenda Cara Branca.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5057/ind_085.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização da perfuração de um poço profundo na localidade de Lagoa Seca, com o objetivo de viabilizar o abastecimento de água para a comunidade.</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5058/ind_086.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja providenciado o calçamento na localidade de Mazagão, na rua de trás, tendo como ponto de referência a casa do Sr. Zé Arteiro até a estrada de Gostosa.</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5059/087.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja providenciado o asfalto que inicia no hospital, passando pelo Cipoal, Mazagão, Tanques, Juá, Gostosa até Betânia.</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de um calçamento para a Vila Jaçanã, conhecida como Assentamento da Enxada.</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a reforma do colégio do Distrito de Nascente.</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>90</t>
@@ -987,50 +2187,53 @@
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a implantação do abastecimento de água nas localidades de Córrego da Ema, Pecado e Baixa Verde.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, o calçamento da Rua José Rodrigues de Souza, travessa com a Rua Francisco Marfim, no bairro Buenos Aires.</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5073/ind_101.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização da reforma, ampliação, limpeza e reposição da iluminação interna do cemitério do Distrito de Nascente.</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, e à concessionária de energia ENEL, a realização de serviços de recuperação, bem como a adoção de medidas para ampliação da rede de iluminação pública na localidade de Mutuca, Distrito de Nascente, incluindo a expansão do sistema com a instalação de novos postes, fiação e luminárias em áreas atualmente desprovidas de iluminação pública.</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizado o calçamento da Rua Dona Maria Barros, na sede do distrito de Nascente.</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
     <t>104</t>
@@ -1266,377 +2469,461 @@
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizado um serviço paliativo na parede do açude da localidade de Jacuípe.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a instalação de quatro quebra-molas na Vila Jaçanã, conhecida como Assentamento da Enxada.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5104/ind_132.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada uma manutenção paliativa no Beco do Manassés, situado na localidade de Várzea Grande I.</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5105/ind_133.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, que seja construída uma creche na localidade de Mazagão.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5106/ind_134.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a adoção das providências necessárias para a interligação do sistema de abastecimento de água da localidade de Lagoa Clara ao sistema da localidade de Lagoa de Santana.</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja instalada uma estrutura adequada para descarte de resíduos, com tambores de lixo, na Rua Aderbal Praciano Sampaio, no Povoado de Carrasco, tendo como ponto de referência a área em frente à farmácia.</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
+    <t>Antônio Sobrinho da Silva, Vânia Mary Teixeira Praciano</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5108/ind_136.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, a construção de uma quadra society na localidade de Capeba.</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5109/ind_137.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a recuperação do sangradouro do açude do Jacuípe, tendo em vista que os buracos existentes no local têm causado transtornos e riscos à população que transita por aquele trecho.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5110/ind_138.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere à concessionária de energia ENEL, a retirada do poste que se encontra em estado avançado de deterioração, localizado em frente à igreja da localidade de Mutuca. Requeiro, ainda, que esta Indicação seja encaminhada ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, para que, dentro de suas atribuições, possam acompanhar e colaborar com a solução desta demanda.</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5111/ind_139.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja concluída a obra da passagem molhada na localidade de Várzea Grande I, cuja situação atual tem causado transtornos aos moradores, dificultando significativamente o tráfego naquela área.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5112/ind_140.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja disponibilizada uma retroescavadeira para a região do Nascente, a fim de realizar a limpeza e o reparo de diversas barragens existentes no local, cuja manutenção é constantemente reivindicada pelos moradores.</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, que seja providenciado o deslocamento do Carro Móvel Odontológico para a realização de atendimentos nas localidades de Aroeira, Muquém, Raiz, Córrego da Ema, Roncador, Capeba, Várzea Grande, Mutuca, Lagoa Clara, Jacuípe e Japi, no Município de Amontada.</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a reforma da passagem molhada do Distrito do Nascente.</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5115/143.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, que seja destinada uma ambulância para o posto de saúde da localidade de Córrego da Ema, Município de Amontada.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização da reforma, ampliação, limpeza e reposição da iluminação interna do cemitério da localidade de Mucambo.</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5117/ind_145.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada uma limpeza geral no cemitério da localidade de Córrego da Ema, no Município de Amontada, incluindo a capina, poda das árvores, remoção de mato, lixo e entulhos.</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5118/ind_146.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma mini praça pública no bairro Buenos Aires, conhecido como Carnaubeira, mais precisamente na Rua Pedro Moreira de Souza, em frente à residência do Sr. Chico Neto, ponto de referência local.</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5119/ind_147.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, a permanência do funcionamento da escola localizada na comunidade de Várzea Cal.</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, que sejam adotadas as providências necessárias para a reforma do Colégio da localidade de Muquém.</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5121/ind_149.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, que sejam adotadas as providências necessárias para a construção de uma quadra society no Colégio da localidade de Muquém.</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5122/ind_150.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, que sejam adotadas as providências necessárias para a construção de uma quadra society no Colégio do Distrito de Nascente.</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, a melhoria do campo de futebol de terra batida localizado na Comunidade de Roncador, Distrito de Sabiaguaba. O referido espaço é utilizado pelo Projeto Chute de Ouro, idealizado por Francisco Gerlisom e Neto Galdino, contando com o apoio do Presidente da Associação, Pedro Paulo Martins, bem como dos moradores da região que praticam o esporte.</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5124/152.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, que sejam adotadas as providências necessárias para a construção de um posto de saúde na localidade de Aroeira.</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5125/ind_153.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja providenciado calçamento no Córrego da Ema, iniciando na residência do Sr. Manoel Carneiro e terminando na residência do Sr. Zé Etevaldo.</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5126/154.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja providenciado calçamento iniciando no Colégio do Córrego da Ema e terminando na entrada de Lagoa de Santana.</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5127/155.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja providenciada a recuperação da estrada que tem início no Colégio da localidade de Mutuca, estendendo-se até o Rio Aracatiaçu Mirim.</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5128/156.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja providenciado o calçamento em pedra tosca na localidade Baixa Verde, mais conhecida como Bico do Sr. João Nunes.</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a reforma e cobertura da antiga fábrica de coco, com o objetivo de possibilitar sua utilização de forma adequada, seja para a instalação de uma nova fábrica ou para outras finalidades que possam gerar emprego e renda à população amontadense.</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5130/158.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, ao Tribunal Regional Eleitoral do Estado do Ceará, que seja providenciado o retorno da urna de votação para a Escola de Educação Básica Luiz Alves da Silva, situada na localidade Muquém.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5131/159.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a limpeza da Rua Noé Praciano, localizada no distrito de Icaraí, na entrada da praia.</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5132/160.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam instalados quatro refletores no campo da localidade do Muquém, atendendo à solicitação dos moradores da comunidade.</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5133/161.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Educação, Sr. Jerffson Bruno de Oliveira, que a escola da localidade de Aroeiras seja reclassificada de EEB – Escola de Educação Básica para EC – Escola do Campo.</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5134/162.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam instalados dois refletores em frente ao Colégio da localidade de Muquém, atendendo à necessidade da comunidade local.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a restauração do calçamento na descida que liga a BR-402 à Rua Jovina Alves de Lima, no bairro Buenos Aires.</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5136/ind_164.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a reforma do prédio do antigo Colégio da localidade de Várzea Grande I, com o objetivo de adaptá-lo para funcionamento de uma indústria/fábrica, a fim de atender às demandas e gerar oportunidades para a comunidade local.</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5137/165.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a reforma do prédio do antigo Colégio do distrito de Nascente, com o objetivo de adaptá-lo para o funcionamento de uma indústria/fábrica, a fim de atender às demandas e gerar oportunidades para a comunidade local.</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5138/166.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização do calçamento em piso intertravado no trecho que liga Torém à Caixa do distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5139/167.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma estrada no trecho que liga Torém à Lagoa das Mercês.</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>Jorge Ribeiro Siebra</t>
-[...1 lines deleted...]
-  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto e à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a construção de um local de atendimento médico na localidade de Cabatã, distrito de Garças.</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma praça entre a Avenida José Antônio de Barros e a Rua Manoel Gomes de Menezes, em frente à Escola Lídia Carneiro, na sede do distrito de Garças.</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização da pavimentação da calçada em frente à Unidade Básica de Saúde (UBS) do Distrito de Garças, utilizando piso intertravado, no trecho compreendido entre o muro da UBS e o meio-fio.</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>171</t>
@@ -1863,885 +3150,5175 @@
   <si>
     <t>5168</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a realização do serviço de patrolamento, iniciando no calçamento do Cabatan, nas proximidades da residência da Sra. Lúcia, passando ao lado do campo e da residência da Dona Nazaré, até a estrada principal do Cabatan.</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a realização do serviço de patrolamento, iniciando na estrada principal do Cabatan, passando ao lado da residência do Sr. Chico da Lili e da residência do Sr. Cícero Frota, até a estrada das Almas, bem como do trecho que vai da residência do Sr. Cícero Frota até a estrada da Carrapicha.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a implantação de iluminação pública no campo de futebol da localidade de Cabatã, distrito de Garças.</t>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, que seja realizada a implantação de iluminação pública no campo de futebol da localidade de Cabatã, distrito de Garças.</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Rocha de Oliveira Jacinto, e ao Deputado Federal Marcos Robério Ribeiro Monteiro, que seja realizado o asfaltamento iniciando na CE-085, passando pelo distrito de Garças até a entrada do calçamento novo da localidade de Cabatã, no Município de Amontada.</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>José Ferreira de Sousa</t>
-[...1 lines deleted...]
-  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira, a ampliação da rede de abastecimento de água Córrego do Augusto/Garças, para que sejam contempladas as famílias que estão resistindo no entorno da Escola Lídia Carneiro de Barros, na sede do distrito de Garças.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma estrada com adição de material piçarra, iniciando no final da Rua Manoel Gomes de Meneses, próximo ao Colégio Lídia Caneiro, e terminando na estrada que liga a localidade de Carrapicha à localidade de Almas.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de um calçamento em pedra tosca com aproximadamente 800 metros, divididos em dois trechos: Trecho 1: na Avenida Professora Maria Iêda de Oliveira Teles, que se inicia na Avenida Washington Teles de Meneses, e finda na estrada que passa em frente ao cemitério, dando acesso à localidade de Jardim. Trecho 2: com aproximadamente 100 metros, a continuação da Rua João Raimundo de Sousa, e finda na Avenida Professora Maria Iêda de Oliveira Teles, no distrito de Garças, Amontada-CE.</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto e ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, a reforma e ampliação de 02 (duas) salas de aula e 01 (um) refeitório da Escola Raimundo Edimilson Lima, localizada na localidade de Tucuns.</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5175/203.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, a reforma e ampliação de 02 (duas) salas de aula, da cantina, do refeitório e dos banheiros com vestiário, incluindo a instalação de chuveiros, na Escola Raimundo Edimilson Lima, localizada na localidade de Tucuns.</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a reforma da praça localizada na sede do distrito de Garças.</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5176/ind_204.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a reforma da praça localizada na sede do distrito de Garças, com a instalação de academia ao ar livre, com seus respectivos equipamentos, e de uma brinquedopraça destinada às crianças.</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto e ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, a reforma da creche localizada na sede do distrito de Garças.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de um calçamento em pedra tosca no Assentamento Lagoa do Jardim, distrito de Garças.</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5178/206.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de calçamento em pedra tosca na rua principal do Assentamento Lagoa do Jardim, distrito de Garças.</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que seja realizada a construção da estrada, com adição de piçarra, ligando a localidade de Carrapicha à localidade de Almas, nas proximidades da residência do senhor Chico Mundoca (in memoriam).</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, que seja feita a ampliação do muro da Escola Dr. Rigoberto Romero de Barros, localizada no Assentamento Lagoa do Jardim, distrito de Garças, até atingir a altura de 2 metros.</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5180/208.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, que seja realizada a reforma da Escola Dr. Rigoberto Romero de Barros, bem como a ampliação do muro da referida unidade escolar até atingir a altura de 2 metros, localizada no Assentamento Lagoa do Jardim, distrito de Garças.</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5181/ind_209.2026.pdf</t>
+  </si>
+  <si>
     <t>José ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma Areninha na sede do Distrito de Garças, Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5182/ind_210.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a ampliação e reforma do cemitério da Sede do distrito de Garças, conhecido como Cemitério da Helena.</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5183/ind_211.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também a Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a conclusão da construção da creche modelo localizada ao lado da Praça Mais Infância, no Bairro São Sebastião, na sede de Amontada.</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também a Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a conclusão do sistema de abastecimento de água nas localidades de Barrenta e Muquém.</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também a Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a conclusão do sistema de abastecimento de água nas localidades de Surrão, Órfão e Pica Pau.</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5186/214.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma praça pública na localidade de Tucuns, ocupando a área em frente à Igreja Nossa Senhora de Fátima e à Escola Raimundo Edimilson Lima, no distrito de Garças.</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma estrada com adição de material piçarra, iniciando-se na Rua Manoel Gomes de Meneses, localizada ao lado do Colégio Lídia Carneiro, passando pelas residências do Senhor Lindomar Cavalcante, do Senhor Antônio Silva e do Senhor Agacy, finalizando em frente à antiga casa da Professora Erika, na sede do distrito de Garças.</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizado o calçamento em pedra tosca na rua que se inicia na Avenida Washington Teles de Meneses, ao lado da residência do Senhor Raimundo Albano, passando em frente à residência do Senhor Araújo e ao cemitério da Helena, findando no cruzamento da Avenida Professora Maria Ieda com a estrada que dá acesso à localidade de Jardim, sede do distrito de Garças, Município de Amontada-CE.</t>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizado o calçamento em pedra tosca na rua que se inicia na Avenida Washington Teles de Meneses, ao lado da residência do Senhor Raimundo Albano, passando em frente à residência do Senhor Araújo e ao Cemitério da Helena, findando no cruzamento da Avenida Professora Maria Ieda com a estrada que dá acesso à localidade de Jardim, sede do Distrito de Garças, Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também a Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a perfuração de um poço profundo e a construção de um chafariz na localidade de Caldeirão, zona rural do Município de Amontada.</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também a Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a ampliação do abastecimento de água do distrito de Poço Comprimido, passando pela localidade de Boa Vista, até o ponto de encontro com o sistema de abastecimento de água Muquém/Barrenta, a ser concluído, no Município de Amontada.</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, a ampliação da estrutura da Escola Washington Teles de Meneses, sede do distrito de Garças, contemplando a construção de 02 (duas) salas de aula, 01 (uma) cantina, 01 (um) refeitório e banheiros.</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5192/ind_220.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a disponibilização de atendimentos odontológicos, por meio da Unidade Odontológica Móvel, equipamento disponibilizado pelo Programa Brasil Sorridente, do Governo Federal, na sede do distrito de Garças, Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5193/ind_221.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a disponibilização de atendimentos odontológicos, por meio da Unidade Odontológica Móvel, equipamento disponibilizado pelo Programa Brasil Sorridente, do Governo Federal, na localidade de Cabatã, no distrito de Garças, Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5194/ind_222.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a disponibilização de atendimentos odontológicos, por meio da Unidade Odontológica Móvel, equipamento disponibilizado pelo Programa Brasil Sorridente, do Governo Federal, na localidade de Lagoa do Jardim, no distrito de Garças, Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5195/ind_223.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a disponibilização de atendimentos odontológicos, por meio da Unidade Odontológica Móvel, equipamento disponibilizado pelo Programa Brasil Sorridente, do Governo Federal, na localidade de Tucuns, no distrito de Garças, Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, a construção de 2 (duas) salas de aula, 1 (um) refeitório e banheiros no Assentamento Canaã/Melancia, no distrito de Garças, Município de Amontada – CE.</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5196/ind_224.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, a reforma do salão atualmente utilizado como sala de aula, localizado no Assentamento Canaã/Melancia, no distrito de Garças, bem como a construção de um refeitório e de banheiros.</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, a construção de 2 (duas) salas de aula, 1 (um) refeitório e banheiros no Assentamento Vedóia, no distrito de Mosquito, Município de Amontada – CE.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a criação do cargo de Psicopedagogo na estrutura administrativa do Poder Executivo de Amontada.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Saúde, Sra. Larisse Araújo de Sousa, ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, e a Secretária de Assistência e Proteção Social, Sra. Carla Priscilla Rodrigues Mota Teixeira, a inclusão de vagas para o cargo de Psicopedagogo no próximo concurso público do Município de Amontada.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a inclusão de vagas para Agentes Comunitários de Saúde (ACS) no concurso público a ser realizado pelo município, visando atender às necessidades da população e fortalecer os serviços de atenção básica em saúde.</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>Wangles Praciano Carneiro</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5201/229.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a colocação de malha asfáltica na Rua do Hotel Icaraí Bheet, localizada no Carrasco I (Rua SRD-34), iniciando na CE-176 e estendendo-se por todo o seu percurso até as proximidades do Sítio do Sr. Deon.</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5202/230.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a colocação de malha asfáltica na Rua da Lagoa das Flexeiras, em toda a sua extensão, iniciando na CE-176 e seguindo até as proximidades da última barraca localizada na referida via.</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5203/231.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a colocação de malha asfáltica na Rua João Gonçalves de Sousa, localizada ao lado da Igreja Adventista, situada no Carrasco II, iniciando na CE-176 e estendendo-se por toda a sua extensão.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5204/232.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a colocação de malha asfáltica na rua da Escola da localidade de Flexeiras, iniciando na CE-176 e seguindo por toda a sua extensão.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5205/233.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a colocação de malha asfáltica na Rua Luís Alves Parente, iniciando na Rua José Severo do Couto Garcês, seguindo por toda a sua extensão, até o encontro com o intertravado da localidade de Santarém.</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5206/234.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a colocação de malha asfáltica na Rua Joaquim Alves Parente, iniciando na Rua José Severo do Couto Garcês, seguindo por toda a sua extensão, até as proximidades do Restaurante Kayto.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5207/235.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a pavimentação em pedra tosca, piso intertravado ou malha asfáltica na via que dá acesso à Barraca da Dona Flor, iniciando na CE-176, na altura da residência do Sr. Antônio Teixeira, seguindo por toda a sua extensão até a referida barraca.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5208/236.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a colocação de malha asfáltica na Rua dos Frotas, iniciando na CE-176 e estendendo-se até a localidade de Pernambuquinho.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5209/237.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Presidente da Autarquia Municipal de Trânsito e Transporte Rodoviário e Urbano Sr. Virgílio Olindo Barros, o envio a este Poder Legislativo de Projeto de Lei, conforme projeto sugerido, dispondo sobre a criação da Guarda Municipal de Amontada, estabelecendo sua organização, competências e diretrizes de atuação, entre outros.</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>José Edson Tomé Rebouças</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5210/238.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que sejam adotadas as providências necessárias para a implantação de bombeiros salva-vidas nas praias de Icaraí, Moitas e Caetanos de Amontada, neste município.</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5211/239.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização da reforma do calçamento, em pedra tosca, que se inicia na sede do distrito de Sabiaguaba, findando na localidade de Lagoa dos Bois, Amontada-CE.</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5212/240.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a restauração do asfalto que se inicia na sede do distrito de Sabiaguaba, estendendo-se até a localidade de Ponta D’Água (nas proximidades do comércio conhecido como “Dedezinho”), no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5213/241.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma praça na localidade de Lagoa dos Bois, Distrito de Sabiaguaba, Amontada-CE.</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5214/242.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a ampliação do calçamento em toda a extensão da rua conhecida como “Rua do Posto de Saúde”, localizada na sede do distrito de Sabiaguaba, Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>Narcélio dos Anjos Almeida</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5215/243.2026.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Saúde, Sra. Larisse Araújo de Sousa, que sejam adotadas medidas destinadas a assegurar o direito de ir e vir das pessoas com deficiência no transporte coletivo do município.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Narcélio dos Anjos Almeida, José Ferreira de Sousa</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5216/244.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, que sejam adotadas medidas visando à concessão de maior tempo de planejamento aos professores que atuam nas turmas avaliadas do 2º, 5º e 9º anos do Ensino Fundamental.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5217/245.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Saúde, que sejam adotadas providências visando à viabilização da aquisição de mais ambulâncias para atender às demandas do Município de Amontada.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5218/246.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Rocha de Oliveira Jacinto, a criação e construção da primeira Praça Pública Sensorial no município, especialmente voltada às crianças atípicas, com o objetivo de promover estímulos sensoriais, inclusão e acolhimento, por meio de equipamentos adaptados, áreas interativas e ambientes preparados para o desenvolvimento infantil.</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5219/247.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Rocha de Oliveira Jacinto, a construção de uma areninha no Bairro Buenos Aires.</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5225/ind_248.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma creche na localidade de Embiribas, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5226/ind_249.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a reforma da quadra poliesportiva da localidade de Caetanos, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5227/ind_250.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a reforma da quadra poliesportiva da sede do distrito de Sabiaguaba, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5229/ind_251.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a recuperação das estradas no Distrito de Sabiaguaba, abrangendo os seguintes trechos: na localidade de Córrego do Zé Inácio, da residência do “Bastião Beba” até o “Chico Piranha”; em Embiribas I, do início na residência do Sr. Gedeilsom até o campo do Grêmio; em Embiribas II, da Santa até a residência do Sr. Vivaldo; em Embiribas, nas ruas dos Pereira e do Grêmio; no desvio que liga a localidade de Matilha ao Córrego do Zé, do comércio do Sr. Fernando até o Sr. Mané Batista; em Lagoa dos Bois e Roncador, da caixa d’água de Sabiaguaba até a divisa com Lagoa das Mercês;  em Lagoa dos Murici, do comércio do Sr. Branco até a residência do Sr. Mazim; e na localidade do Roncador, na rua do Sr. Zé Inácio e na rua do campo.</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, a construção de uma Areninha na sede do distrito de Sabiaguaba, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, a construção de uma Areninha na localidade de Campo Grande, distrito de Sabiaguaba, no Município de Amontada-CE.</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5231/ind_253.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, a construção de uma Areninha, padrão Tipo II, nas dependências da Escola de Educação Básica João Rodrigues de Melo, na localidade de Campo Grande, distrito de Sabiaguaba, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, a construção de uma Areninha Tipo 2 na localidade de Embiribas, no Município de Amontada-CE.</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5232/ind_254.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, a construção de uma Areninha, padrão Tipo II, nas dependências da Escola de Educação Básica Maria Barbosa de Holanda, na localidade de Embiribas, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5233/ind_255.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, a construção de uma Areninha, padrão Tipo II, na localidade de Roncador, nas dependências da EEB Francisco Martins Neto, distrito de Sabiaguaba, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5234/ind_256.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, a construção de uma Areninha, padrão Tipo II, nas dependências da Escola Francisco Estevão de Assis, Distrito de Sabiaguaba, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, a construção de uma Areninha, padrão Tipo II, nas dependências da Escola Raimunda Menezes Parente, na localidade de Jurema, distrito de Icaraí, no Município de Amontada-CE.</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5235/ind_257.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, a construção de uma Areninha, padrão Tipo II, nas dependências da Escola de Educação Básica Raimunda Meneses Parente, na localidade de Jurema, distrito de Icaraí, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, a construção de uma Areninha, padrão Tipo II, na localidade de Caetanos de Baixo, distrito de Sabiaguaba, no Município de Amontada-CE.</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5236/ind_258.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, a construção de uma Areninha, padrão Tipo II, nas dependências da Escola de Educação Básica Ismael Tomé de Sousa, na localidade de Caetanos de Baixo, distrito de Sabiaguaba, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
+    <t>José Edson Tomé Rebouças, Marcos Caio Magalhães Rodrigues, Wangles Praciano Carneiro</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5237/ind_259.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, a construção de uma Areninha na localidade de Frexeiras.</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5238/ind_260.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a pavimentação em intertravado na sede do distrito de Sabiaguaba, iniciando na avenida principal, nas proximidades da caixa d’água, até em frente à residência do Sr. Biel, na mesma avenida.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5239/ind_261.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Diretor do SAAE, Sr. Marcos Augusto Teixeira dos Santos, a reativação do abastecimento de água da localidade de Caetanos de Baixo, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5240/ind_262.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Diretor do SAAE, Sr. Marcos Augusto Teixeira dos Santos, a ampliação do abastecimento de água, iniciando na sede do distrito de Sabiaguaba, findando nas proximidades da família dos “Fidelis”, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5241/ind_263.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a manutenção da iluminação pública das localidades de Caetanos de Baixo e Caetanos de Cima, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, o fornecimento gratuito do fardamento escolar a todos os estudantes das escolas da rede pública do Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5243/ind_265.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a contratação de um odontologista para atender na UBS da sede de Sabiaguaba, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5244/ind_266.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a reforma do prédio dos Correios da sede de Sabiaguaba, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5245/ind_267.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de um acesso com a instalação de anéis na Rua dos Fidélis, no trecho compreendido entre a residência do Sr. Márcio e a estrada Sabiaguaba–Caetanos, localizada no distrito de Sabiaguaba, no Município de Amontada–CE.</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5246/268.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, a construção de um estádio de futebol no Município de Amontada–CE.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5247/ind_269.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a implantação de iluminação pública na Orla do Porto do Bento, localizada na comunidade de Caetanos, distrito de Sabiaguaba, no Município de Amontada–CE.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5248/ind_270.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a instalação de postes e luminárias nos cemitérios do distrito de Sabiaguaba e das localidades de Pixaim e Caetanos, no Município de Amontada–CE.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a restauração da iluminação pública nas localidades do distrito de Sabiaguaba, no Município de Amontada–CE.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5250/272.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como á Secretaria de Infraestrutura, Kivia Lívia Rocha de Oliveira Jacinto, a implantação de iluminação pública na estrada de acesso que se inicia por trás da igreja da localidade de Matilha, passando nas proximidades do comércio do Sr. Fernando, até a estrada intertravada próxima à via que liga as localidades de Matilha e Embiribas, no distrito de Sabiaguaba, Município de Amontada–CE.</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5251/ind_273.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a instalação de iluminação nos campos de futebol dos distritos de Sabiaguaba, Icaraí e Moitas, no Município de Amontada–CE, conforme a seguinte discriminação: campo da sede de Sabiaguaba; campo da Castanhola; campo do Cearazinho; campo de Pixaim; campo de Caetano de Cima; campo de Caetano de Baixo; campo de Córrego Grande; campo de Campo Grande; campo de Frexeiras; campo de Picada; campo de Vila Nova (Pernambuquinho); campo de Santarém; campo de Moitas (sede); e campo de Barra de Moitas.</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5252/ind_274.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, o roço da estrada que se inicia na localidade de Jurema, findando em Caetanos, passando pela sede do distrito de Sabiaguaba, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5253/ind_275.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a pavimentação com adição de piçarra na estrada de acesso que se inicia por trás da igreja da localidade de Matilha, passando nas proximidades do comércio do Sr. Fernando, até a estrada intertravada próxima à via que liga as localidades de Matilha e Embiribas, no distrito de Sabiaguaba, Município de Amontada–CE.</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5254/ind_276.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a realização de obras de pavimentação em intertravado na rua principal da localidade de Campo Grande, bem como nas ruas paralelas e perpendiculares.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
+    <t>José Edson Tomé Rebouças, Francisco Vagner Moura, Wangles Praciano Carneiro</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5255/ind_277.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a pavimentação com piso intertravado ou asfalto no trecho que se inicia na localidade de Pixaim e se estende até a localidade de “Zé do Lago”, em Embiribas, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5256/ind_278.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a execução de obra de pavimentação com piçarra no pátio de entrada do Cemitério da localidade de Caetanos de Baixo, no Município de Amontada – CE.</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5257/ind_279.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a pavimentação em pedra tosca da Rua do Pião, com início no asfalto principal e término na residência da Sra. Bendita Bento, em Caetanos, distrito de Sabiaguaba, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a pavimentação em pedra tosca da Rua da Imburana, com início no asfalto principal e término nas proximidades do terreno do Sr. Bil do Coco, na localidade de Caetanos de Baixo, distrito de Sabiaguaba, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a pavimentação com piso intertravado de ruas do Centro da localidade de Caetanos de Baixo, a saber: Geraldo Rocha, Adonias Francisco dos Santos, José Imperial, Francisco Oliveira da Conceição e Tereza Anastácio (via principal).</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a construção de pavimentação em intertravado na via que liga a CE-176, na altura do Buritizal, iniciando na casa do Sr. Antônio Teixeira, passando pelas localidades de Picada, Bom Sucesso e Campo Grande, até conectar-se com a estrada de Sabiaguaba.</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5261/ind_283.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, a realização do aterramento do campo de futebol da localidade de Frexeiras, no Município de Amontada.</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5262/ind_284.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, a realização do aterramento do campo de futebol da localidade de Picada, no Município de Amontada.</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5263/285.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, a realização do aterramento do campo de futebol da localidade de Campo Grande, no Município de Amontada.</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização de serviço de aterramento com barro e nivelamento do campo de futebol da localidade de Lagoa dos Bois, no Município de Amontada – CE.</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5265/ind_287.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, o aterramento com barro e o respectivo nivelamento dos campos de futebol dos distritos de Sabiaguaba, Icaraí e Moitas, Amontada-CE, conforme a seguinte discriminação: campo da Sede de Sabiaguaba; campo da Castanhola; campo do Cearazinho; campo de Pixaim; campo de Caetanos de Cima; campo de Caetanos de Baixo; campo de Córrego Grande; campo de Vila Nova (Pernambuquinho); campo de Santarém; campo de Moitas (sede); e campo de Barra de Moitas.</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5266/288.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a continuação do calçamento em pedra tosca da Rua do Conjunto Raimundo Edson de Oliveira, localizada no bairro Buenos Aires, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5267/289.2026.pdf</t>
+  </si>
+  <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma rampa de acesso ao cemitério do distrito de Nascente, bem como a correção do defeito no portão de entrada ou, se necessário, sua substituição.</t>
+  </si>
+  <si>
+    <t>5268</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5268/ind_290.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma praça nos arredores da Igreja Católica da localidade de Pixaim, distrito de Sabiaguaba, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5269</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5269/ind_291.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma praça nos arredores da Igreja Católica da localidade de Matilha, distrito de Sabiaguaba, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5270</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5270/ind_292.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Desenvolvimento Agrário, Sr. Mard Júnior dos Anjos Almeida, a disponibilização de apoio para viabilizar e fortalecer a realização da Feira Livre da Agricultura Familiar, a ser realizada semanalmente, aos domingos, na sede do distrito de Sabiaguaba, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5271</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5271/ind_293.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como a Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma ponte artesanal na trilha dos bugueiros, entre Icaraí e Caetanos, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5272</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5272/ind_294.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a adoção de providências para a instalação de sistemas de energia solar nos prédios públicos do Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5273</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5273/ind_295.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a realização do peixamento da Lagoa Grande (nas proximidades da eólica), da Lagoa de Sabiaguaba (no caminho dos Caetanos), da Lagoa do Pixaim e da Lagoa Lavagem, localizadas no Distrito de Sabiaguaba, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5274</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5274/296.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, e ao Diretor do SAAE, Sr. Marcos Augusto Teixeira dos Santos, a reativação do sistema de abastecimento de água, com a construção de uma nova caixa d’água na localidade de Embiribas, distrito de Sabiaguaba, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5275</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5275/ind_297.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a imediata demolição da caixa d’água localizada na praça da localidade de Caetanos de Baixo, distrito de Sabiaguaba, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5276</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5276/ind_298.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a reforma da praça, com a instalação de brinquedos infantis e de academia ao ar livre na localidade de Caetanos de Baixo, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5277</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5277/ind_299.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Governo do Estado do Ceará, por meio da Secretaria da Proteção Social, a inclusão do distrito de Sabiaguaba, no Município de Amontada–CE, na rota de atendimento do programa Caminhão do Cidadão.</t>
+  </si>
+  <si>
+    <t>5278</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a instalação de 7 (sete) bueiros, utilizando tubos PEAD para drenagem, com bocas em alvenaria, em diversas localidades do distrito de Sabiaguaba, no Município de Amontada–CE, assim distribuídos: 3 (três) bueiros na localidade de Embiribas: 1 (um) próximo à residência do Sr. João Vaqueiro e 2 (dois) entre o campo do Erisvaldo e a Rua dos Pereira; 2 (dois) bueiros no acesso que liga as localidades de Matilha e Córrego do Zé: 1 (um) próximo à residência do Sr. Chico Marconde e 1 (um) próximo à residência do Sr. Celso; 1 (um) bueiro no acesso que liga Sabiaguaba à Lagoa dos Bois, próximo à residência do Sr. Cleane; 1 (um) bueiro na Rua das Emburanas, próximo ao comércio do Sr. Eudes.</t>
+  </si>
+  <si>
+    <t>5279</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5279/301.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, a construção de um auditório na Escola Francisco Estevão de Assis, no distrito de Sabiaguaba, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5280</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5280/302.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a ampliação da praça no entorno da igreja católica, com a instalação da “Academia da Saúde”, na localidade de Campo Grande, distrito de Sabiaguaba, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5281</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5281/303.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a reforma da praça no entorno da igreja católica, com a revitalização dos brinquedos infantis e a manutenção regular da “Academia da Saúde”, na sede do distrito de Sabiaguaba, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5282</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5282/ind_304.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma estrada com início no Centro do distrito de Icaraí, precisamente na via que dá acesso à Pousada Marea, estendendo-se até a localidade de Pernambuquinho, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5283</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5283/ind_305.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Turismo e Cultura, Sr. Samuel Lucas Negreiros dos Santos, a disponibilização de um trailer de ponto de apoio, bem como de banheiros químicos, destinados aos bugueiros credenciados junto à municipalidade, que atuam na região litorânea deste município.</t>
+  </si>
+  <si>
+    <t>5284</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5284/ind_306.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a restauração do calçamento ou, alternativamente, a pavimentação com intertravado da avenida principal da sede do distrito de Sabiaguaba, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5285</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5285/ind_307.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Diretor da Autarquia Municipal de Trânsito, a construção de 2 (dois) quebra-molas (redutores de velocidade), além da implantação de sinalização vertical e horizontal na localidade de Ponta D’água, no trecho compreendido entre o posto de combustível SP e o comércio conhecido como “Comércio da Lili”, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5286</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5286/308.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Diretor do SAAE, Sr. Marcos Augusto Teixeira dos Santos, a revitalização e ampliação do sistema de abastecimento de água nas localidades de Frexeiras e Buritizal, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5287</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5287/309.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, o deslocamento do carro odontológico móvel para atendimento nas localidades de Sabiaguaba, Caetanos de Baixo, Caetanos de Cima, Matilha, Pixaim, Córrego do Zé, Embiriba, Lagoa dos Bois, Lagoa dos Murici, Ponta D’Água, Campo Grande, Bom Sucesso e Picada, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5288</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5288/310.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Desenvolvimento Agrário, Sr. Mard Júnior dos Anjos Almeida, a prestação de apoio aos pescadores da região praiana de Caetanos, Icaraí e Moitas, visando à elaboração de um plano que facilite o processo de colocação e retirada de jangadas e canoas no mar, por meio da utilização de rolo reboque.</t>
+  </si>
+  <si>
+    <t>5289</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5289/311.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Desenvolvimento Agrário, Sr. Mard Júnior dos Anjos Almeida, a disponibilização de escavadeira do Município para atendimento às comunidades da região praiana de Amontada, com atenção especial aos distritos de Sabiaguaba, Moitas e Icaraí, visando à construção de pequenas barragens.</t>
+  </si>
+  <si>
+    <t>5290</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização de calçamento no trecho compreendido entre a entrada da localidade de Picada até a saída da localidade de Campo Grande, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5291</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5291/ind_313.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, a realização de reforma na EEB João Rodrigues de Melo, localizada na localidade de Campo Grande, distrito de Sabiaguaba, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5292</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, e a Secretária de Saúde, Sra. Larisse Araújo de Sousa, a reforma do Posto de Saúde Adrião Manoel do Nascimento, localizado na localidade de Jurema, no Município de Amontada–CE, em caráter de urgência.</t>
+  </si>
+  <si>
+    <t>5293</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5293/ind_315.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma passagem molhada ligando o estacionamento da Barraca O Daniel ao terreno da Sra. Maria Estevão, na localidade de Frexeiras, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5294</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5294/316.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Desenvolvimento Agrário, Sr. Mard Júnior dos Anjos Almeida, a adoção de medidas para prevenir e reduzir a presença de animais soltos em vias públicas e estradas do Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5295</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a realização de reforma paliativa na estrada que se inicia na residência do Sr. Atemir do Valdo e se estende até a residência da Sra. Luzinete, na localidade de Lagoa dos Murici, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5296</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a realização de reparos nas luminárias ao longo da estrada que liga as localidades de Picada e Campo Grande, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5297</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5297/ind_319.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização de reparos nas luminárias ao longo da estrada que liga as localidades de Frexeiras e Buritizal, no distrito de Icaraí, Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5298</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, que seja realizada a ampliação da Creche CEI Semente da Esperança, localizada no distrito de Sabiaguaba, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5299</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, a construção de uma nova escola pública na localidade de Roncador, com a implantação de quadra poliesportiva ou, alternativamente, de uma areninha tipo II, de forma integrada ao espaço escolar e à comunidade.</t>
+  </si>
+  <si>
+    <t>5300</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, a distribuição gratuita de materiais escolares para todos os alunos regularmente matriculados na rede municipal de ensino, abrangendo a educação infantil, o ensino fundamental e demais modalidades ofertadas pelo Município.</t>
+  </si>
+  <si>
+    <t>5301</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a proposição da transformação da localidade de Campo Grande em distrito, desvinculando-o do distrito de Sabiaguaba.</t>
+  </si>
+  <si>
+    <t>5302</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma praça com brinquedoteca no entorno da Igreja Católica, na localidade de Campo Grande, distrito de Sabiaguaba, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5303</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, a reforma da creche localizada na localidade de Campo Grande, distrito de Sabiaguaba, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5304</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a reforma do posto de saúde e a disponibilização de atendimento médico diário no posto de saúde da localidade de Campo Grande, distrito de Sabiaguaba, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5305</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma praça com academia ao ar livre e brinquedoteca no entorno da Igreja Católica, no distrito de Gostosa, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5306</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a instalação e substituição de lâmpadas da iluminação pública em toda a sede e nas localidades vizinhas do distrito de Gostosa, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5307</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização do roço das estradas no distrito de Gostosa, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5308</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização do patrolamento e da recuperação da estrada que liga o distrito de Gostosa à localidade de Sítio Trinta e Nove, bem como das demais estradas vicinais da referida localidade, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5309</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>Sugere  ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma Areninha na localidade de Sítio Trinta e Nove, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5310</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>Sugere o Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a instalação de uma brinquedoteca e de uma academia ao ar livre na Praça João Martins, localizada no distrito de Lagoa Grande, no Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5311</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a ampliação e a garantia do atendimento odontológico em todos os postos de saúde e na rede pública municipal, abrangendo tanto os distritos quanto a sede do Município de Amontada–CE.</t>
+  </si>
+  <si>
+    <t>5312</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma praça pública ao redor da Igreja Nossa Senhora do Carmo, na localidade do Sítio Ema.</t>
+  </si>
+  <si>
+    <t>5313</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a realização da reforma da estrada que percorre os povoados Melancias, Morada Nova, Puçá e Palmeiras, no distrito de Mosquito, incluindo a adição de material de piçarra.</t>
+  </si>
+  <si>
+    <t>5314</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a realização de obras de recuperação, com patrolamento e aplicação de piçarra, na estrada que liga a localidade de Surrão à localidade de Muquém, estendendo-se até o Assentamento Aroeira.</t>
+  </si>
+  <si>
+    <t>5315</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>Sugere ao Deputado Estadual Sérgio de Araújo Lima Aguiar, a viabilização da perfuração de um poço na localidade de Arengas (Fazenda Natal), visando atender às necessidades hídricas da comunidade.</t>
+  </si>
+  <si>
+    <t>5316</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>Sugere ao Deputado Estadual Sérgio de Araújo Lima Aguiar, a viabilização da perfuração de um poço na localidade de Marrecas II, visando atender às necessidades hídricas da comunidade.</t>
+  </si>
+  <si>
+    <t>5317</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>Sugere ao Deputado Estadual Sérgio de Araújo Lima Aguiar, a viabilização da perfuração de um poço na localidade de Pecado, visando atender às necessidades hídricas da comunidade.</t>
+  </si>
+  <si>
+    <t>5318</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>Sugere ao Deputado Estadual Sérgio de Araújo Lima Aguiar, a viabilização da perfuração de um poço na localidade de Japi, visando atender às necessidades hídricas da comunidade.</t>
+  </si>
+  <si>
+    <t>5319</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>Sugere ao Deputado Estadual Sérgio de Araújo Lima Aguiar, a viabilização da perfuração de um poço na localidade de Jacuípe, visando atender às necessidades hídricas da comunidade.</t>
+  </si>
+  <si>
+    <t>5320</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>Sugere ao Deputado Estadual Sérgio de Araújo Lima Aguiar, a viabilização da perfuração de um poço na localidade de Pirineus, visando atender às necessidades hídricas da comunidade.</t>
+  </si>
+  <si>
+    <t>5321</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>Sugere ao Deputado Estadual Sérgio de Araújo Lima Aguiar, a viabilização da perfuração de um poço na localidade de Vedóia, visando atender às necessidades hídricas da comunidade.</t>
+  </si>
+  <si>
+    <t>5322</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>Sugere ao Deputado Estadual Sérgio de Araújo Lima Aguiar, a viabilização da perfuração de um poço na localidade de Palmeiras, visando atender às necessidades hídricas da comunidade.</t>
+  </si>
+  <si>
+    <t>5323</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>Sugere ao Deputado Estadual Sérgio de Araújo Lima Aguiar, a viabilização da perfuração de um poço na localidade de Santa Cruz, visando atender às necessidades hídricas da comunidade.</t>
+  </si>
+  <si>
+    <t>5324</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>Sugere ao Deputado Estadual Sérgio de Araújo Lima Aguiar, a viabilização da perfuração de um poço na localidade de Santo Aleixo, visando atender às necessidades hídricas da comunidade.</t>
+  </si>
+  <si>
+    <t>5325</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>Sugere ao Deputado Estadual Sérgio de Araújo Lima Aguiar, a viabilização da perfuração de um poço na localidade de Assentamento Tanques, visando atender às necessidades hídricas da comunidade.</t>
+  </si>
+  <si>
+    <t>5326</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>Sugere ao Deputado Estadual Sérgio de Araújo Lima Aguiar, a viabilização da perfuração de um poço na localidade de Maracajá, visando atender às necessidades hídricas da comunidade.</t>
+  </si>
+  <si>
+    <t>5327</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>Sugere ao Deputado Estadual Sérgio de Araújo Lima Aguiar, a viabilização da perfuração de um poço na localidade de Malhadinha, visando atender às necessidades hídricas da comunidade.</t>
+  </si>
+  <si>
+    <t>5328</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>Sugere ao Deputado Estadual Sérgio de Araújo Lima Aguiar, a destinação de verbas para a aquisição de uma ambulância destinada ao atendimento de pacientes no distrito de Gostosa e localidades vizinhas. Além disso, sugiro ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Saúde, Sra. Larisse Araújo de Sousa, que seja disponibilizada uma ambulância para suprir as necessidades de transporte de pacientes dessa região.</t>
+  </si>
+  <si>
+    <t>5329</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>Sugere ao Deputado Estadual Sérgio de Araújo Lima Aguiar, a destinação de verbas para a aquisição de uma ambulância destinada ao atendimento de pacientes no distrito de Varjota e localidades vizinhas.</t>
+  </si>
+  <si>
+    <t>5330</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização de obras de recuperação, com patrolamento e aplicação de piçarra, em todas as estradas da localidade de Muquém, iniciando na localidade de Órfãos e estendendo-se até a localidade de Barrenta.</t>
+  </si>
+  <si>
+    <t>5331</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a instalação de um posto de saúde para atendimento médico na localidade de Sítio Trinta e Nove.</t>
+  </si>
+  <si>
+    <t>5332</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a ampliação, substituição e reparação das lâmpadas da iluminação pública na localidade de Malhadinha e adjacências.</t>
+  </si>
+  <si>
+    <t>5333</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a ampliação do sistema de abastecimento de água da localidade de Mazagão até o Assentamento Tanques, bem como a instalação do fornecimento de água nas residências dessa comunidade.</t>
+  </si>
+  <si>
+    <t>5334</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a ampliação do sistema de abastecimento de água do distrito de Varjota até a localidade de Malhadinha, bem como a instalação do fornecimento de água nas residências dessa comunidade.</t>
+  </si>
+  <si>
+    <t>5335</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a realização de obras de reforma e patrolamento, com aplicação de piçarra, em todas as estradas da localidade de Maracajá, abrangendo o trajeto que se inicia na residência do Sr. Edivar, passando pelo posto de saúde, até a residência da agente de saúde Celinha.</t>
+  </si>
+  <si>
+    <t>5336</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a instalação e estruturação de um posto de saúde na localidade de Muquém, com o aproveitamento do prédio da antiga escola local. Ademais, sugere-se que os atendimentos médicos passem a ocorrer quinzenalmente, proporcionando maior regularidade e cobertura à população.</t>
+  </si>
+  <si>
+    <t>5337</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a ampliação, substituição e reparação de todas as lâmpadas de LED na localidade de Muquém.</t>
+  </si>
+  <si>
+    <t>5338</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a execução de obras de calçamento em todas as ruas principais e secundárias do distrito de Gostosa.</t>
+  </si>
+  <si>
+    <t>5339</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma praça pública no espaço localizado entre a Avenida Jaime Assis Henrique e a Rua Vereador Francisco Cadorno Teles, no centro de Amontada, onde atualmente funciona o antigo espaço do vôlei, em frente à Churrascaria dos Vaqueiros.</t>
+  </si>
+  <si>
+    <t>5340</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a realização de obras de reforma e patrolamento, com adicional de piçarra, em todas as estradas da localidade do Córrego das Moças.</t>
+  </si>
+  <si>
+    <t>5341</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a ampliação, substituição e reparação das lâmpadas da iluminação pública na localidade de Córrego das Moças.</t>
+  </si>
+  <si>
+    <t>5342</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a ampliação, substituição e reparação das lâmpadas da iluminação pública na localidade de Maracajá, abrangendo o trajeto que se inicia na casa do Sr. Edivar, passando pelo posto de saúde até a residência da agente de saúde Celinha.</t>
+  </si>
+  <si>
+    <t>5343</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma quadra de esportes na Escola Francisco Joaquim da Silva, situada no distrito de Gostosa.</t>
+  </si>
+  <si>
+    <t>5344</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a realização do patrolamento e da recuperação das estradas vicinais do distrito de Gostosa de Baixo.</t>
+  </si>
+  <si>
+    <t>5345</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam providenciadas, com urgência, as seguintes ações no Cemitério Público do distrito de Poço Cumprido: limpeza geral, com remoção de mato, lixo e entulhos; desobstrução das vias de acesso e manutenção das sepulturas; reforma emergencial das estruturas danificadas, como muros, portões, cruzes, lápides e áreas de circulação, visando garantir dignidade e segurança ao local; e adoção de medidas preventivas, como capinação periódica e fiscalização, a fim de evitar o abandono e a degradação do espaço.</t>
+  </si>
+  <si>
+    <t>5346</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de dois bueiros na localidade do distrito de Gostosa de Baixo.</t>
+  </si>
+  <si>
+    <t>5347</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5347/369.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que encaminhe a esta Casa Legislativa Projeto de Lei dispondo sobre a criação da Casa da Mulher Amontadense.</t>
+  </si>
+  <si>
+    <t>5348</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a reforma da Escola Francisco Joaquim da Silva, situada no distrito de Gostosa, com a devida instalação de aparelhos de ar-condicionado em todas as salas de aula.</t>
+  </si>
+  <si>
+    <t>5349</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, que sejam adotadas as providências necessárias para que o Posto de Saúde da localidade de Maracajá/Córrego das Moças passe a integrar oficialmente a estrutura da rede municipal de saúde, sob a tutela do Poder Público.</t>
+  </si>
+  <si>
+    <t>5350</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5350/ind_372.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, que sejam adotadas providências na CEI Rita Pinto de Sousa, situada no distrito de Varjota, consistentes na substituição da rede elétrica monofásica por rede trifásica, a fim de possibilitar o funcionamento adequado dos aparelhos de ar-condicionado já instalados nas salas, na instalação de forro nas salas de aula, considerando que atualmente a cobertura é composta apenas por telhas, na melhoria da estrutura física das salas, garantindo maior segurança e melhores condições de uso para alunos e profissionais, bem como na criação de um espaço coberto dentro da creche para a realização de eventos e atividades pedagógicas coletivas.</t>
+  </si>
+  <si>
+    <t>5351</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que seja realizada a pavimentação asfáltica das ruas principais do Distrito de Lagoa Grande.</t>
+  </si>
+  <si>
+    <t>5352</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kilvia Lívia Rocha de Oliveira Jacinto, que promova, com urgência, o reparo do bueiro localizado na Travessa Bento Portela da Cunha, nas proximidades do antigo Bradesco, a fim de restabelecer o tráfego e evitar maiores transtornos à comunidade local.</t>
+  </si>
+  <si>
+    <t>5354</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>Sugere ao Serviço Autônomo de Água e Esgoto – SAAE, que realize, com urgência, a verificação técnica e as devidas providências para solucionar o problema da falta de abastecimento de água na sede do distrito de Lagoa Grande, garantindo o fornecimento regular à população local.</t>
+  </si>
+  <si>
+    <t>5355</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>Sugere à Secretária das Mulheres, Sra. Lia Ferreira Gomes, e à Secretária da Saúde do Estado do Ceará, Sra. Tânia Mara Silva Coelho, a disponibilização do Caminhão da Mamografia (unidade móvel de mamografia) para atendimento no Município de Amontada, com o apoio da Secretaria das Mulheres do Estado, em parceria com a Secretaria da Saúde (SESA). A iniciativa tem por finalidade a realização de ações de saúde voltadas às mulheres amontadenses, com ênfase na prevenção e no cuidado com a saúde feminina. Solicita-se, ainda, o envio de cópia desta Indicação à Assembleia Legislativa do Estado do Ceará, ao Deputado Sérgio de Araújo Lima Aguiar, para ciência e acompanhamento desta demanda.</t>
+  </si>
+  <si>
+    <t>5356</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, e ao Chefe de Gabinete, Sr. Paulo Berg Melgaço, que, após a reforma da Escola Francisco Henrique, localizada na comunidade de Santo Aleixo, seja avaliada a possibilidade de destinar o espaço para a realização de atendimentos médicos periódicos, uma vez ao mês ou quinzenalmente, conforme viabilidade da equipe de saúde.</t>
+  </si>
+  <si>
+    <t>5357</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, e ao Chefe de Gabinete, Sr. Paulo Berg Melgaço, que sejam adotadas medidas urgentes para a reforma da Escola Francisco Henrique, localizada na comunidade de Santo Aleixo, a qual se encontra fechada há muito tempo.</t>
+  </si>
+  <si>
+    <t>5358</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Assistência e Proteção Social, Sra. Carla Priscilla Rodrigues Mota Teixeira, que a equipe responsável pela emissão da Carteira de Identidade (RG) passe a realizar atendimentos também nos distritos do município.</t>
+  </si>
+  <si>
+    <t>5359</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Deputado Federal, Sr. Marcos Robério Ribeiro Monteiro, o envio de emenda parlamentar destinada à construção de uma Unidade Básica de Saúde na localidade de Mirinduba, distrito de Mosquito, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5360</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que sejam adotadas providências quanto ao calçamento da Rua José Martins Teixeira, com a retirada dos entulhos e dos pedaços de meio-fio deixados no local onde a obra foi iniciada, bem como a retomada e conclusão dos serviços.</t>
+  </si>
+  <si>
+    <t>5361</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam adotadas providências para a realização da ligação de energia elétrica e instalação de um ponto de iluminação no abrigo dos mototaxistas localizado na Rodoviária da Guanabara, bem como a instalação de uma tomada elétrica para possibilitar o carregamento de aparelhos celulares utilizados pelos profissionais.</t>
+  </si>
+  <si>
+    <t>5362</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como e ao Diretor do SAAE, Sr. Marcos Augusto Teixeira dos Santos, que sejam adotadas providências em caráter de urgência para o escoamento da água acumulada na Rua Othon Bruno, com a substituição da tubulação danificada, a revisão das caixas de passagem e, posteriormente, a restauração do calçamento da via.</t>
+  </si>
+  <si>
+    <t>5363</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de 04 (quatro) quebra-molas no distrito de Moitas, bem como a realização da pintura adequada da sinalização horizontal e a instalação de placas indicativas de entrada e saída do distrito, sendo os redutores de velocidade localizados: o primeiro em frente ao posto de saúde do distrito; o segundo nas proximidades da residência do Sr. Paulo Eneas; o terceiro em frente à Igreja Assembleia de Deus; e o quarto na entrada do distrito, entre o intertravado que vem do Icaraí e o de Moitas, na chegada da Rua do Juares.</t>
+  </si>
+  <si>
+    <t>5364</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Serviço Autônomo de Água e Esgoto – SAAE e à Secretaria Municipal de Infraestrutura, que seja perfurado um novo poço profundo no terreno onde se encontra a caixa d’água que abastece o distrito de Moitas, com a devida interligação da encanação diretamente para a comunidade da Barra de Moitas.</t>
+  </si>
+  <si>
+    <t>5365</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, o calçamento na extensão do Assentamento de Lagoa de Santana, em sua via principal, Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5366</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de salas de aula, sala de professores e biblioteca na EEB Antônio Damião Neto, sede do distrito de Varjota, Amontada - CE.</t>
+  </si>
+  <si>
+    <t>5367</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a realização de 02 (duas) benfeitorias na E.E.B. José Coelho de Morais, situada na localidade de Trinta e Nove, Município de Amontada-CE, consistentes na construção da cobertura do pátio e na reforma da quadra esportiva.</t>
+  </si>
+  <si>
+    <t>5368</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma praça pública na localidade de Lagoa do Cachimbo, precisamente no entorno da Igreja Católica, Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5370</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, Sr. Jerffson Bruno de Oliveira, e à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a reforma e posterior utilização do antigo colégio da sede do distrito de Nascente, requalificando-o para a implementação de uma Creche Escolar, em Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5372</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a construção de um Posto de Saúde ou de um Ponto de Atendimento na Rua Francisco Barbosa de Oliveira, na localidade de Santarém, distrito de Icaraí, Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5373</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma praça no terreno localizado em frente à quadra do Distrito de Icaraí, vizinho ao Posto de Combustível Benedito Assú, na Rua Aderbal Praciano Sampaio, contemplando brinquedoteca, playground, academia ao ar livre e espaço destinado à instalação de food trucks.</t>
+  </si>
+  <si>
+    <t>5375</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que promova a edição de Lei Municipal, conforme autorizado pela Lei Complementar nº 226/2026, que alterou a Lei Complementar nº 173, para autorizar o pagamento retroativo das vantagens por tempo de serviço, anuênio, triênio, quinquênio, sexta-parte, licença-prêmio e mecanismos equivalentes, referentes ao período de 28 de maio de 2020 a 31 de dezembro de 2021, observada a disponibilidade orçamentária e os limites legais aplicáveis.</t>
+  </si>
+  <si>
+    <t>5374</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a manutenção e reposição da iluminação pública na comunidade de Várzea Grande II.</t>
+  </si>
+  <si>
+    <t>5386</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5386/395.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, que seja realizada a cobertura e a reforma da quadra poliesportiva da localidade de Tucuns.</t>
+  </si>
+  <si>
+    <t>5387</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que seja realizada a construção de uma praça pública no Assentamento Canaã/Melancia, mais precisamente no entorno da Igreja Católica, no distrito de Garças.</t>
+  </si>
+  <si>
+    <t>5388</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que seja realizada a construção de uma praça pública no Assentamento Lagoa do Jardim, preferencialmente nas proximidades da Igreja Católica, cujo padroeiro é São Miguel Arcanjo.</t>
+  </si>
+  <si>
+    <t>5389</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5389/ind_398.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a elaboração e implementação de políticas públicas permanentes de prevenção e combate ao suicídio no Município de Amontada, incluindo a criação de canais municipais de atendimento e acolhimento psicológico de fácil acesso à população.</t>
+  </si>
+  <si>
+    <t>5391</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5391/399.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Rocha de Oliveira Jacinto, que seja realizada a recuperação e a elevação do nível da estrada vicinal, além da instalação de manilhas a cada cinquenta metros, no trecho compreendido entre as localidades de Pirineus e Pacovas, com início nas proximidades de Pirineus e término na Ponte de Pacovas João Doutor.</t>
+  </si>
+  <si>
+    <t>5392</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5392/400.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Rocha de Oliveira Jacinto, que seja realizado o roço das estradas vicinais do Distrito de Mosquito e das localidades de Pirineus, Mirinduba, Barreiras, Passagem Nova, Tauá da Praia, Patos Bela Vista, Miranda, Mirandinha, Fazendinha, Morada Nova, Córrego do Paulo, Jatobá, bem como no trecho que liga Barreiras à Fazenda COHIBRA.</t>
+  </si>
+  <si>
+    <t>5393</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5393/401.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Rocha de Oliveira Jacinto, que seja realizado o término da passagem molhada na localidade de Pitoresco/Leste.</t>
+  </si>
+  <si>
+    <t>5394</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5394/402.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, o envio a este Poder Legislativo de Projeto de Lei que disponha sobre a isenção de licenças ambientais para pequenos agricultores que utilizem área de até dois hectares para o exercício de suas atividades.</t>
+  </si>
+  <si>
+    <t>5397</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5397/403.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, o envio a este Poder Legislativo de Projeto de Lei que disponha sobre o reajuste do piso salarial dos professores da rede pública municipal, bem como sobre o aumento do salário mínimo dos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>5395</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5395/404.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a instalação e reparação da iluminação pública com lâmpadas de LED na Rua Crispim Henrique de Azevedo, localizada no Bairro São Sebastião.</t>
+  </si>
+  <si>
+    <t>5396</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5396/405.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a instalação de tambores de lixo na Rua Crispim Henrique de Azevedo, localizada no Bairro São Sebastião.</t>
+  </si>
+  <si>
+    <t>5398</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5398/406.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a Excelentíssima Senhora Lia Gomes, Secretária das Mulheres do Governo do Estado do Ceará e ao Excelentíssimo Senhor Flávio Filho, Prefeito do Município de Amontada que sejam adotadas, com a máxima urgência, as providências necessárias para a implantação de uma Sala Lilás no Município de Amontada, preferencialmente nas dependências da Delegacia de Polícia Civil ou em equipamento público adequado, mediante parceria entre o Governo do Estado do Ceará e a Prefeitura Municipal.</t>
+  </si>
+  <si>
+    <t>5399</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5399/407.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para o reforço e a recuperação do calçamento intertravado no trecho que liga o Distrito de Icaraí ao Distrito de Moitas, iniciando nas proximidades da Vila Mango, no Distrito de Icaraí; contemplando também o trecho conhecido como Morro da Calcinha, especialmente na descida onde há parte da via deteriorada; abrangendo ainda as curvas localizadas no Distrito de Moitas; e, por fim, o trecho vizinho ao local onde ocorreu o acidente envolvendo o finado Zé Lezias.</t>
+  </si>
+  <si>
+    <t>5400</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5400/408.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de 01 (um) bueiro na subida que dá acesso à residência do Sr. Aurélio Lôsso, em área que interliga com terreno do ex-Vice-Prefeito Jonas Pinheiro, bem como a recuperação de aproximadamente 20 (vinte) metros de calçamento em pedra tosca no referido trecho, passando pela Rua do Melquíades até a Rua do Sr. Aurélio Lôsso com destino à praia; e ainda a recuperação de aproximadamente 20 (vinte) metros de calçamento em pedra tosca na descida localizada nas proximidades da residência do Sr. Auneude, vizinho ao Sr. Beni, no sentido da Pousada do Dr. Jaime, contemplando a execução dessas duas subidas e descidas em formato de rampa que se encontram deterioradas no calçamento, além da construção do referido bueiro no distrito de Moitas.</t>
+  </si>
+  <si>
+    <t>5405</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, o envio a este Poder Legislativo de Projeto de Lei ou promova o ato administrativo necessário para possibilitar a participação do Sindicato dos Servidores Públicos do Município de Amontada no Conselho Municipal do Instituto de Previdência Social do Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5401</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>Raimundo Sigefredo Santos Rodrigues, Narcélio dos Anjos Almeida, Wangles Praciano Carneiro</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5401/410.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Educação Sr. Jerffson Bruno Oliveira, a ampliação do Projeto Mais Aprendizagem com o objetivo de conceder bolsa formação aos Professores Assistentes em todas as salas de aula desde a Educação Infantil até os Anos Iniciais (1º ao 5º ano) do Ensino Fundamental.</t>
+  </si>
+  <si>
+    <t>5402</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5402/411.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma estrada que interligue a BR 402, nas proximidades do loteamento Novo Amontada, na entrada da cidade, vindo de Itapipoca, à CE 176, após a localidade conhecida como "Alto do Jardim", possibilitando que o trânsito realize este deslocamento diretamente, sem passar pelo centro da sede do município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5403</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5403/412.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Rocha de Oliveira Jacinto, e ao Presidente da Autarquia Municipal de Trânsito e Transportes Rodoviário e Urbano – AMTT, Sr. Virgílio Olindo Barros,  que sejam instalados redutores de velocidade (quebra-molas) ao longo da Rua Joaquim Tomé Rodrigues, no bairro Flores, especificamente na parte duplicada que liga a BR-402 ao referido bairro.</t>
+  </si>
+  <si>
+    <t>5404</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5404/413.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira, a restauração da iluminação pública das localidades de Timbaúba e João Luís, Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5409</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5409/ind_414.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretaria Municipal de Assistência e Proteção Social, em parceria com o Governo do Estado do Ceará, a adoção das providências necessárias para viabilizar a implantação de uma Cozinha Solidária no distrito de Icaraí, incluindo a adesão ou ampliação da participação do Município no Programa Estadual de Combate à Insegurança Alimentar, a realização de levantamento das famílias em situação de vulnerabilidade social cadastradas no CadÚnico na localidade e a definição de espaço público ou comunitário adequado para sua instalação.</t>
+  </si>
+  <si>
+    <t>5410</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5410/ind_415.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a realização de capina e roçado na Rua João Jacinto de Oliveira, localizada na sede do Município de Amontada (rua situada atrás do Cemitério Municipal).</t>
+  </si>
+  <si>
+    <t>5411</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5411/ind_416.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Diretor do Serviço Autônomo de Água e Esgoto, Marcos Augusto Teixeira dos Santos, o conserto da tubulação do sistema de saneamento básico da Rua João Jacinto de Oliveira, localizada na sede do Município de Amontada (rua situada atrás do Cemitério Municipal).</t>
+  </si>
+  <si>
+    <t>5412</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5412/ind_417.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a realização da revitalização da descida localizada nas proximidades da Igreja Assembleia de Deus de Mirinduba.</t>
+  </si>
+  <si>
+    <t>5413</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5413/ind_418.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a realização da revitalização das descidas localizadas em um ramal na comunidade de Córrego do Paulo, especialmente nas proximidades da residência do Sr. Raimundo Efigênio e da residência do Sr. Antônio Paulo.</t>
+  </si>
+  <si>
+    <t>5414</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5414/ind_419.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada, com urgência, a reforma da agência dos Correios localizada na sede do distrito de Garças.</t>
+  </si>
+  <si>
+    <t>5415</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5415/ind_420.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a colocação de sinalização, por meio da instalação de postes balizadores, na passagem molhada que liga os bairros Torres e São Raimundo.</t>
+  </si>
+  <si>
+    <t>5416</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5416/ind_421.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a instalação de iluminação pública na BR-402, no trecho que liga a entrada da Vila Jaçanã à entrada da sede de Amontada, até a imagem de Nossa Senhora da Conceição, bem como no trecho que liga a interseção conhecida como Triângulo à entrada da CE-176, que dá acesso ao Município de Miraíma.</t>
+  </si>
+  <si>
+    <t>5417</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5417/ind_422.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a recuperação do calçamento das ruas Sebastião Lima Barbosa e Raimundo Tomé Rodrigues, que ligam o bairro Torres ao bairro São Raimundo.</t>
+  </si>
+  <si>
+    <t>5418</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5418/ind_423.3036.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretária de Educação, Sr. Jerffson Bruno Oliveira, a reforma do colégio da localidade de Várzea Grande I, com o objetivo de viabilizar o funcionamento do Centro de Educação de Jovens e Adultos – CEJA, destinando o espaço à aprendizagem de jovens e adultos</t>
+  </si>
+  <si>
+    <t>5419</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5419/ind_424.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Desenvolvimento Agrário, Sr. Mard Júnior dos Anjos Almeida, que a entrega de mudas de cajueiro seja realizada aos moradores de cada localidade por meio das associações comunitárias, ficando a distribuição sob responsabilidade dos respectivos presidentes, garantindo que as mudas cheguem a todos os moradores.</t>
+  </si>
+  <si>
+    <t>5420</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5420/ind_425.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Desenvolvimento Agrário, Sr. Mard Júnior dos Anjos Almeida, e ao Coordenador do Programa de Aquisição de Alimentos – PAA, o retorno do fornecimento de leite à Escola Francisco Martins Neto, na localidade de Roncador.</t>
+  </si>
+  <si>
+    <t>5421</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5421/ind_426.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Desenvolvimento Agrário, Sr. Mard Júnior dos Anjos Almeida, e ao Coordenador do Programa de Aquisição de Alimentos – PAA, o retorno do fornecimento de leite à Escola Antônia Francisco da Silva, na localidade de Lagoa dos Bois.</t>
+  </si>
+  <si>
+    <t>5422</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5422/ind_427.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a abertura da rua Teresa Irineu da Silva Rogério, iniciando na rua João Marques de Freitas, ao lado da residência do Sr. Darlindo, findando na rua Barra das Moitas, ao lado da residência do Sr. Eridan Pereira, distrito de Moitas, Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5430</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5430/ind_428.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Roche de Oliveira Jacinto, a reforma e ampliação do cemitério da localidade de Arengas, distrito de Lagoa Grande, Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5431</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5431/ind_429.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma praça no entorno da Igreja São Miguel Arcanjo, entre a sede do distrito de Lagoa Grande e a localidade de Batedor, Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5432</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5432/ind_430.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a instalação de 2 (dois) quebra-molas na Rua Vereador Francisco Cadorno Teles, próximo à Secretaria de Turismo, nas proximidades da residência da Sra. Ivoneide e da "Pensão Velha", no Centro do Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5433</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5433/ind_431.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária da Saúde do Estado do Ceará, Sra. Tânia Mara Silva Coelho, a retomada imediata da construção do Posto de Saúde de Patos Bela Vista, localizado na zona rural do Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5434</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>Narcélio dos Anjos Almeida, Antônio Sobrinho da Silva, Francisco Vagner Moura, Vânia Mary Teixeira Praciano, Wangles Praciano Carneiro</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5434/ind_432.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere à Secretária da Saúde do Estado do Ceará, Sra. Tânia Mara Silva Coelho; ao Governador do Estado do Ceará, Sr. Elmano de Freitas; ao Gabinete do Deputado Federal, Sr. Marcos Robério Ribeiro Monteiro; e ao Sr. Presidente da Assembleia Legislativa do Estado do Ceará, Deputado Romeu Aldigueri de Arruda Coelho, a implantação de um Hospital de Oncologia integrado à região administrativa e à microrregião de Itapipoca, no âmbito da mesorregião Norte Cearense. Sugere-se, ainda, em caráter emergencial, a implantação de uma ala de atendimento oncológico no Hospital Regional de Itapipoca, levando em consideração que o índice de pacientes oncológicos tem aumentado significativamente nesta região.</t>
+  </si>
+  <si>
+    <t>5435</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5435/ind_433.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kilvia Lívia Rocha de Oliveira Jacinto, que seja realizada a recuperação e manutenção da Areninha Raimundo Nonato de Melo, localizada no distrito de Mosquito.</t>
+  </si>
+  <si>
+    <t>5436</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5436/ind_434.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Diretor do SAAE, Sr. Marcos Augusto Teixeira dos Santos, a instalação da rede de abastecimento de água para as localidades de Puçá e Morada Nova, no distrito de Mosquito.</t>
+  </si>
+  <si>
+    <t>5437</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5437/ind_435.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam adotadas providências para o conserto de um vazamento na sala de aula do 2º ano da Escola de Educação Básica Tereza Magalhães de Sousa, situada no Bairro São Raimundo, bem como a realização de serviços de limpeza e roçagem nas dependências da escola, em razão do crescimento de mato no local.</t>
+  </si>
+  <si>
+    <t>5438</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5438/ind_436.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a adoção de providências para a recuperação e ampliação da iluminação pública nas localidades de Capeba, Barra do São João, Várzea Grande I (Roldão), Lagoa de Santana, Lagoa Clara, Nascente e Leste.</t>
+  </si>
+  <si>
+    <t>5445</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>José Ferreira de Sousa, Vânia Mary Teixeira Praciano</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5445/ind_437.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Turismo e Cultura, Sr. Samuel Lucas Negreiros dos Santos, que sejam realizadas manutenções na Barragem Assis Henrique, compreendendo serviços de limpeza, pintura e conservação estrutural, bem como a adoção de medidas que possibilitem a valorização do local como ponto turístico do Município.</t>
+  </si>
+  <si>
+    <t>5446</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5446/ind_438.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a implantação do sistema de abastecimento de água na localidade de Pau Serrado, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5447</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as medidas necessárias para viabilizar a implantação do sistema de abastecimento de água na localidade de Jardim, situada entre os Assentamentos Lagoa do Jardim e Canaã/Melancia, no Distrito de Garças, Município de Amontada – CE.</t>
+  </si>
+  <si>
+    <t>5448</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5448/ind_440.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a perfuração e instalação de um poço profundo na localidade de Três Juazeiros.</t>
+  </si>
+  <si>
+    <t>5449</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5449/ind_441.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma passagem molhada na localidade de Umari, nas proximidades da residência da Sra. Neném.</t>
+  </si>
+  <si>
+    <t>5450</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5450/ind_442.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que seja realizado o aterramento da estrada que liga a localidade de Cantinho até as proximidades da residência do Sr. Zé Maria, na localidade de Mutamba, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5451</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5451/ind_443.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, bem como à Secretária de Infraestrutura, que sejam realizados reparos em lâmpadas da iluminação pública, bem como a instalação de novos pontos completos de iluminação, especificamente em alguns pontos do Distrito de Varjota, sendo necessários reparos nas lâmpadas localizadas em frente à casa do Sr. Dorival; duas em frente à casa da Sra. Mirta; em frente à Igreja Adventista; em frente ao grupo (escola); em frente à casa do Sr. Gustavo; e em frente à casa do Sr. Sabino, voltada para o caminho; bem como a instalação de lâmpadas completas no campinho do grupo; em frente à Lanchonete Efata, voltada para a pista; em frente ao Sr. Roberio, voltada para a pista; atrás da antiga casa da Sra. Rejane, voltada para o Beco do Raimundo; em frente à casa da Sra. Neide do Derimar, voltada para a UBS; em frente à oficina, voltada para a creche; em frente à casa do Sr. Janinho; em frente à casa do Sr. Aristeu; e em frente à casa do Sr. Chico Simão.</t>
+  </si>
+  <si>
+    <t>5452</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5452/ind_444.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como e ao Secretário de Juventude e Esporte, Sr. Mateus Henrique Amaral de Sousa, a construção de uma Areninha no Distrito de Nascente, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5453</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5453/ind_445.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a instalação de postes de iluminação pública no trecho compreendido entre a Rua Antônio Marçal dos Santos e o campo de futebol da sede do Distrito de Icaraí, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5454</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5454/ind_446.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Diretor do SAAE, a ampliação da rede de abastecimento de água na localidade denominada Alto Baixinha, situada na estrada entre a localidade de Recanto e o Distrito de Lagoa Grande, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5455</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5455/ind_447.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Diretor do SAAE, a ampliação da rede de abastecimento de água partindo do Distrito de Varjota até a localidade de Recanto, especialmente no trecho da curva que dá acesso à localidade de Barro Vermelho, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5456</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5456/ind_448.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, a instalação de um busto em homenagem ao Sr. Raimundo Marques Magalhães, na praça da localidade de Recanto, denominada pela Lei nº 984/2013 como “Praça Raimundo Marques Magalhães, no Município de Amontada-CE”.</t>
+  </si>
+  <si>
+    <t>5457</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5457/ind_449.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, o deslocamento do carro odontológico móvel para a realização de atendimentos nas sedes dos Distritos de Nascente, Gostosa e Varjota, bem como nas localidades de Lagoa de Santana, Lagoa do Cachimbo e Trinta e Nove, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5458</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5458/ind_450.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Lívia Rocha de Oliveira Jacinto, a implantação de iluminação pública nas ruas Sebastião Lima Barbosa e Raimundo Tomé Rodrigues, iniciando-se na Rua Martins Teixeira, no bairro Torre, e estendendo-se até a Rua Noé Praciano, no bairro São Raimundo, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5459</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5459/ind_451.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Lívia Rocha de Oliveira Jacinto, a construção de uma estrada, com adição de piçarra, ligando as localidades de Lagoa dos Veados e Lagoa de Santana, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5460</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5460/ind_452.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a realização do roço nas ruas da sede do Distrito de Nascente, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5461</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5461/ind_453.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a adoção das medidas cabíveis para a implantação da iluminação pública na Rua Evaristo Teles de Meneses, no bairro São Sebastião, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5462</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>Narcélio dos Anjos Almeida, Jorge Ribeiro Siebra, José Ferreira de Sousa</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5462/ind_454.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a realização de serviços de melhoria e nivelamento emergencial na estrada que liga a localidade de Mosquito à CE-085, em todo o trecho do antigo asfalto.</t>
+  </si>
+  <si>
+    <t>5463</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5463/ind_455.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, a ampliação e reforma da cantina, a revitalização dos banheiros masculino e feminino, a manutenção das instalações elétricas, hidráulicas e do sistema de esgoto, bem como a manutenção das paredes, muros e colunas de sustentação da Escola EEBTI Jonas Pereira de Azevedo, localizada na Rua Gilvani Teixeira, no Distrito de Moitas, Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5464</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5464/ind_456.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a reforma e revitalização dos quiosques da praça localizada em frente e ao lado da quadra de futsal do Distrito de Moitas, na Rua Gilvani Teixeira, onde um dos quiosques funciona atualmente como ponto de entrega dos Correios.</t>
+  </si>
+  <si>
+    <t>5465</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5465/ind_457.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização do calçamento em pedra tosca na continuação da Rua Artur Ferreira Alves, no Bairro das Flores, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5466</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5466/ind_458.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a colocação e a reparação de lâmpadas de LED na localidade de Cariri das Águas, nas proximidades do comércio de José Enildo, ao lado da Igreja Assembleia de Deus, no Município de Amontada, visando melhorar a iluminação pública e proporcionar mais segurança aos moradores.</t>
+  </si>
+  <si>
+    <t>5467</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5467/ind_459.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, o patrolamento e a adição de material nas estradas que dão acesso às localidades de Malhadinha até Mucambo, no Município de Amontada, visando melhorar as condições de trafegabilidade para quem utiliza diariamente essas vias.</t>
+  </si>
+  <si>
+    <t>5468</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5468/ind_460.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a construção de um Arco de Boas-Vindas na entrada do Distrito de Icaraí de Amontada, contendo uma mensagem de recepção aos que chegam e, no lado oposto, uma mensagem de agradecimento pela visita e despedida aos que partem.</t>
+  </si>
+  <si>
+    <t>5469</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5469/ind_461.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a adoção de medidas cabíveis para a reforma do calçamento das ruas Luiz Alves Parente, Joaquim Alves Parente, Valdemar Carneiro Lima e Rita Praciano Sampaio, localizadas no Centro do Distrito de Icaraí, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5470</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5470/462.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a adoção de medidas cabíveis para a reforma do calçamento da Rua Antônio Marçal dos Santos, no bairro Carrasco, distrito de Icaraí, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5471</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5471/ind_463.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a criação de um Boulevard na Rua João de Castro, no distrito de Icaraí, com a colocação de piso intertravado, elevação do nível da via, instalação de bancos, iluminação adequada e demais melhorias urbanísticas, no trecho que se inicia na lanchonete Center Lanche e segue até o encontro com a Rua Noé Praciano.</t>
+  </si>
+  <si>
+    <t>5472</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5472/ind_464.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a adoção das medidas cabíveis para a execução do calçamento da Rua do Zé Polia, na localidade de Pernambuquinho, distrito de Icaraí, Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5479</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5479/ind_465.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a pavimentação em intertravado, iniciando na Rua Luiz Alves Parente, no bairro São Pedro, a partir do final do calçamento, seguindo pela Rua João Munis dos Santos até o encontro com a Rua Francisco Barbosa de Oliveira, na localidade de Santarém, distrito de Icaraí, Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5480</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5480/ind_466.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Agência Reguladora do Estado do Ceará (ARCE) e ao seu Presidente, Sr. João Gabriel Rocha, a adoção de medidas visando à regularização dos motoristas e veículos que realizam o serviço de transfer de turistas para a Rota Costa dos Ventos, vinculados à Associação AMOTUR e à Cooperativa Icaraizinhotur.</t>
+  </si>
+  <si>
+    <t>5481</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5481/ind_467.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a reforma da Praça da Matriz do distrito de Icaraí, contemplando melhorias na iluminação, pavimentação, instalação de bancos e implantação de playgrounds.</t>
+  </si>
+  <si>
+    <t>5482</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5482/ind_468.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, bem como à Secretária de Infraestrutura, e ao Secretário de Turismo, a criação de um Centro Gastronômico com boxes estruturados e de um Ponto de Informação Turística no Distrito de Icaraí, visando fomentar o turismo e impulsionar a economia local, consistindo na construção de um espaço planejado e moderno com boxes equipados, com possibilidade de instalação de pia, fogão, geladeira e bancada, destinados a pequenos empreendedores da gastronomia local, com a implantação de banheiros públicos de fácil acesso, proporcionando maior comodidade a moradores e visitantes, bem como a instalação de um Ponto de Informação Turística na área frontal do equipamento, destinado a oferecer suporte e orientação a bugueiros, condutores de quadriciclos, caminhonetes 4x4, pousadas, restaurantes e demais profissionais do setor turístico, podendo a obra ser realizada no terreno do antigo Monocanal, situado ao lado da Escola Maria Alves Sobrinho, em área central e estratégica.</t>
+  </si>
+  <si>
+    <t>5483</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5483/ind_469.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Presidente da Autarquia Municipal de Trânsito e Transporte Rodoviário e Urbano, Sr. Virgílio Olindo Barros, que seja realizado o fechamento da Rua João de Castro, às sextas-feiras, sábados e domingos, tornando-a exclusiva para pedestres no trecho compreendido entre o estabelecimento Center Lanche e a Rua Noé Praciano, no distrito de Icaraí, Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5484</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5484/ind_470.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, que sejam adotadas as providências necessárias para a imediata regularização e o restabelecimento do atendimento médico contínuo na localidade de Lagoa do Cachimbo, garantindo a presença periódica de profissional de saúde e a oferta de assistência básica à população.</t>
+  </si>
+  <si>
+    <t>5485</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5485/ind_471.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, que sejam adotadas providências para que as vagas do concurso público sejam ofertadas de forma geral conforme a classificação dos candidatos.</t>
+  </si>
+  <si>
+    <t>5486</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5486/ind_472.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma Areninha, padrão tipo 2, na localidade de Lagoa de Santana, Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5487</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5487/ind_473.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma Areninha, padrão tipo 2, no bairro Flores, sede do Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5488</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5488/ind_474.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma Areninha, padrão tipo 2, no bairro Torre, sede do Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5489</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5489/ind_475.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma quadra de esporte ou de uma Areninha, padrão tipo 2, na localidade de Lagoa do Cachimbo, Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5490</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5490/ind_476.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, que sejam adotadas providências para a construção e/ou adequação de rampas de acesso nas entradas das Unidades Básicas de Saúde e hospitais do Município de Amontada, visando garantir acessibilidade às pessoas com deficiência, especialmente cadeirantes, bem como a pessoas com mobilidade reduzida.</t>
+  </si>
+  <si>
+    <t>5492</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5492/ind_477.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que encaminhe a esta Casa Legislativa Projeto de Lei que assegure aos professores da rede pública municipal de ensino de Amontada o direito a 45 (quarenta e cinco) dias de férias anuais, nos termos da proposta em anexo.</t>
+  </si>
+  <si>
+    <t>5493</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5493/ind_478.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugero ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a reforma do Mercado do Artesão, no distrito de Icaraí, bem como a construção de quatro salas no referido espaço, destinadas ao funcionamento de setores da Administração Pública Municipal, tais como: Infraestrutura, Saúde, Turismo e Cultura, Administração, Planejamento e Finanças, Esporte, Agricultura e Pesca, Assistência e Proteção Social, Educação, além de departamentos como o SAAE, a Autarquia de Meio Ambiente e a Autarquia de Trânsito, visando à melhoria do atendimento à população do distrito de Icaraí.</t>
+  </si>
+  <si>
+    <t>5494</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5494/ind_479.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a demarcação da área do Cemitério São Serafim das Pedras, bem como a construção de uma capela no referido local.</t>
+  </si>
+  <si>
+    <t>5495</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5495/ind_480.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a construção de píeres de madeira na Ilha das Ostras, Porto do Chico Branco e Porto de Fabricação de Barcos, no distrito de Moitas, Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5496</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5496/ind_481.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a execução de obras de pavimentação (calçamento) na Rua Raimundo Antero Rodrigues, no bairro Buenos Aires, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5497</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5497/ind_482.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a execução de obras de pavimentação asfáltica da Rua Francisco Barbosa de Oliveira, no trecho que se inicia na localidade de Pernambuquinho, a partir da CE-176, passando por Santarém até a Mucunã, no distrito de Icaraí, Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5498</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5498/ind_483.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a execução de obras de pavimentação (calçamento) no Bairro Malvinas, no distrito de Mosquito, Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5499</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5499/ind_484.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, que sejam adotadas as providências necessárias para o encaminhamento a esta Casa Legislativa de Projeto de Lei que disponha sobre a modalidade de planejamento domiciliar docente na rede municipal de ensino de Amontada.</t>
+  </si>
+  <si>
+    <t>5500</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5500/ind_485.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que sejam adotadas as providências necessárias para viabilizar, com as operadoras de telecomunicação e os órgãos competentes, a instalação de antenas retransmissoras de sinal de telefonia móvel nos distritos de Varjota e Gostosa, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5501</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5501/ind_486.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que sejam adotadas as providências necessárias para viabilizar, junto às operadoras de telecomunicação e aos órgãos competentes, a implantação da tecnologia de internet móvel 5G no distrito de Icaraí, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5507</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5507/ind_487.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a realização de aterro e nivelamento do entorno do colégio da localidade de Lagoa dos Bois, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5509</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>Raimundo Neno da Silva Meneses, Vânia Mary Teixeira Praciano</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5509/ind_488.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a execução de obras de pavimentação em pedra tosca na Rua José Arteiro dos Santos, no bairro São Sebastião, com extensão aproximada de 70 (setenta) metros, tendo como referência o Lava Jato do Pebinha, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5510</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5510/ind_489.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a instalação de sistema de iluminação no campo de futebol da localidade de João Luís, no distrito de Sabiaguaba, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5512</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5512/ind_490.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a ampliação do cemitério do distrito de Icaraí, incluindo a construção de uma capela para velório.</t>
+  </si>
+  <si>
+    <t>5513</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5513/ind_491.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja analisada a viabilidade da construção de banheiros públicos no terreno anexo ao mercado das artesãs, no distrito de Icaraí, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5514</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5514/492.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a ampliação da iluminação pública no trecho compreendido entre a Pousada Canto das Águas e o Beco das Flores, bem como no trecho da praia entre a Barraca Marujo e a rua de calçamento nas proximidades do restaurante Tsport, no distrito de Icaraí, Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5515</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5515/ind_493.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que seja analisada a viabilidade da criação da “Casa do Povo” no distrito de Icaraí, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5516</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5516/ind_494.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que seja analisada a viabilidade da criação de um anexo do Programa AMA – Atendimento Multidisciplinar de Amontada, no distrito de Icaraí, com o objetivo de ampliar o atendimento às crianças com Transtorno do Espectro Autista (TEA) residentes nas regiões litorâneas do Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5517</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5517/ind_495.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a realização de raspagem da estrada que se inicia no distrito de Nascente até a localidade de Capeba.</t>
+  </si>
+  <si>
+    <t>5518</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5518/ind_496.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a construção de uma Areninha na localidade de Pernambuquinho, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5519</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5519/ind_497.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a construção de uma Areninha na localidade de Santarém, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5520</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5520/ind_498.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito e ao Deputado Federal, Sr. Robério Monteiro, a substituição da pavimentação existente por pavimentação em intertravado no centro do distrito de Icaraí, abrangendo as seguintes vias: Rua João de Castro, Rua Noé Praciano, Rua Francisco Gonçalves de Sousa, entorno da Praça Noé Praciano, Rua José Praciano Sampaio, Rua José Severo de Couto, Rua Maria Madalena Garcez de Figueiredo Correia, Rua Joaquim Alves Parente, Rua Luiz Alves Parente, Rua Aderbal Praciano Sampaio, Rua João Juvenil Mulato, Rua Eulália Praciano de Oliveira, Rua Matilde Teixeira de Castro, Rua Eliezer Praciano Sampaio, Rua Valdemar Carneiro Lima, Rua da Quadra, Rua Rita Teixeira de Sousa, Rua Benedito Gonçalves de Sousa, Rua Rita Praciano, Rua Domingos Antônio de Araújo, Rua Simão Alves Parente, Rua Pedro Alves Parente, Rua José Ribamar dos Santos Rodrigues, Rua Manoel Gonçalves de Sousa, Rua João Rafael Diniz, Rua João Eleri Alves Gomes, Rua Amarilo Alves de Lima e Rua Deusdete Rodrigues Filho.</t>
+  </si>
+  <si>
+    <t>5521</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5521/ind_499.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a reforma da quadra de futsal do distrito de Icaraí, incluindo a instalação de cobertura (teto).</t>
+  </si>
+  <si>
+    <t>5522</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5522/ind_500.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Exmo. Sr. Ministro da Educação, Camilo Santana, a destinação de um micro-ônibus ou veículo similar para o transporte escolar dos alunos que residem nos distritos de Moitas, Icaraí, Sabiaguaba e nas localidades situadas às margens da CE-176, que liga o distrito de Moitas à sede do Município de Amontada-CE, os quais frequentam a Escola Estadual de Educação Profissional (EEEP) Luiz Gonzaga Fonseca Mota.</t>
+  </si>
+  <si>
+    <t>5523</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5523/ind_501.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a construção de uma praça na Rua Alfredo Rodrigues de Lima, em frente à residência do saudoso José Jacinto e ao prédio onde funciona a Secretaria de Agricultura (antiga Creche Luzanira Henrique), no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5524</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5524/ind_502.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a construção de uma praça no bairro São Raimundo, na sede do Município de Amontada, em frente à igreja católica.</t>
+  </si>
+  <si>
+    <t>5525</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5525/ind_503.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a construção de 02 (dois) bueiros na localidade de Umari, sendo o primeiro nas proximidades da residência de Dona Neném, e o outro na localidade de Gameleira, próximo à passagem molhada, na estrada que liga a sede do distrito de Nascente à localidade de Córrego da Ema, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5526</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5526/504.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, que sejam adotadas as providências necessárias para a aquisição e distribuição de medicamentos utilizados no tratamento de reações alérgicas a picadas de insetos, especialmente abelhas, com destaque para a adrenalina, em todas as Unidades Básicas de Saúde (UBS) do Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5528</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5528/ind_505.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a revitalização dos ramais localizados nas seguintes comunidades: Ramal da Mirinduba; Ramal do Seu Brás; Ramal da Tia Francisquinha (acesso à Igreja do Perpétuo Socorro); Ramal da Nazinha; Ramal do Mirandinha; Ramal dos Cíceros; e Ramal do Chico Branco (trecho que liga o Colégio José Paulo Filho ao Porto de Moitas), no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5535</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5535/ind_506.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a conclusão do quebra-molas localizado ao final do intertravado que liga os distritos de Icaraí e Moitas, bem como a construção de 02 (dois) quebra-molas na curva, no trecho de aproximadamente 500 metros de mão dupla, situado entre o intertravado de Icaraí e Moitas, já no distrito de Moitas.</t>
+  </si>
+  <si>
+    <t>5536</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5536/ind_507.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a recuperação de um buraco aberto na via localizada na rua da creche, em frente à residência do pastor, no distrito de Moitas.</t>
+  </si>
+  <si>
+    <t>5537</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5537/ind_508.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para a construção de um pontilhão ou bueiro na via que se inicia na residência do Sr. Magno, na Rua Euclídia de Barros, seguindo até a Rua Raimunda de Castro, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5538</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5538/ind_509.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias para construção do calçamento em pedra tosca na Rua Maria Sinhá de Castro, no trecho que fecha a quadra com a Rua José Arteiro dos Santos, no Município de Amontada</t>
+  </si>
+  <si>
+    <t>5539</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5539/ind_510.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, bem como ao Diretor do Serviço Autônomo de Água Esgoto – SAAE, Sr. Marcos Augusto Teixeira dos Santos, que sejam adotadas com urgência as providências necessárias para a limpeza e reparação da caixa de esgoto localizada na Rua José Domingues de Sousa, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5544</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>Francisco Vagner Moura, Wangles Praciano Carneiro</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5544/ind_551.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Indústria, Comércio e Desenvolvimento Econômico, Sr. Antônio Arnóbio Vasconcelos, que sejam adotadas as providências necessárias para a utilização das estruturas do antigo colégio da localidade de Timbaúba, atualmente desativado, destinando-as à instalação de uma fábrica ou cooperativa que traga benefícios sociais e econômicos para a comunidade.</t>
+  </si>
+  <si>
+    <t>5545</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5545/ind_512.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Deputado Estadual, Sr. Sérgio de Araújo Lima Aguiar, a construção de uma Areninha, Tipo 1, no Distrito de Icaraí, utilizando o terreno do atual campo de futebol.</t>
+  </si>
+  <si>
+    <t>5546</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5546/ind_513.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma Areninha, Tipo 2, na localidade de Barra de Moitas, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5547</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5547/ind_514.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, e à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a reforma do Posto de Saúde da localidade Córrego Grande, distrito de Sabiaguaba, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5548</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5548/ind_515.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a ampliação da CEI Rita Teixeira de Sousa, com a construção de duas (2) salas de aula e um (1) auditório, no Distrito de Icaraí.</t>
+  </si>
+  <si>
+    <t>5550</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5550/ind_516.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Batalhão de Policiamento Turístico – Polícia Militar do Ceará (BPTUR/PMCE), bem como aos Policiais Militares do Policiamento Ostensivo Geral (POG), que seja realizada a fiscalização todas as sextas-feiras, sábados e domingos, no período da tarde, na Duna do Pôr do Sol, bem como durante todo o dia nas entradas das praias de Icaraí, Moitas e Caetano.</t>
+  </si>
+  <si>
+    <t>5551</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5551/ind_517.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma Areninha, padrão Tipo 2, na localidade de Marrecas I, sede rural do Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5552</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5552/ind_518.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, que seja providenciada a aquisição e distribuição de material didático para kits de educação inclusiva, destinados às crianças da Educação Infantil e do Ensino Fundamental das instituições públicas que integram a Rede Municipal de Ensino de Amontada.</t>
+  </si>
+  <si>
+    <t>5553</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5553/ind_519.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a recuperação da Passagem Molhada do Maia, sobre o Rio Aracatiaçu, na localidade denominada Maia, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5554</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5554/ind_520.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a ampliação e manutenção da iluminação pública no Assentamento Vedóia, bem como nas localidades próximas, sendo elas Pirineus e Tauá da Ribeira.</t>
+  </si>
+  <si>
+    <t>5555</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5555/ind_521.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a manutenção e ampliação da iluminação pública nas localidades de Almas I e Almas II, atendendo até as proximidades da localidade de Cabatã.</t>
+  </si>
+  <si>
+    <t>5556</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5556/ind_522.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a construção de um calçamento na Travessa Nossa Senhora da Conceição, no Conjunto do Zé Abílio, como é conhecido, no Bairro São Raimundo, sede de Amontada.</t>
+  </si>
+  <si>
+    <t>5557</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5557/ind_523.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização de reforma na casa sede de apoio localizada no Assentamento de Vedóia.</t>
+  </si>
+  <si>
+    <t>5558</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5558/ind_524.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, o calçamento das ruas Segundo Laurentino de Meneses, Crispim Henrique de Azevedo e Maria Conceição Oliveira, bairro São Raimundo, Amontada.</t>
+  </si>
+  <si>
+    <t>5560</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>Marcos Caio Magalhães Rodrigues, Wangles Praciano Carneiro</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5560/ind_525.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como Deputado Estadual, Sr. Manoel Missias Bezerra, que interceda junto aos órgãos competentes para a disponibilização do VetMóvel e do Pet Ceará Móvel na sede do município de Amontada e no distrito de Icaraí.</t>
+  </si>
+  <si>
+    <t>5561</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5561/ind_526.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, e ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, que sejam realizados o roço e a limpeza completa da Escola Francisco Joaquim da Silva, situada no Distrito de Gostosa, bem como a instalação da rede completa da quadra esportiva da referida unidade escolar.</t>
+  </si>
+  <si>
+    <t>5562</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5562/ind_527.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a substituição completa da instalação elétrica da CEI Rita Pinto de Sousa, localizada no distrito de Varjota.</t>
+  </si>
+  <si>
+    <t>5563</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5563/ind_528.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a reiteração da Indicação nº 459/2026, requerendo, com urgência, o patrolamento e a adição de material nas estradas que ligam as localidades de Malhadinha até Mucambo.</t>
+  </si>
+  <si>
+    <t>5564</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5564/529.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Ministro da Agricultura e Pecuária, Sr. André Carlos Alves de Paula Filho, a destinação de um trator agrícola, acompanhado de três implementos: uma grade aradora, uma roçadeira e uma carreta agrícola, para atender às necessidades do Distrito de Icaraí, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5565</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5565/530.2026..pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Assistência e Proteção Social, Sra. Carla Priscilla Rodrigues Mota Teixeira, à Secretária de Saúde, Sra. Larisse Araújo de Sousa e ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, a criação do Conselho Municipal da Pessoa com Deficiência.</t>
+  </si>
+  <si>
+    <t>5566</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5566/531.2026..pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, o deslocamento do carro móvel odontológico para atendimento na localidade de Rodela, distrito de Aracatiara.</t>
+  </si>
+  <si>
+    <t>5567</t>
+  </si>
+  <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5567/532.2026..pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a implantação de infraestrutura de energia elétrica, com a instalação de postes e luminárias, entre os distritos de Icaraí e Moitas, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5568</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5568/533.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a reforma dos equipamentos de basquete nas quadras das seguintes unidades: Escola Grupo Rita Estelita, Escola Gonzaga Mota, Polo de Convivência (onde funciona o CRAS) e Praça Mais Infância, no bairro São Sebastião.</t>
+  </si>
+  <si>
+    <t>5569</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5569/534.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma meia quadra de basquete, preferencialmente na praça a ser construída no bairro Gramado, ou, alternativamente, como anexo no Abilhão ou em outro espaço público adequado.</t>
+  </si>
+  <si>
+    <t>5570</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5570/535.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, o deslocamento do carro móvel odontológico para atendimento nas localidades de Buritizal, Canto Redondo, Córrego das Moças e Frexeiras.</t>
+  </si>
+  <si>
+    <t>5571</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5571/536.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Administração, Planejamento e Finanças, Sr. Rodolfo Montenegro Campos, a concessão de desconto de 50% no valor do alvará para os profissionais bugueiros que estejam devidamente filiados a cooperativa ou associação, com toda a documentação pessoal e do veículo regularizada.</t>
+  </si>
+  <si>
+    <t>5572</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5572/537.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à SOP – Superintendência de Obras Públicas do Estado do Ceará, na pessoa do Sr. Roberto Colares de Holanda Júnior (Gerente do Distrito Operacional de Itapipoca-CE), a adoção de medidas cabíveis para a retirada da divisória que separa a pista da ciclovia existente na CE-176, entre os distritos de Icaraí e Moitas, com o objetivo de incorporar esse espaço à pista principal, ampliando sua largura em aproximadamente 1 (um) metro.</t>
+  </si>
+  <si>
+    <t>5573</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5573/538.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, apoio institucional para a criação de nova linha de ônibus intermunicipal, a ser operada pela empresa Expresso Guanabara, com destino ao distrito de Moitas.</t>
+  </si>
+  <si>
+    <t>5574</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5574/539.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma passagem molhada ou bueiro na Rua Raimundo Antero Rodrigues, no bairro Buenos Aires.</t>
+  </si>
+  <si>
+    <t>5575</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5575/540.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a execução de pavimentação em piso intertravado na entrada do Distrito de Icaraí, com início em frente ao Posto Icaraí (João das Caixas) até o Posto Dois (João do Ageu).</t>
+  </si>
+  <si>
+    <t>5576</t>
+  </si>
+  <si>
+    <t>541</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5576/541.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Tribunal Regional Eleitoral do Ceará – TRE/CE, a instalação de um anexo do Cartório Eleitoral da 89ª Zona Eleitoral de Amontada no Distrito de Icaraí.</t>
+  </si>
+  <si>
+    <t>5577</t>
+  </si>
+  <si>
+    <t>542</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5577/542.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Diretor do Serviço Autônomo de Água e Esgoto – SAAE, Sr. Marcos Augusto Teixeira dos Santos, a implantação de um novo sistema de abastecimento de água na localidade de Caetanos de Baixo, distrito de Sabiaguaba, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5578</t>
+  </si>
+  <si>
+    <t>543</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma academia ao ar livre e de um playground em frente à Igreja Católica, na localidade de Rodela.</t>
+  </si>
+  <si>
+    <t>5579</t>
+  </si>
+  <si>
+    <t>544</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma estrada vicinal ligando a Praia de Icaraí à Praia de Caetanos, preferencialmente com traçado passando nas proximidades do Cemitério São Serafim.</t>
+  </si>
+  <si>
+    <t>5580</t>
+  </si>
+  <si>
+    <t>545</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Deputado Estadual, Sr. Sérgio de Araújo Lima Aguiar, a construção de uma Areninha, Tipo I, no atual campo de futebol da sede do Município de Amontada, cujas dimensões se aproximam às de um campo oficial.</t>
+  </si>
+  <si>
+    <t>5581</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a instalação de atendimento odontológico na sede do distrito de Icaraí.</t>
+  </si>
+  <si>
+    <t>5582</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a criação de uma linha de ônibus destinada ao transporte de trabalhadores que residem na sede e nos distritos mais distantes do município e exercem suas atividades no distrito de Icaraí.</t>
+  </si>
+  <si>
+    <t>5583</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5583/548.2026..pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, e ao Deputado Estadual, Sr. Manoel Missias Bezerra, que sejam adotadas as providências necessárias, inclusive com articulação junto aos órgãos competentes, para a construção de uma Areninha, padrão Tipo II, na sede do distrito de Icaraí, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5584</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5584/549.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a disponibilização de atendimento médico regular na localidade de Mucunã, distrito de Icaraí, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5585</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5585/550.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a disponibilização, em caráter de urgência, de atendimento médico regular nas localidades de Santarém e Pernambuquinho, distrito de Icaraí, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5586</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5586/551.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Deputado Federal, Sr. Marcos Robério Ribeiro Monteiro, que utilize de sua articulação política junto ao Governo Federal e aos Ministérios competentes para viabilizar a destinação de recursos destinados à aquisição de uma ambulância para o distrito de Icaraí, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5587</t>
+  </si>
+  <si>
+    <t>552</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5587/552.2026..pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a ampliação do cemitério da localidade de Mucambo, bem como a implantação de sistema de iluminação no referido espaço.</t>
+  </si>
+  <si>
+    <t>5588</t>
+  </si>
+  <si>
+    <t>553</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5588/ind_553.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizado o roço da estrada que se inicia na localidade de Mutuca, passando pelo beco do Sr. João Nunes, na localidade de Baixa Verde, seguindo pela localidade de Pecado, até o ponto conhecido como Deinho Tocou.</t>
+  </si>
+  <si>
+    <t>5589</t>
+  </si>
+  <si>
+    <t>554</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5589/554.2026..pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a recuperação da estrada que se inicia na localidade de Mutuca, passando pelas localidades de Baixa Verde e Pecado, até a localidade de Tosco.</t>
+  </si>
+  <si>
+    <t>5590</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5590/555.2026..pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizado o aterramento do beco do Manassés, situado na localidade de Várzea Grande I, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5591</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5591/556.2026..pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizado o calçamento em pedra tosca no beco do Manassés, situado na localidade de Várzea Grande I, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5592</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5592/ind_557.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja implantado sistema de iluminação pública no beco do Manassés, situado na localidade de Várzea Grande I, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5593</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5593/558.2026..pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizado o roço da estrada da Vila Jaçanã, conhecida como Assentamento da Enxada.</t>
+  </si>
+  <si>
+    <t>5594</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5594/ind_559.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a construção de uma praça pública na localidade de Leste, ao lado da igreja, em área já disponível para essa finalidade.</t>
+  </si>
+  <si>
+    <t>5595</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5595/ind_560.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a construção de uma Areninha, na localidade de Leste, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5596</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5596/561.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, que sejam adotadas as providências necessárias para a disponibilização de transporte escolar destinado aos alunos residentes na comunidade de Mirinduba, que se deslocam diariamente até a sede do município para frequentar a Escola Profissional (EEEP Luiz Gonzaga Fonseca Mota).</t>
+  </si>
+  <si>
+    <t>5597</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5597/562.2026..pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a restauração do Posto de Saúde da localidade de Timbaúba, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5598</t>
+  </si>
+  <si>
+    <t>563</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5598/563.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a instalação de pavimento intertravado na Avenida Jaime Assis Henrique, na sede do Município, bem como a substituição do canteiro central por piso intertravado, nos moldes da Avenida Sargento Francisco de Castro, no bairro São Sebastião, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5599</t>
+  </si>
+  <si>
+    <t>564</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5599/564.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a substituição do canteiro central da Avenida Joaquim Tomé Rodrigues, no bairro Flores, por piso intertravado, nos moldes da Avenida Sargento Francisco de Castro, no bairro São Sebastião, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5600</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5600/565.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a substituição do canteiro central da Avenida Raimundo Uro de Meneses, no bairro Flores, por piso intertravado, nos moldes da Avenida Sargento Francisco de Castro, no bairro São Sebastião, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5601</t>
+  </si>
+  <si>
+    <t>566</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5601/566.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a instalação de pavimento intertravado na Avenida Antônio Lisboa de Queiroz, na sede do Município, bem como a substituição do canteiro central por piso intertravado, nos moldes da Avenida Sargento Francisco de Castro, no bairro São Sebastião, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5605</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>Wangles Praciano Carneiro, Marcos Caio Magalhães Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5605/567.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Flávio César Bruno Teixeira Filho bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de uma areninha na localidade de Pernambuquinho, no espaço onde atualmente se encontra a quadra de esportes ao lado da Escola EEBTI Raimunda Barbosa de Souza.</t>
+  </si>
+  <si>
+    <t>5617</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5617/568.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a execução de calçamento em pedra tosca na Rua João Alberto Parente, situada no bairro Flores, com aproximadamente 200 metros de extensão.</t>
+  </si>
+  <si>
+    <t>5608</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5608/ind_569.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a construção de um Posto de Saúde ou de um Ponto de Apoio à Saúde na localidade de Santarém, no distrito de Icaraí, Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5609</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5609/ind_570.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a construção de um Posto de Saúde ou de um Ponto de Apoio à Saúde na localidade de Mucunã, Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5610</t>
+  </si>
+  <si>
+    <t>571</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5610/ind_571.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a recuperação da Rua Luiz Alves Parente, no trecho compreendido entre a Rua Pedro Alves Parente e o depósito do Sr. Arão Parente, local que atualmente se encontra com constantes alagamentos, bem como a retirada do calçamento existente para a realização do devido aterro e, posteriormente, a recomposição do calçamento em uma extensão aproximada de 100 metros.</t>
+  </si>
+  <si>
+    <t>5611</t>
+  </si>
+  <si>
+    <t>572</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5611/ind_572.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Deputado Federal, Sr. Marcos Robério Ribeiro Monteiro, a destinação de um trator agrícola, acompanhado de implementos agrícolas, para atender à Associação dos Pequenos Agricultores de Varjota (ASCOPAVA), no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5612</t>
+  </si>
+  <si>
+    <t>573</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5612/ind_573.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma areninha na localidade de Córrego das Moças, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5613</t>
+  </si>
+  <si>
+    <t>574</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5613/574.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a recuperação da parede do Açude do Sr. Chico Frase, na localidade de Muquém, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5614</t>
+  </si>
+  <si>
+    <t>575</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5614/575.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Diretor do Serviço Autônomo de Água e Esgoto – SAAE, Sr. Marcos Augusto Teixeira dos Santos, que sejam adotadas as providências necessárias para a transferência do sistema de abastecimento de água das localidades de Raiz, Sítio Ema, Lagoa Clara, Capeba e Várzea Grande I, atualmente vinculado ao SISAR, para administração e operação pelo SAAE de Amontada.</t>
+  </si>
+  <si>
+    <t>5615</t>
+  </si>
+  <si>
+    <t>576</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5615/576.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a recuperação do bueiro da localidade de Umari, na estrada principal que liga o distrito de Nascente à localidade de Raiz, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5616</t>
+  </si>
+  <si>
+    <t>577</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5616/577.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a recuperação do ramal do Beco da Dona Resma, na localidade Roncador, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5618</t>
+  </si>
+  <si>
+    <t>578</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5618/578.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a recuperação da estrada da localidade de Várzea Queimada, iniciando na antiga escola municipal, nas proximidades da residência do Sr. Francisco, passando pela localidade de Várzea da Cal, finalizando no assentamento denominado Nova Conquista.</t>
+  </si>
+  <si>
+    <t>5619</t>
+  </si>
+  <si>
+    <t>579</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5619/ind_579.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a reforma da Areninha Adahil Marreira Correia, na Sede do Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5626</t>
+  </si>
+  <si>
+    <t>580</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5626/ind_580.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a recuperação da estrada carroçável que inicia na CE-176, nas proximidades da Cerâmica Wilkson, passando pelo Açude Iracema e findando no Assentamento Marrecas I, no Município de Amontada-CE.</t>
+  </si>
+  <si>
+    <t>5628</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam adotadas as providências necessárias visando à estadualização e à pavimentação asfáltica da estrada que se inicia nas proximidades da localidade de Jurema (CE-176), passando pelas localidades de Sabiaguaba, Embiribas, Lagoa das Mercês, entre outras, finalizando na CE-168, via estadual que interliga a cidade de Itapipoca à Praia da Baleia.</t>
+  </si>
+  <si>
+    <t>5629</t>
+  </si>
+  <si>
+    <t>582</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Assistência e Proteção Social, Sra. Carla Priscilla Rodrigues Mota Teixeira, e à Secretária de Saúde, Sra. Larisse Araújo de Sousa, o deslocamento do carro móvel odontológico e da equipe da SAPS para atendimento no distrito de Gostosa e, posteriormente, na localidade de Trinta e Nove, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5630</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a construção de um poço profundo na localidade de Leste, com a finalidade de garantir o abastecimento de água potável aos moradores da referida comunidade.</t>
+  </si>
+  <si>
+    <t>5631</t>
+  </si>
+  <si>
+    <t>584</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, o aprofundamento do leito do rio nas proximidades da passagem molhada Roldão Filomeno, na localidade de Várzea Grande, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5632</t>
+  </si>
+  <si>
+    <t>585</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a pavimentação em pedra tosca na localidade do Assentamento Lagoa do Cachimbo, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5633</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a pavimentação em pedra tosca, iniciando nas proximidades da residência do Sr. Chico Costa e findando nas proximidades da residência do Sr. Burita, passando pelo “Beco do Manassés”, na localidade de Várzea Grande I, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5634</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização do roço nos becos dos Srs. Zé Júlio, Zé Cícero e Antônio Florêncio, na localidade de Várzea Grande, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5635</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização do roço nos becos dos Srs. Aurisvar e Doca, na localidade de Sítio Ema, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5636</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização do roço da estrada que se inicia na localidade de Capeba e finda na localidade de Ferrugem, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5637</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização do roço da estrada que se inicia na localidade de Barra do São João e finda na localidade de Sítio Ema, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5638</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a revitalização da estrada que interliga a localidade de Lagoa do Cachimbo à CE-085, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5639</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, e à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a reforma da Escola de Educação do Campo Raimundo Afonso de Sena (Raimundo Cassimiro), localizada na comunidade de Lagoa do Cachimbo, distrito de Garças, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5640</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a reforma do posto dos Correios da sede do distrito de Nascente, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5641</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>Sugere à Enel, concessionária responsável pelo fornecimento de energia elétrica, a adoção de medidas para a ampliação da rede de iluminação pública no distrito de Gostosa, no Município de Amontada-CE, com a expansão do sistema por meio da instalação de novos postes, rede elétrica e luminárias em locais ainda não contemplados com o serviço.</t>
+  </si>
+  <si>
+    <t>5642</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, e à concessionária de energia Enel, a adoção de medidas para a ampliação da rede de iluminação pública na localidade de Trinta e Nove, no Município de Amontada, com a instalação de novos postes, rede elétrica e luminárias em locais ainda não contemplados com o serviço.</t>
+  </si>
+  <si>
+    <t>5643</t>
+  </si>
+  <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a aplicação de material tipo piçarra na parede do açude da Barra do São João, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5644</t>
+  </si>
+  <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a aplicação de material tipo piçarra na via que se inicia na localidade de Capeba, passando pelas localidades de Lagoa Clara e Córrego da Ema, findando na localidade de Sítio Ema, nas proximidades da residência do Sr. José Etevaldo, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5645</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5645/598.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma Areninha, padrão Tipo 2, na localidade de Capeba, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5646</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de uma praça no bairro São Raimundo, sede do Município de Amontada, na confluência das ruas Sebastião Alves e Noé Praciano Sampaio, em frente à residência do Sr. Nivaldo “Paraguai”.</t>
+  </si>
+  <si>
+    <t>5647</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a instalação de bueiros ou manilhas no Rio Velho, entre a localidade de Várzea Grande, no Município de Amontada, e a localidade de Várzea Grande, no Município de Itarema.</t>
+  </si>
+  <si>
+    <t>5648</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5648/601.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a reforma da quadra de esportes da sede do distrito de Nascente, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5649</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5649/602.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a demolição da caixa d’água localizada na sede do distrito de Nascente, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5650</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a transformação e requalificação da antiga escola da localidade de Santo Aleixo em um Posto de Saúde.</t>
+  </si>
+  <si>
+    <t>5652</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5652/604.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a pavimentação em pedra tosca na localidade de Capeba, iniciando-se nas proximidades da residência da Sra. “De Jesus”, seguindo em frente ao “Lima’s Clube” e à residência da Sra. Maria Bitonho, finalizando nas proximidades da residência do Sr. “Tanhão”.</t>
+  </si>
+  <si>
+    <t>5651</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a pavimentação em pedra tosca da Rua Raimundo Laurentino de Meneses, no bairro São Sebastião, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5653</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5653/606.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, o revestimento com material tipo piçarra na entrada da Vila dos Coelhos, localizada na comunidade de Trinta e Nove, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5654</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5654/607.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, o revestimento com material tipo piçarra no trecho que liga a localidade de Trinta e Nove à localidade de Arengas, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5655</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de um quebra-molas, ou outro redutor de velocidade, na localidade de Jacuípe, em frente à igreja, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5656</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a construção de uma Unidade Básica de Saúde (UBS), padrão Ministério da Saúde, no distrito de Gostosa, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5657</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5657/610.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a desapropriação ou aquisição de área destinada à abertura e prolongamento da Rua Padre Joaquim Teodoro até o encontro com a Rua Dona Maria Belo, nas imediações dos prédios da Delegacia de Polícia e da Câmara Municipal de Amontada, no bairro Centro, Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5658</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5658/611.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a restauração e revitalização do Polo de Lazer, conhecido como “Praça do Gramado”, com a recuperação e/ou instalação de equipamentos como bancos, aparelhos para atividades físicas, revitalização do gramado, reforma do quiosque, construção ou recuperação de calçamento para caminhadas, além de melhorias na iluminação pública e manutenção periódica da limpeza, localizado nas proximidades do destacamento da Polícia Militar/RAIO, na Avenida Antônio Lisboa de Queiroz, sede do Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5659</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5659/ind_612.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Educação, Sr. Jerffson Bruno Oliveira, a instalação de uma área recreativa na escola da localidade de Lagoa do Cachimbo, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5660</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5660/ind_613.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a pavimentação em pedra tosca do prolongamento da Rua Antônio Tomé Filho, nas proximidades da Rua Jovina Alves de Lima, tendo como referência o Comercial BR, no bairro Campo, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5661</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5661/ind_614.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a pavimentação em pedra tosca, iniciando-se nas proximidades da residência do Sr. Burita e findando na E.E.B. João Sérgio Gomes, na localidade de Várzea Grande I, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5662</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5662/ind_615.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a construção de túmulos públicos nos cemitérios do Município de Amontada, em especial no bairro São Sebastião.</t>
+  </si>
+  <si>
+    <t>5663</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>Sugere à Superintendência de Obras Públicas, órgão do Governo do Estado do Ceará, bem como, para fins de conhecimento, ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, e à Secretária de Infraestrutura Municipal, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a estadualização e a pavimentação asfáltica da estrada que se inicia nas proximidades do Hospital Rigoberto Romero de Barros, na sede do Município de Amontada, findando no distrito de Betânia, no Município de Itapipoca.</t>
+  </si>
+  <si>
+    <t>5664</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5664/617.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a pavimentação em pedra tosca das seguintes vias localizadas no bairro Torre, sede do Município de Amontada-CE: Travessa José Martins Teixeira, Vila Sitônio Machado – Trecho 01 e Vila Sitônio Machado – Trecho 02.</t>
+  </si>
+  <si>
+    <t>5665</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5665/ind_618.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Assistência e Proteção Social, Sra. Carla Priscilla Rodrigues Mota Teixeira, e à Secretária de Saúde, Sra. Larisse Araújo de Sousa, o deslocamento do carro móvel odontológico, dos serviços móveis da Secretaria Municipal de Saúde, bem como da equipe itinerante da SAPS, para atendimento na localidade de Várzea Grande I, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5669</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5669/ind_619.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Saúde, Larisse Araújo de Sousa, a implantação de atendimento noturno em saúde da mulher, a ser realizado pelo menos uma vez por mês, destinado exclusivamente às mulheres do Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5671</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>Vânia Mary Teixeira Praciano, Raimundo Neno da Silva Meneses</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5671/ind_620.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a criação do Centro Social Municipal de Amontada, destinado ao atendimento de todas as gerações, com ações voltadas ao incentivo ao lazer, esporte, educação, saúde, cultura e inclusão social.</t>
+  </si>
+  <si>
+    <t>5673</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Diretor do Serviço Autônomo de Água e Esgoto – SAAE, Sr. Marcos Augusto Teixeira dos Santos, que sejam adotadas as providências necessárias para viabilizar a transferência do sistema de abastecimento de água da localidade de Mutuca, distrito de Nascente, atualmente vinculado ao SISAR, para a administração, operação e manutenção pelo SAAE de Amontada.</t>
+  </si>
+  <si>
+    <t>5674</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5674/622.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kilvia Lívia Rocha de Oliveira Jacinto, que seja realizado o patrolamento da estrada que liga a localidade de Boca do Córrego à localidade de Baixa Funda, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5675</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5675/623.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kilvia Lívia Rocha de Oliveira Jacinto, que seja realizada a instalação de iluminação pública e a execução de serviços de limpeza nos cemitérios das localidades de Fazendinha, Mirandinha, Tauá da Praia e Barreiras, bem como no cemitério do Distrito de Mosquito, no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5676</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5676/624.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a recuperação da caixa d’água localizada no Distrito de Moitas, incluindo a recuperação da estrutura, reparo da manta danificada e manutenção da escada de acesso, ou, caso constatada inviabilidade técnica de recuperação, que seja realizada sua demolição e posterior reconstrução..</t>
+  </si>
+  <si>
+    <t>5677</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5677/625.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que seja disponibilizado cuidador ou equipe responsável pela manutenção e conservação das praças públicas construídas no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5678</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5678/626.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kilvia Lívia Rocha de Oliveira Jacinto, que seja realizado serviço paliativo na estrada que dá acesso ao Açude da Iracema e à comunidade de Gurupá, bem como que, após o período invernoso, seja colocado material adequado e de boa qualidade, visando solucionar de forma mais duradoura os problemas existentes na via.</t>
+  </si>
+  <si>
+    <t>5682</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5682/627.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Assistência e Proteção Social, Sra. Carla Priscilla Rodrigues Mota Teixeira, e ao Governo do Estado do Ceará, a realização de atendimentos do Caminhão do Cidadão nas sedes dos distritos do Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5683</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5683/628.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a revisão e atualização dos valores pagos a título de plantões extras realizados pelos profissionais da saúde do Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5684</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5684/629.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, que seja realizado, em caráter de urgência, um serviço paliativo com aplicação de material tipo piçarra na localidade de Córrego do Zé Félix, distrito de Mosquito, especialmente no trecho onde o ônibus escolar realiza o retorno, a fim de garantir o cumprimento regular da rota de transporte escolar.</t>
+  </si>
+  <si>
+    <t>5685</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5685/630.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a realização de recapeamento asfáltico da Rua Dr. Luiz Henrique (Genésio), no trecho compreendido entre a Rua Padre Pedro Vitorino e a Rua Padre Joaquim Teodoro, no bairro Centro, Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5686</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5686/631.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a realização, em caráter de urgência, de serviço paliativo, seguido da reposição de material e patrolamento da estrada que dá acesso à localidade de Lagoa Grande, iniciando-se nas imediações da Sucata, na localidade de Recanto, Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5687</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5687/632.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização de raspagem das estradas vicinais iniciando na BR-402, passando pelas localidades de Órfãos e Muquém, até o Assentamento Aroeira.</t>
+  </si>
+  <si>
+    <t>5689</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5689/633.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam realizados os serviços de reposição de luminárias e manutenção da iluminação do cemitério do Distrito de Nascente.</t>
+  </si>
+  <si>
+    <t>5694</t>
+  </si>
+  <si>
+    <t>634</t>
+  </si>
+  <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5694/634.2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam adotadas medidas efetivas de fiscalização, controle e prevenção contra construções irregulares sobre os passeios públicos (calçadas) no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5688</t>
+  </si>
+  <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que sejam adotadas medidas urgentes para a limpeza e recuperação da Rua Antero Gaspar, localizada no bairro Centro, sede do Município de Amontada, enquanto não se concretiza o projeto de asfaltamento da referida via.</t>
+  </si>
+  <si>
+    <t>5696</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a realização de obras de recuperação, com patrolamento e aplicação de piçarra, na estrada do Surrão até a CE 085, iniciando na bifurcação que dá acesso à localidade de Muquém, passando pelas localidades de Poço Cumprido, Tucuns e Gavião.</t>
+  </si>
+  <si>
+    <t>5704</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a realização do aterramento com piçarra da estrada que se inicia na CE-176, nas proximidades do Açude da Boca do Córrego, seguindo por todo o seu percurso, passando pela passagem molhada da localidade de Vedóia e finalizando no asfalto do Distrito de Garças.</t>
+  </si>
+  <si>
+    <t>5705</t>
+  </si>
+  <si>
+    <t>638</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a realização do aterramento com piçarra das estradas das localidades de Picada, Bom Sucesso, Campo Grande, Córrego Grande, estrada da Timbaúba e Canto Redondo, bem como a passagem da patrol para raspagem e nivelamento das vias em toda a sua extensão.</t>
+  </si>
+  <si>
+    <t>5706</t>
+  </si>
+  <si>
+    <t>639</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kívia Lívia Rocha de Oliveira Jacinto, a realização do aterramento com piçarra da estrada da localidade de Vedóia, bem como a passagem da patrol para raspagem e nivelamento da via em toda a sua extensão, seguindo até a localidade de Cabatã, passando em frente à residência do Sr. Joaquim Martins.</t>
+  </si>
+  <si>
+    <t>5707</t>
+  </si>
+  <si>
+    <t>640</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a implantação de pavimentação asfáltica nas vias públicas localizadas ao Leste da Av. Francisco de Castro no bairro São Sebastião, compreendendo as seguintes ruas: Rua Francisco Adonias de Vasconcelos, Travessa Maria Sinhá de Castro, Rua Rafael de Oliveira, Rua Francisco Teles de Meneses e Rua Maria Conceição Oliveira, bem como a realização prévia de estudo técnico de drenagem e a devida adequação do sistema de escoamento pluvial na Rua Francisco Adonias de Vasconcelos, antes da execução da pavimentação asfáltica</t>
+  </si>
+  <si>
+    <t>5709</t>
+  </si>
+  <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja realizada a revitalização dos seguintes ramais vicinais: Ramal do Sr. Brás, na localidade de Patos Bela Vista, e Ramal da Sra. Vanda, na localidade de Tauá da Praia.</t>
+  </si>
+  <si>
+    <t>5710</t>
+  </si>
+  <si>
+    <t>642</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, que seja implantado sistema de iluminação pública nas localidades de Córrego do Paulo, Barreiras, Mirinduba, Passagem Nova, Tauá da Praia, Patos Bela Vista, Miranda, Morada Nova e Mirandinha, bem como no Distrito de Mosquito.</t>
+  </si>
+  <si>
+    <t>5711</t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que viabilize a implantação de um sistema eletrônico de triagem e atendimento médico com classificação de risco de pa-cientes, destinado a melhorar o direcionamento e a eficiência dos serviços de saúde no Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5713</t>
+  </si>
+  <si>
+    <t>644</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização da limpeza do canteiro central da Rua Joaquim Tomé Rodrigues, no bairro Flores, bem como de toda a extensão da referida via, do início ao fim.</t>
+  </si>
+  <si>
+    <t>5716</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kilvia Lívia Rocha de Oliveira Jacinto, que seja realizada a reparação de todas as lâmpadas da Areninha Raimundo Nonato de Melo, localizada no Distrito de Mosquito.</t>
+  </si>
+  <si>
+    <t>5717</t>
+  </si>
+  <si>
+    <t>646</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização da reforma do Salão Comunitário da localidade de Morada Nova, com o objetivo de restabelecer as condições adequadas para a retomada dos atendimentos médicos.olp</t>
+  </si>
+  <si>
+    <t>5718</t>
+  </si>
+  <si>
+    <t>647</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como às Secretarias Municipais de Turismo, Meio Ambiente, Infraestrutura e demais órgãos competentes, a criação e implantação do Projeto "Sinaliza Amontada", destinado à estruturação de uma rede integrada de sinalização turística, ambiental, cultural e de segurança na região litorânea do Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5719</t>
+  </si>
+  <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Kívia Lívia Rocha de Oliveira Jacinto, a pavimentação da Rua Maria Júlia Bezerra, bairro Centro, Amontada-CE, podendo ser executada em pedra tosca, asfalto, piso intertravado ou outro tipo tecnicamente adequado, conforme disponibilidade orçamentária e técnica.</t>
+  </si>
+  <si>
+    <t>5720</t>
+  </si>
+  <si>
+    <t>649</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, ao Serviço Autônomo de Água e Esgoto de Amontada – SAAE, bem como à Secretaria Municipal de Infraestrutura, que, de forma conjunta, adotem estudos, planejamento e providências administrativas e técnicas para solucionar o lançamento e o escoamento, em vias públicas da sede do Município de Amontada-CE, de águas servidas oriundas de residências, especialmente provenientes de pias, lavagem de roupas, louças e demais usos domésticos.</t>
+  </si>
+  <si>
+    <t>5721</t>
+  </si>
+  <si>
+    <t>650</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização do roço e do patrolamento das estradas principais das comunidades de Almas I e Almas II.</t>
+  </si>
+  <si>
+    <t>5723</t>
+  </si>
+  <si>
+    <t>651</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização do roço e do patrolamento da estrada que se inicia na localidade de Várzea Grande II, em frente à residência da Sra. Mercês, passando pelo cruzamento do Sr. Zidório, seguindo em frente à residência do Sr. Ribas, atravessando a CE-085, passando por Córrego das Telhas, seguindo até Lagoa de Santana e retornando à comunidade de Lagoa dos Veados.</t>
+  </si>
+  <si>
+    <t>5725</t>
+  </si>
+  <si>
+    <t>652</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a realização do roço e do patrolamento das estradas principais, iniciando na comunidade de Tauá da Ribeira, passando por Pirineus e pelo Assentamento de Vedoia, até a via que liga os distritos de Garças e Mosquito.</t>
+  </si>
+  <si>
+    <t>5726</t>
+  </si>
+  <si>
+    <t>653</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Rocha de Oliveira Jacinto, que sejam realizados estudos técnicos e adotadas as providências necessárias para a instalação de refletores de iluminação no campo da comunidade do Maia.</t>
+  </si>
+  <si>
+    <t>5727</t>
+  </si>
+  <si>
+    <t>654</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a aquisição de ambulâncias adicionais para compor a frota do serviço de atendimento móvel de urgência do Município de Amontada.</t>
+  </si>
+  <si>
+    <t>5730</t>
+  </si>
+  <si>
+    <t>655</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, o envio à Câmara Municipal de Projeto de Lei concedendo isenção das taxas de licenciamento ambiental aos agricultores familiares do Município de Amontada, observados os requisitos e critérios estabelecidos na legislação aplicável.</t>
+  </si>
+  <si>
+    <t>5729</t>
+  </si>
+  <si>
+    <t>656</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a instalação de tambor para armazenamento de lixo na Rua Dona Luiza Cosmo Antunes, na localidade de Lagoa Grande, no canto da quadra poliesportiva situada próxima à creche da comunidade.</t>
+  </si>
+  <si>
+    <t>5731</t>
+  </si>
+  <si>
+    <t>657</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma Areninha na Escola de Educação Básica João Batista de Lima, localizada na comunidade de Córrego das Moças.</t>
+  </si>
+  <si>
+    <t>5732</t>
+  </si>
+  <si>
+    <t>658</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária de Saúde, Sra. Larisse Araújo de Sousa, a reforma e reestruturação do Posto de Saúde da localidade de Maracajá, garantindo mais conforto, segurança e qualidade no atendimento à população.</t>
+  </si>
+  <si>
+    <t>5733</t>
+  </si>
+  <si>
+    <t>659</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, o patrolamento, recuperação e adicional de material de todas as estradas vicinais das localidades de Córrego das Moças e Maracajá, com o objetivo de melhorar a trafegabilidade e o acesso dos moradores.</t>
+  </si>
+  <si>
+    <t>5734</t>
+  </si>
+  <si>
+    <t>660</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como à Secretária Municipal de Infraestrutura, Sra. Kivia Lívia Rocha de Oliveira Jacinto, a implantação e recuperação de iluminação pública de todos os moradores nas localidades de Maracajá e Córrego das Moças, proporcionando mais segurança, mobilidade e qualidade de vida para a população.</t>
+  </si>
+  <si>
+    <t>5735</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, e ao Delegado da Polícia Civil de Amontada a adoção das providências necessárias para a implantação da Sala Lilás no Município de Amontada, preferencialmente nas dependências da Delegacia de Polícia Civil, mediante articulação com os órgãos competentes.</t>
+  </si>
+  <si>
+    <t>5606</t>
+  </si>
+  <si>
+    <t>REQV</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal</t>
+  </si>
+  <si>
+    <t>Requer que seja realizada uma Sessão Extraordinária ao final desta sessão, dispensando os interstícios regimentais, para discussão e votação do Projeto de Lei nº 018/2026, de autoria da Mesa Diretora, que tramita em regime de urgência nesta Casa.</t>
+  </si>
+  <si>
+    <t>5695</t>
+  </si>
+  <si>
+    <t>Requer que seja realizada uma Sessão Extraordinária ao final desta sessão, dispensando os interstícios regimentais, para discussão e votação do Projetos de Lei nº 008 e 009/2026, de autoria do Poder Executivo, e do Projeto de Resolução nº 004/2026, de autoria da Mesa Diretora, que tramitam em regime de urgência nesta Casa.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3045,67 +8622,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5427/001.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5428/002.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5429/003.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5699/mensagem_14_-_plc_4_-_altera_a_lei_complementar_no_6_de_30_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5700/mensagem_16_-_plc_5_-_concede_incentivos_fiscais_a_empresa_trend_fitt.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5701/mensagem_18_-_plc_6_-_refis_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5743/mensagem_025_-_plc_007_-_autoriza_incentivos_fiscais_a_empresa_amdso_industria_de_confeccoes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5423/001.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5424/002.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5425/003.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5426/projeto_de_lei_004.2026_executivo_-_emprestimos_consignados.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5443/plo_005_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5543/006.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5549/projeto_de_lei_007.2026_executivo_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5690/008.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5691/009.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5697/mensagem_15_-_plo_10_-_altera_a_lei_no_978_de_8_de_maio_de_2013.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5698/mensagem_17_-_plo_11_-_altera_o_anexo_ii_da_lei_no_1.095_de_6_de_outubro_de_2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5736/mensagem_019_-_plo_012_-_prorrogacao_do_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5737/mensagem_020_-_plo_013_-_institui_o_forum_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5738/mensagem_021_-_plo_014_-_institui_a_politica_de_promocao_de_igualdade_racial.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5739/mensagem_022_-_plo_015_-_institui_o_programa_de_vacinacao_extramuros.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5740/mensagem_023_-_plo_016_-_institui_o_programa_de_dignidade_menstrual.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5741/mensagem_024_-_plo_017_-_dispoe_sobre_o_sim.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4984/001.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5379/002.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5380/003.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5381/004.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5382/005.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5383/006.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5384/007.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5407/009.2026-.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5506/012.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5511/014.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5531/015.2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5532/016.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5604/018.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5621/020.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5622/021.2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5667/025.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5668/026.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5477/002.2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5670/002.2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5680/003.2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5693/004.2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5376/001.2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5377/002.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5378/003.2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5390/004.2026-.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5439/005.2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5440/006.2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5444/007.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5474/008.2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5529/009.2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5530/010.2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5533/011.2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5534/012.2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5541/013.2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5602/014.2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5603/015.2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5627/016-2026..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5666/017.2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5473/001.2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5475/002.2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5476/003.2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5681/001-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5441/003-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5559/004-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5041/001.2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5385/002.2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5478/004.2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5491/requerimento_005.2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5502/requerimento_006.2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5503/requerimento_007.2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5508/requerimento_008.2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5527/009.2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5540/010.2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4971/001.2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4972/002.2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4973/003.2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4981/004.2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4975/005.2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4976/006.2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4977/ind_007.2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4978/008.2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4979/ind_009.2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4980/ind_010.2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4974/ind_011.2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4982/ind_012.2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4983/ind_013.2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4985/ind_014.2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4986/ind_015.2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4987/016.2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4988/017.2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4989/018.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4993/022.2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4995/ind_024.2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4996/025.2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4997/026.2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4998/027.2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/4999/028.2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5000/029.2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5001/ind_030.2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5002/ind_031.2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5003/ind_032.2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5004/ind_033.2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5005/ind_034.2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5006/ind_035.2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5007/ind_036.2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5008/ind_037.2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5009/ind_038.2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5010/ind_039.2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5011/ind_040.2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5012/ind_041.2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5013/ind_042.2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5014/ind_043.2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5015/044.2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5016/ind_045.2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5017/ind_046.2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5018/ind_047.2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5019/ind_048.2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5020/ind_049.2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5021/ind_050.2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5022/ind_051.2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5023/ind_052.2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5024/ind_053.2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5025/ind_054.2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5026/ind_055.2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5027/ind_056.2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5028/ind_057.2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5029/ind_058.2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5030/ind_059.2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5031/ind_060.2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5032/ind_061.2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5033/ind_062.2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5034/ind_063.2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5035/064.2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5036/ind_065.2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5037/ind_066.2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5038/ind_067.2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5042/ind_070.2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5043/ind_071.2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5045/ind_073.2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5046/ind_074.2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5047/ind_075.2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5049/ind_077.2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5050/ind_078.2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5052/ind_080.2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5053/ind_081.2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5056/ind_084.2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5057/ind_085.2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5058/ind_086.2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5059/087.2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5073/ind_101.2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5104/ind_132.2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5105/ind_133.2026.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5106/ind_134.2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5108/ind_136.2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5109/ind_137.2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5110/ind_138.2026.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5111/ind_139.2026.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5112/ind_140.2026.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5115/143.2026.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5117/ind_145.2026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5118/ind_146.2026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5119/ind_147.2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5121/ind_149.2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5122/ind_150.2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5124/152.2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5125/ind_153.2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5126/154.2026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5127/155.2026.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5128/156.2026.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5130/158.2026.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5131/159.2026.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5132/160.2026.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5133/161.2026.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5134/162.2026.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5136/ind_164.2026.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5137/165.2026.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5138/166.2026.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5139/167.2026.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5175/203.2026.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5176/ind_204.2026.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5178/206.2026.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5180/208.2026.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5181/ind_209.2026.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5182/ind_210.2026.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5183/ind_211.2026.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5186/214.2026.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5192/ind_220.2026.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5193/ind_221.2026.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5194/ind_222.2026.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5195/ind_223.2026.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5196/ind_224.2026.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5201/229.2026.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5202/230.2026.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5203/231.2026.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5204/232.2026.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5205/233.2026.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5206/234.2026.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5207/235.2026.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5208/236.2026.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5209/237.2026.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5210/238.2026.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5211/239.2026.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5212/240.2026.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5213/241.2026.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5214/242.2026.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5215/243.2026.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5216/244.2026.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5217/245.2026.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5218/246.2026.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5219/247.2026.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5225/ind_248.2026.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5226/ind_249.2026.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5227/ind_250.2026.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5229/ind_251.2026.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5231/ind_253.2026.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5232/ind_254.2026.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5233/ind_255.2026.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5234/ind_256.2026.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5235/ind_257.2026.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5236/ind_258.2026.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5237/ind_259.2026.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5238/ind_260.2026.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5239/ind_261.2026.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5240/ind_262.2026.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5241/ind_263.2026.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5243/ind_265.2026.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5244/ind_266.2026.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5245/ind_267.2026.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5246/268.2026.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5247/ind_269.2026.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5248/ind_270.2026.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5250/272.2026.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5251/ind_273.2026.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5252/ind_274.2026.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5253/ind_275.2026.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5254/ind_276.2026.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5255/ind_277.2026.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5256/ind_278.2026.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5257/ind_279.2026.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5261/ind_283.2026.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5262/ind_284.2026.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5263/285.2026.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5265/ind_287.2026.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5266/288.2026.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5267/289.2026.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5268/ind_290.2026.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5269/ind_291.2026.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5270/ind_292.2026.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5271/ind_293.2026.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5272/ind_294.2026.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5273/ind_295.2026.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5274/296.2026.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5275/ind_297.2026.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5276/ind_298.2026.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5277/ind_299.2026.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5279/301.2026.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5280/302.2026.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5281/303.2026.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5282/ind_304.2026.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5283/ind_305.2026.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5284/ind_306.2026.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5285/ind_307.2026.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5286/308.2026.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5287/309.2026.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5288/310.2026.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5289/311.2026.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5291/ind_313.2026.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5293/ind_315.2026.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5294/316.2026.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5297/ind_319.2026.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5347/369.2026.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5350/ind_372.2026.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5386/395.2026.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5389/ind_398.2026.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5391/399.2026.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5392/400.2026.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5393/401.2026.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5394/402.2026.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5397/403.2026.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5395/404.2026.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5396/405.2026.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5398/406.2026.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5399/407.2026.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5400/408.2026.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5401/410.2026.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5402/411.2026.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5403/412.2026.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5404/413.2026.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5409/ind_414.2026.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5410/ind_415.2026.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5411/ind_416.2026.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5412/ind_417.2026.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5413/ind_418.2026.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5414/ind_419.2026.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5415/ind_420.2026.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5416/ind_421.2026.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5417/ind_422.2026.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5418/ind_423.3036.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5419/ind_424.2026.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5420/ind_425.2026.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5421/ind_426.2026.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5422/ind_427.2026.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5430/ind_428.2026.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5431/ind_429.2026.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5432/ind_430.2026.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5433/ind_431.2026.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5434/ind_432.2026.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5435/ind_433.2026.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5436/ind_434.2026.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5437/ind_435.2026.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5438/ind_436.2026.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5445/ind_437.2026.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5446/ind_438.2026.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5448/ind_440.2026.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5449/ind_441.2026.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5450/ind_442.2026.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5451/ind_443.2026.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5452/ind_444.2026.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5453/ind_445.2026.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5454/ind_446.2026.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5455/ind_447.2026.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5456/ind_448.2026.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5457/ind_449.2026.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5458/ind_450.2026.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5459/ind_451.2026.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5460/ind_452.2026.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5461/ind_453.2026.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5462/ind_454.2026.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5463/ind_455.2026.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5464/ind_456.2026.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5465/ind_457.2026.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5466/ind_458.2026.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5467/ind_459.2026.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5468/ind_460.2026.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5469/ind_461.2026.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5470/462.2026.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5471/ind_463.2026.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5472/ind_464.2026.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5479/ind_465.2026.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5480/ind_466.2026.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5481/ind_467.2026.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5482/ind_468.2026.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5483/ind_469.2026.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5484/ind_470.2026.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5485/ind_471.2026.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5486/ind_472.2026.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5487/ind_473.2026.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5488/ind_474.2026.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5489/ind_475.2026.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5490/ind_476.2026.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5492/ind_477.2026.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5493/ind_478.2026.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5494/ind_479.2026.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5495/ind_480.2026.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5496/ind_481.2026.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5497/ind_482.2026.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5498/ind_483.2026.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5499/ind_484.2026.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5500/ind_485.2026.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5501/ind_486.2026.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5507/ind_487.2026.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5509/ind_488.2026.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5510/ind_489.2026.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5512/ind_490.2026.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5513/ind_491.2026.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5514/492.2026.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5515/ind_493.2026.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5516/ind_494.2026.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5517/ind_495.2026.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5518/ind_496.2026.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5519/ind_497.2026.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5520/ind_498.2026.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5521/ind_499.2026.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5522/ind_500.2026.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5523/ind_501.2026.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5524/ind_502.2026.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5525/ind_503.2026.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5526/504.2026.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5528/ind_505.2026.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5535/ind_506.2026.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5536/ind_507.2026.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5537/ind_508.2026.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5538/ind_509.2026.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5539/ind_510.2026.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5544/ind_551.2026.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5545/ind_512.2026.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5546/ind_513.2026.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5547/ind_514.2026.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5548/ind_515.2026.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5550/ind_516.2026.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5551/ind_517.2026.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5552/ind_518.2026.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5553/ind_519.2026.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5554/ind_520.2026.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5555/ind_521.2026.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5556/ind_522.2026.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5557/ind_523.2026.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5558/ind_524.2026.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5560/ind_525.2026.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5561/ind_526.2026.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5562/ind_527.2026.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5563/ind_528.2026.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5564/529.2026.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5565/530.2026..pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5566/531.2026..pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5567/532.2026..pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5568/533.2026.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5569/534.2026.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5570/535.2026.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5571/536.2026.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5572/537.2026.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5573/538.2026.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5574/539.2026.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5575/540.2026.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5576/541.2026.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5577/542.2026.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5583/548.2026..pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5584/549.2026.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5585/550.2026.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5586/551.2026.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5587/552.2026..pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5588/ind_553.2026.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5589/554.2026..pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5590/555.2026..pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5591/556.2026..pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5592/ind_557.2026.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5593/558.2026..pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5594/ind_559.2026.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5595/ind_560.2026.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5596/561.2026.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5597/562.2026..pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5598/563.2026.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5599/564.2026.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5600/565.2026.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5601/566.2026.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5605/567.2026.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5617/568.2026.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5608/ind_569.2026.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5609/ind_570.2026.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5610/ind_571.2026.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5611/ind_572.2026.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5612/ind_573.2026.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5613/574.2026.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5614/575.2026.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5615/576.2026.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5616/577.2026.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5618/578.2026.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5619/ind_579.2026.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5626/ind_580.2026.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5645/598.2026.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5648/601.2026.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5649/602.2026.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5652/604.2026.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5653/606.2026.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5654/607.2026.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5657/610.2026.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5658/611.2026.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5659/ind_612.2026.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5660/ind_613.2026.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5661/ind_614.2026.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5662/ind_615.2026.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5664/617.2026.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5665/ind_618.2026.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5669/ind_619.2026.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5671/ind_620.2026.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5674/622.2026.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5675/623.2026.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5676/624.2026.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5677/625.2026.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5678/626.2026.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5682/627.2026.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5683/628.2026.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5684/629.2026.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5685/630.2026.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5686/631.2026.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5687/632.2026.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5689/633.2026.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2026/5694/634.2026.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H292"/>
+  <dimension ref="A1:H767"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="36.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="166.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3137,7562 +8714,19915 @@
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="H9" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H11" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
         <v>47</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="H12" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="H13" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H14" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E15" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>14</v>
+        <v>64</v>
       </c>
       <c r="H15" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E16" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>14</v>
+        <v>67</v>
       </c>
       <c r="H16" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="D17" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
       <c r="H17" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="D18" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
       <c r="H18" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="D19" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>14</v>
+        <v>79</v>
       </c>
       <c r="H19" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="D20" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="H20" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="D21" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
       <c r="H21" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="D22" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E22" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>14</v>
+        <v>91</v>
       </c>
       <c r="H22" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="D23" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E23" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>14</v>
+        <v>95</v>
       </c>
       <c r="H23" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="D24" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E24" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="H24" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>85</v>
+        <v>101</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="D25" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E25" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="H25" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="D26" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E26" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>14</v>
+        <v>107</v>
       </c>
       <c r="H26" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="D27" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E27" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
       <c r="H27" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>94</v>
+        <v>115</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>95</v>
+        <v>23</v>
       </c>
       <c r="D28" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E28" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F28" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>14</v>
+        <v>117</v>
       </c>
       <c r="H28" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>98</v>
+        <v>119</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>99</v>
+        <v>27</v>
       </c>
       <c r="D29" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E29" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F29" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="H29" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>102</v>
+        <v>31</v>
       </c>
       <c r="D30" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E30" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F30" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="H30" t="s">
-        <v>103</v>
+        <v>124</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>105</v>
+        <v>35</v>
       </c>
       <c r="D31" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E31" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F31" t="s">
-        <v>96</v>
+        <v>126</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="H31" t="s">
-        <v>106</v>
+        <v>128</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>107</v>
+        <v>129</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>108</v>
+        <v>39</v>
       </c>
       <c r="D32" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E32" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F32" t="s">
-        <v>96</v>
+        <v>130</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="H32" t="s">
-        <v>109</v>
+        <v>132</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>133</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>43</v>
+      </c>
+      <c r="D33" t="s">
         <v>110</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="E33" t="s">
         <v>111</v>
       </c>
-      <c r="D33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>14</v>
+        <v>135</v>
       </c>
       <c r="H33" t="s">
-        <v>112</v>
+        <v>136</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>113</v>
+        <v>137</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>114</v>
+        <v>70</v>
       </c>
       <c r="D34" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E34" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F34" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>115</v>
+        <v>138</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>116</v>
+        <v>139</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>117</v>
+        <v>74</v>
       </c>
       <c r="D35" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E35" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F35" t="s">
-        <v>96</v>
+        <v>130</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="H35" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>119</v>
+        <v>142</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>120</v>
+        <v>78</v>
       </c>
       <c r="D36" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E36" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F36" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>121</v>
+        <v>144</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>122</v>
+        <v>145</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D37" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E37" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F37" t="s">
-        <v>96</v>
+        <v>146</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>124</v>
+        <v>147</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>125</v>
+        <v>148</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>126</v>
+        <v>86</v>
       </c>
       <c r="D38" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E38" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F38" t="s">
-        <v>96</v>
+        <v>149</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>14</v>
+        <v>150</v>
       </c>
       <c r="H38" t="s">
-        <v>127</v>
+        <v>151</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>128</v>
+        <v>152</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>129</v>
+        <v>90</v>
       </c>
       <c r="D39" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E39" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F39" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>130</v>
+        <v>153</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>131</v>
+        <v>154</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>132</v>
+        <v>94</v>
       </c>
       <c r="D40" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E40" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F40" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>14</v>
+        <v>155</v>
       </c>
       <c r="H40" t="s">
-        <v>133</v>
+        <v>156</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>157</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>98</v>
+      </c>
+      <c r="D41" t="s">
+        <v>110</v>
+      </c>
+      <c r="E41" t="s">
+        <v>111</v>
+      </c>
+      <c r="F41" t="s">
         <v>134</v>
       </c>
-      <c r="B41" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G41" s="1" t="s">
-        <v>14</v>
+        <v>158</v>
       </c>
       <c r="H41" t="s">
-        <v>136</v>
+        <v>159</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>137</v>
+        <v>160</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>138</v>
+        <v>102</v>
       </c>
       <c r="D42" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E42" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F42" t="s">
-        <v>96</v>
+        <v>161</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>14</v>
+        <v>162</v>
       </c>
       <c r="H42" t="s">
-        <v>139</v>
+        <v>163</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>140</v>
+        <v>164</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>141</v>
+        <v>106</v>
       </c>
       <c r="D43" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E43" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F43" t="s">
-        <v>96</v>
+        <v>165</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>142</v>
+        <v>166</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>143</v>
+        <v>167</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="D44" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E44" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F44" t="s">
-        <v>96</v>
+        <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>14</v>
+        <v>169</v>
       </c>
       <c r="H44" t="s">
-        <v>145</v>
+        <v>170</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>146</v>
+        <v>171</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>147</v>
+        <v>172</v>
       </c>
       <c r="D45" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E45" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F45" t="s">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>148</v>
+        <v>174</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>149</v>
+        <v>175</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>150</v>
+        <v>176</v>
       </c>
       <c r="D46" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E46" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F46" t="s">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>14</v>
+        <v>177</v>
       </c>
       <c r="H46" t="s">
-        <v>151</v>
+        <v>178</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>152</v>
+        <v>179</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>153</v>
+        <v>180</v>
       </c>
       <c r="D47" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E47" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F47" t="s">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>14</v>
+        <v>181</v>
       </c>
       <c r="H47" t="s">
-        <v>154</v>
+        <v>182</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>155</v>
+        <v>183</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>156</v>
+        <v>184</v>
       </c>
       <c r="D48" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E48" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F48" t="s">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>157</v>
+        <v>185</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>158</v>
+        <v>186</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>159</v>
+        <v>187</v>
       </c>
       <c r="D49" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E49" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F49" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>160</v>
+        <v>188</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>161</v>
+        <v>189</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>162</v>
+        <v>190</v>
       </c>
       <c r="D50" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E50" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F50" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>163</v>
+        <v>191</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>164</v>
+        <v>192</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>165</v>
+        <v>193</v>
       </c>
       <c r="D51" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E51" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F51" t="s">
-        <v>96</v>
+        <v>161</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>14</v>
+        <v>194</v>
       </c>
       <c r="H51" t="s">
-        <v>166</v>
+        <v>195</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>167</v>
+        <v>196</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>168</v>
+        <v>197</v>
       </c>
       <c r="D52" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E52" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F52" t="s">
-        <v>96</v>
+        <v>198</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>14</v>
+        <v>199</v>
       </c>
       <c r="H52" t="s">
-        <v>169</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>170</v>
+        <v>201</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>171</v>
+        <v>202</v>
       </c>
       <c r="D53" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E53" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F53" t="s">
-        <v>96</v>
+        <v>203</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>172</v>
+        <v>204</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>173</v>
+        <v>205</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>174</v>
+        <v>206</v>
       </c>
       <c r="D54" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E54" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F54" t="s">
-        <v>96</v>
+        <v>134</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>175</v>
+        <v>207</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>176</v>
+        <v>208</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>177</v>
+        <v>209</v>
       </c>
       <c r="D55" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E55" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F55" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>178</v>
+        <v>210</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>179</v>
+        <v>211</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>180</v>
+        <v>212</v>
       </c>
       <c r="D56" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E56" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F56" t="s">
-        <v>96</v>
+        <v>112</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H56" t="s">
-        <v>181</v>
+        <v>213</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>182</v>
+        <v>214</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>183</v>
+        <v>215</v>
       </c>
       <c r="D57" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E57" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="F57" t="s">
-        <v>96</v>
+        <v>216</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
-        <v>184</v>
+        <v>217</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>185</v>
+        <v>218</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>186</v>
+        <v>10</v>
       </c>
       <c r="D58" t="s">
-        <v>22</v>
+        <v>219</v>
       </c>
       <c r="E58" t="s">
-        <v>23</v>
+        <v>220</v>
       </c>
       <c r="F58" t="s">
-        <v>96</v>
+        <v>19</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>14</v>
+        <v>221</v>
       </c>
       <c r="H58" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>188</v>
+        <v>222</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>189</v>
+        <v>10</v>
       </c>
       <c r="D59" t="s">
-        <v>22</v>
+        <v>223</v>
       </c>
       <c r="E59" t="s">
-        <v>23</v>
+        <v>224</v>
       </c>
       <c r="F59" t="s">
-        <v>96</v>
+        <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>190</v>
+        <v>225</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>191</v>
+        <v>226</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>192</v>
+        <v>23</v>
       </c>
       <c r="D60" t="s">
-        <v>22</v>
+        <v>223</v>
       </c>
       <c r="E60" t="s">
-        <v>23</v>
+        <v>224</v>
       </c>
       <c r="F60" t="s">
-        <v>96</v>
+        <v>13</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>14</v>
+        <v>227</v>
       </c>
       <c r="H60" t="s">
-        <v>193</v>
+        <v>228</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>194</v>
+        <v>229</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>195</v>
+        <v>27</v>
       </c>
       <c r="D61" t="s">
-        <v>22</v>
+        <v>223</v>
       </c>
       <c r="E61" t="s">
-        <v>23</v>
+        <v>224</v>
       </c>
       <c r="F61" t="s">
-        <v>96</v>
+        <v>126</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>14</v>
+        <v>230</v>
       </c>
       <c r="H61" t="s">
-        <v>196</v>
+        <v>231</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>197</v>
+        <v>232</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>198</v>
+        <v>31</v>
       </c>
       <c r="D62" t="s">
-        <v>22</v>
+        <v>223</v>
       </c>
       <c r="E62" t="s">
-        <v>23</v>
+        <v>224</v>
       </c>
       <c r="F62" t="s">
-        <v>96</v>
+        <v>13</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>14</v>
+        <v>233</v>
       </c>
       <c r="H62" t="s">
-        <v>199</v>
+        <v>234</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>200</v>
+        <v>235</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>201</v>
+        <v>10</v>
       </c>
       <c r="D63" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="E63" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="F63" t="s">
-        <v>96</v>
+        <v>238</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>14</v>
+        <v>239</v>
       </c>
       <c r="H63" t="s">
-        <v>202</v>
+        <v>240</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>203</v>
+        <v>241</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>204</v>
+        <v>23</v>
       </c>
       <c r="D64" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="E64" t="s">
-        <v>23</v>
+        <v>237</v>
+      </c>
+      <c r="F64" t="s">
+        <v>130</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>14</v>
+        <v>242</v>
       </c>
       <c r="H64" t="s">
-        <v>205</v>
+        <v>243</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>206</v>
+        <v>244</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>207</v>
+        <v>27</v>
       </c>
       <c r="D65" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="E65" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="F65" t="s">
-        <v>96</v>
+        <v>130</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>14</v>
+        <v>245</v>
       </c>
       <c r="H65" t="s">
-        <v>208</v>
+        <v>246</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>209</v>
+        <v>247</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>210</v>
+        <v>31</v>
       </c>
       <c r="D66" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="E66" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="F66" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>14</v>
+        <v>248</v>
       </c>
       <c r="H66" t="s">
-        <v>211</v>
+        <v>249</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>212</v>
+        <v>250</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>213</v>
+        <v>35</v>
       </c>
       <c r="D67" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="E67" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="F67" t="s">
-        <v>96</v>
+        <v>251</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>14</v>
+        <v>252</v>
       </c>
       <c r="H67" t="s">
-        <v>214</v>
+        <v>253</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>215</v>
+        <v>254</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>216</v>
+        <v>39</v>
       </c>
       <c r="D68" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="E68" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="F68" t="s">
-        <v>96</v>
+        <v>112</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>14</v>
+        <v>255</v>
       </c>
       <c r="H68" t="s">
-        <v>217</v>
+        <v>256</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>218</v>
+        <v>257</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>219</v>
+        <v>43</v>
       </c>
       <c r="D69" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="E69" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="F69" t="s">
-        <v>96</v>
+        <v>258</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>14</v>
+        <v>259</v>
       </c>
       <c r="H69" t="s">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>221</v>
+        <v>261</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>222</v>
+        <v>70</v>
       </c>
       <c r="D70" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="E70" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="F70" t="s">
-        <v>96</v>
+        <v>126</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>14</v>
+        <v>262</v>
       </c>
       <c r="H70" t="s">
-        <v>223</v>
+        <v>263</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>224</v>
+        <v>264</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>225</v>
+        <v>74</v>
       </c>
       <c r="D71" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="E71" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="F71" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="H71" t="s">
-        <v>226</v>
+        <v>266</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>227</v>
+        <v>267</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>228</v>
+        <v>78</v>
       </c>
       <c r="D72" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="E72" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="F72" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>14</v>
+        <v>268</v>
       </c>
       <c r="H72" t="s">
-        <v>229</v>
+        <v>269</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>230</v>
+        <v>270</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>231</v>
+        <v>82</v>
       </c>
       <c r="D73" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="E73" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="F73" t="s">
-        <v>19</v>
+        <v>161</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>14</v>
+        <v>271</v>
       </c>
       <c r="H73" t="s">
-        <v>232</v>
+        <v>272</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>233</v>
+        <v>273</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>234</v>
+        <v>86</v>
       </c>
       <c r="D74" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="E74" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="F74" t="s">
-        <v>19</v>
+        <v>161</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>14</v>
+        <v>274</v>
       </c>
       <c r="H74" t="s">
-        <v>235</v>
+        <v>275</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>276</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>90</v>
+      </c>
+      <c r="D75" t="s">
         <v>236</v>
       </c>
-      <c r="B75" t="s">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="E75" t="s">
         <v>237</v>
       </c>
-      <c r="D75" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F75" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>14</v>
+        <v>277</v>
       </c>
       <c r="H75" t="s">
-        <v>238</v>
+        <v>278</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>239</v>
+        <v>279</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>240</v>
+        <v>94</v>
       </c>
       <c r="D76" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="E76" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="F76" t="s">
-        <v>19</v>
+        <v>134</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>14</v>
+        <v>280</v>
       </c>
       <c r="H76" t="s">
-        <v>241</v>
+        <v>281</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>242</v>
+        <v>282</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>243</v>
+        <v>98</v>
       </c>
       <c r="D77" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="E77" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="F77" t="s">
-        <v>19</v>
+        <v>283</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>14</v>
+        <v>284</v>
       </c>
       <c r="H77" t="s">
-        <v>244</v>
+        <v>285</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>245</v>
+        <v>286</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>246</v>
+        <v>102</v>
       </c>
       <c r="D78" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="E78" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="F78" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>14</v>
+        <v>287</v>
       </c>
       <c r="H78" t="s">
-        <v>247</v>
+        <v>288</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>248</v>
+        <v>289</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>249</v>
+        <v>106</v>
       </c>
       <c r="D79" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="E79" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="F79" t="s">
-        <v>19</v>
+        <v>290</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>14</v>
+        <v>291</v>
       </c>
       <c r="H79" t="s">
-        <v>250</v>
+        <v>292</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>251</v>
+        <v>293</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>252</v>
+        <v>168</v>
       </c>
       <c r="D80" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="E80" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="F80" t="s">
-        <v>19</v>
+        <v>294</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H80" t="s">
-        <v>253</v>
+        <v>295</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>254</v>
+        <v>296</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>255</v>
+        <v>172</v>
       </c>
       <c r="D81" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="E81" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="F81" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H81" t="s">
-        <v>256</v>
+        <v>297</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>257</v>
+        <v>298</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>258</v>
+        <v>176</v>
       </c>
       <c r="D82" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="E82" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="F82" t="s">
-        <v>19</v>
+        <v>173</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H82" t="s">
-        <v>259</v>
+        <v>299</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>260</v>
+        <v>300</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>261</v>
+        <v>180</v>
       </c>
       <c r="D83" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="E83" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="F83" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H83" t="s">
-        <v>262</v>
+        <v>301</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>263</v>
+        <v>302</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>264</v>
+        <v>184</v>
       </c>
       <c r="D84" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="E84" t="s">
-        <v>23</v>
+        <v>237</v>
       </c>
       <c r="F84" t="s">
-        <v>19</v>
+        <v>116</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H84" t="s">
-        <v>265</v>
+        <v>303</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>266</v>
+        <v>304</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>267</v>
+        <v>10</v>
       </c>
       <c r="D85" t="s">
-        <v>22</v>
+        <v>305</v>
       </c>
       <c r="E85" t="s">
-        <v>23</v>
+        <v>306</v>
       </c>
       <c r="F85" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>14</v>
+        <v>307</v>
       </c>
       <c r="H85" t="s">
-        <v>268</v>
+        <v>308</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>269</v>
+        <v>309</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>270</v>
+        <v>23</v>
       </c>
       <c r="D86" t="s">
-        <v>22</v>
+        <v>305</v>
       </c>
       <c r="E86" t="s">
-        <v>23</v>
+        <v>306</v>
       </c>
       <c r="F86" t="s">
-        <v>19</v>
+        <v>310</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>14</v>
+        <v>311</v>
       </c>
       <c r="H86" t="s">
-        <v>271</v>
+        <v>312</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>272</v>
+        <v>313</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>273</v>
+        <v>27</v>
       </c>
       <c r="D87" t="s">
-        <v>22</v>
+        <v>305</v>
       </c>
       <c r="E87" t="s">
-        <v>23</v>
+        <v>306</v>
       </c>
       <c r="F87" t="s">
-        <v>19</v>
+        <v>310</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>14</v>
+        <v>314</v>
       </c>
       <c r="H87" t="s">
-        <v>274</v>
+        <v>315</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>275</v>
+        <v>316</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>276</v>
+        <v>31</v>
       </c>
       <c r="D88" t="s">
-        <v>22</v>
+        <v>305</v>
       </c>
       <c r="E88" t="s">
-        <v>23</v>
+        <v>306</v>
       </c>
       <c r="F88" t="s">
-        <v>19</v>
+        <v>317</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H88" t="s">
-        <v>277</v>
+        <v>318</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>278</v>
+        <v>319</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>279</v>
+        <v>10</v>
       </c>
       <c r="D89" t="s">
-        <v>22</v>
+        <v>320</v>
       </c>
       <c r="E89" t="s">
-        <v>23</v>
+        <v>321</v>
       </c>
       <c r="F89" t="s">
-        <v>19</v>
+        <v>322</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>14</v>
+        <v>323</v>
       </c>
       <c r="H89" t="s">
-        <v>280</v>
+        <v>324</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>281</v>
+        <v>325</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>282</v>
+        <v>10</v>
       </c>
       <c r="D90" t="s">
-        <v>22</v>
+        <v>326</v>
       </c>
       <c r="E90" t="s">
-        <v>23</v>
+        <v>327</v>
       </c>
       <c r="F90" t="s">
-        <v>19</v>
+        <v>328</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H90" t="s">
-        <v>283</v>
+        <v>329</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>284</v>
+        <v>330</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>285</v>
+        <v>23</v>
       </c>
       <c r="D91" t="s">
-        <v>22</v>
+        <v>326</v>
       </c>
       <c r="E91" t="s">
-        <v>23</v>
+        <v>327</v>
       </c>
       <c r="F91" t="s">
-        <v>19</v>
+        <v>331</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H91" t="s">
-        <v>286</v>
+        <v>332</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>287</v>
+        <v>333</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>288</v>
+        <v>27</v>
       </c>
       <c r="D92" t="s">
-        <v>22</v>
+        <v>326</v>
       </c>
       <c r="E92" t="s">
-        <v>23</v>
+        <v>327</v>
       </c>
       <c r="F92" t="s">
-        <v>19</v>
+        <v>334</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>14</v>
+        <v>335</v>
       </c>
       <c r="H92" t="s">
-        <v>289</v>
+        <v>336</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>290</v>
+        <v>337</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>291</v>
+        <v>31</v>
       </c>
       <c r="D93" t="s">
-        <v>22</v>
+        <v>326</v>
       </c>
       <c r="E93" t="s">
-        <v>23</v>
+        <v>327</v>
       </c>
       <c r="F93" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>14</v>
+        <v>338</v>
       </c>
       <c r="H93" t="s">
-        <v>292</v>
+        <v>339</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>293</v>
+        <v>340</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>294</v>
+        <v>35</v>
       </c>
       <c r="D94" t="s">
-        <v>22</v>
+        <v>326</v>
       </c>
       <c r="E94" t="s">
-        <v>23</v>
+        <v>327</v>
       </c>
       <c r="F94" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H94" t="s">
-        <v>295</v>
+        <v>341</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>296</v>
+        <v>342</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>297</v>
+        <v>10</v>
       </c>
       <c r="D95" t="s">
-        <v>22</v>
+        <v>343</v>
       </c>
       <c r="E95" t="s">
-        <v>23</v>
+        <v>344</v>
       </c>
       <c r="F95" t="s">
-        <v>19</v>
+        <v>161</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>14</v>
+        <v>345</v>
       </c>
       <c r="H95" t="s">
-        <v>298</v>
+        <v>346</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>299</v>
+        <v>347</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>300</v>
+        <v>23</v>
       </c>
       <c r="D96" t="s">
-        <v>22</v>
+        <v>343</v>
       </c>
       <c r="E96" t="s">
-        <v>23</v>
+        <v>344</v>
       </c>
       <c r="F96" t="s">
-        <v>19</v>
+        <v>116</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>14</v>
+        <v>348</v>
       </c>
       <c r="H96" t="s">
-        <v>301</v>
+        <v>349</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>302</v>
+        <v>350</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>303</v>
+        <v>27</v>
       </c>
       <c r="D97" t="s">
-        <v>22</v>
+        <v>343</v>
       </c>
       <c r="E97" t="s">
-        <v>23</v>
+        <v>344</v>
       </c>
       <c r="F97" t="s">
-        <v>19</v>
+        <v>351</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H97" t="s">
-        <v>304</v>
+        <v>352</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>305</v>
+        <v>353</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>306</v>
+        <v>31</v>
       </c>
       <c r="D98" t="s">
-        <v>22</v>
+        <v>343</v>
       </c>
       <c r="E98" t="s">
-        <v>23</v>
+        <v>344</v>
       </c>
       <c r="F98" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>14</v>
+        <v>354</v>
       </c>
       <c r="H98" t="s">
-        <v>307</v>
+        <v>355</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>308</v>
+        <v>356</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>309</v>
+        <v>35</v>
       </c>
       <c r="D99" t="s">
-        <v>22</v>
+        <v>343</v>
       </c>
       <c r="E99" t="s">
-        <v>23</v>
+        <v>344</v>
       </c>
       <c r="F99" t="s">
-        <v>19</v>
+        <v>126</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>14</v>
+        <v>357</v>
       </c>
       <c r="H99" t="s">
-        <v>310</v>
+        <v>358</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>311</v>
+        <v>359</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>312</v>
+        <v>39</v>
       </c>
       <c r="D100" t="s">
-        <v>22</v>
+        <v>343</v>
       </c>
       <c r="E100" t="s">
-        <v>23</v>
+        <v>344</v>
       </c>
       <c r="F100" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>14</v>
+        <v>360</v>
       </c>
       <c r="H100" t="s">
-        <v>313</v>
+        <v>361</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>314</v>
+        <v>362</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>315</v>
+        <v>43</v>
       </c>
       <c r="D101" t="s">
-        <v>22</v>
+        <v>343</v>
       </c>
       <c r="E101" t="s">
-        <v>23</v>
+        <v>344</v>
       </c>
       <c r="F101" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>14</v>
+        <v>363</v>
       </c>
       <c r="H101" t="s">
-        <v>316</v>
+        <v>364</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>317</v>
+        <v>365</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>318</v>
+        <v>70</v>
       </c>
       <c r="D102" t="s">
-        <v>22</v>
+        <v>343</v>
       </c>
       <c r="E102" t="s">
-        <v>23</v>
+        <v>344</v>
       </c>
       <c r="F102" t="s">
-        <v>19</v>
+        <v>161</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>14</v>
+        <v>366</v>
       </c>
       <c r="H102" t="s">
-        <v>319</v>
+        <v>367</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>320</v>
+        <v>368</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>321</v>
+        <v>74</v>
       </c>
       <c r="D103" t="s">
-        <v>22</v>
+        <v>343</v>
       </c>
       <c r="E103" t="s">
-        <v>23</v>
+        <v>344</v>
       </c>
       <c r="F103" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>14</v>
+        <v>369</v>
       </c>
       <c r="H103" t="s">
-        <v>322</v>
+        <v>370</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>323</v>
+        <v>371</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>324</v>
+        <v>78</v>
       </c>
       <c r="D104" t="s">
-        <v>22</v>
+        <v>343</v>
       </c>
       <c r="E104" t="s">
-        <v>23</v>
+        <v>344</v>
       </c>
       <c r="F104" t="s">
-        <v>19</v>
+        <v>161</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>14</v>
+        <v>372</v>
       </c>
       <c r="H104" t="s">
-        <v>325</v>
+        <v>373</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>327</v>
+        <v>10</v>
       </c>
       <c r="D105" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E105" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F105" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>14</v>
+        <v>377</v>
       </c>
       <c r="H105" t="s">
-        <v>328</v>
+        <v>378</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>329</v>
+        <v>379</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>330</v>
+        <v>23</v>
       </c>
       <c r="D106" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E106" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F106" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>14</v>
+        <v>380</v>
       </c>
       <c r="H106" t="s">
-        <v>331</v>
+        <v>381</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>332</v>
+        <v>382</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>333</v>
+        <v>27</v>
       </c>
       <c r="D107" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E107" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F107" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>14</v>
+        <v>383</v>
       </c>
       <c r="H107" t="s">
-        <v>334</v>
+        <v>384</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>335</v>
+        <v>385</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>336</v>
+        <v>31</v>
       </c>
       <c r="D108" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E108" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F108" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>14</v>
+        <v>386</v>
       </c>
       <c r="H108" t="s">
-        <v>337</v>
+        <v>387</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>338</v>
+        <v>388</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>339</v>
+        <v>35</v>
       </c>
       <c r="D109" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E109" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F109" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>14</v>
+        <v>389</v>
       </c>
       <c r="H109" t="s">
-        <v>340</v>
+        <v>390</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>341</v>
+        <v>391</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>342</v>
+        <v>39</v>
       </c>
       <c r="D110" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E110" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F110" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>14</v>
+        <v>392</v>
       </c>
       <c r="H110" t="s">
-        <v>343</v>
+        <v>393</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>344</v>
+        <v>394</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>345</v>
+        <v>43</v>
       </c>
       <c r="D111" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E111" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F111" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>14</v>
+        <v>395</v>
       </c>
       <c r="H111" t="s">
-        <v>346</v>
+        <v>396</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>347</v>
+        <v>397</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>348</v>
+        <v>70</v>
       </c>
       <c r="D112" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E112" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F112" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>14</v>
+        <v>398</v>
       </c>
       <c r="H112" t="s">
-        <v>349</v>
+        <v>399</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>350</v>
+        <v>400</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>351</v>
+        <v>74</v>
       </c>
       <c r="D113" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E113" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F113" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>14</v>
+        <v>401</v>
       </c>
       <c r="H113" t="s">
-        <v>352</v>
+        <v>402</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>353</v>
+        <v>403</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>354</v>
+        <v>78</v>
       </c>
       <c r="D114" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E114" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F114" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="H114" t="s">
-        <v>355</v>
+        <v>405</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>356</v>
+        <v>406</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>357</v>
+        <v>82</v>
       </c>
       <c r="D115" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E115" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F115" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>14</v>
+        <v>407</v>
       </c>
       <c r="H115" t="s">
-        <v>358</v>
+        <v>408</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>359</v>
+        <v>409</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>360</v>
+        <v>86</v>
       </c>
       <c r="D116" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E116" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F116" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>14</v>
+        <v>410</v>
       </c>
       <c r="H116" t="s">
-        <v>361</v>
+        <v>411</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>362</v>
+        <v>412</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>363</v>
+        <v>90</v>
       </c>
       <c r="D117" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E117" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F117" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>14</v>
+        <v>413</v>
       </c>
       <c r="H117" t="s">
-        <v>364</v>
+        <v>414</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>365</v>
+        <v>415</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>366</v>
+        <v>94</v>
       </c>
       <c r="D118" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E118" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F118" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>14</v>
+        <v>416</v>
       </c>
       <c r="H118" t="s">
-        <v>367</v>
+        <v>417</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>368</v>
+        <v>418</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>369</v>
+        <v>98</v>
       </c>
       <c r="D119" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E119" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F119" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>14</v>
+        <v>419</v>
       </c>
       <c r="H119" t="s">
-        <v>370</v>
+        <v>420</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>371</v>
+        <v>421</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>372</v>
+        <v>102</v>
       </c>
       <c r="D120" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E120" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F120" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>14</v>
+        <v>422</v>
       </c>
       <c r="H120" t="s">
-        <v>373</v>
+        <v>423</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>374</v>
+        <v>424</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>375</v>
+        <v>106</v>
       </c>
       <c r="D121" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E121" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F121" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>14</v>
+        <v>425</v>
       </c>
       <c r="H121" t="s">
-        <v>376</v>
+        <v>426</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>377</v>
+        <v>427</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>378</v>
+        <v>168</v>
       </c>
       <c r="D122" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E122" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F122" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>14</v>
+        <v>428</v>
       </c>
       <c r="H122" t="s">
-        <v>379</v>
+        <v>429</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>380</v>
+        <v>430</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>381</v>
+        <v>172</v>
       </c>
       <c r="D123" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E123" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F123" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H123" t="s">
-        <v>382</v>
+        <v>431</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>383</v>
+        <v>432</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>384</v>
+        <v>176</v>
       </c>
       <c r="D124" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E124" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F124" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H124" t="s">
-        <v>385</v>
+        <v>433</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>386</v>
+        <v>434</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>387</v>
+        <v>180</v>
       </c>
       <c r="D125" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E125" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F125" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H125" t="s">
-        <v>388</v>
+        <v>435</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>389</v>
+        <v>436</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>390</v>
+        <v>184</v>
       </c>
       <c r="D126" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E126" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F126" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>14</v>
+        <v>437</v>
       </c>
       <c r="H126" t="s">
-        <v>391</v>
+        <v>438</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>392</v>
+        <v>439</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>393</v>
+        <v>187</v>
       </c>
       <c r="D127" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E127" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F127" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H127" t="s">
-        <v>394</v>
+        <v>440</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>395</v>
+        <v>441</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>396</v>
+        <v>190</v>
       </c>
       <c r="D128" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E128" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F128" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>14</v>
+        <v>442</v>
       </c>
       <c r="H128" t="s">
-        <v>397</v>
+        <v>443</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>398</v>
+        <v>444</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>399</v>
+        <v>193</v>
       </c>
       <c r="D129" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E129" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F129" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>14</v>
+        <v>446</v>
       </c>
       <c r="H129" t="s">
-        <v>400</v>
+        <v>447</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>401</v>
+        <v>448</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>402</v>
+        <v>197</v>
       </c>
       <c r="D130" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E130" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F130" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>14</v>
+        <v>449</v>
       </c>
       <c r="H130" t="s">
-        <v>403</v>
+        <v>450</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>404</v>
+        <v>451</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>405</v>
+        <v>202</v>
       </c>
       <c r="D131" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E131" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F131" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>14</v>
+        <v>452</v>
       </c>
       <c r="H131" t="s">
-        <v>406</v>
+        <v>453</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>407</v>
+        <v>454</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>408</v>
+        <v>206</v>
       </c>
       <c r="D132" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E132" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F132" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>14</v>
+        <v>455</v>
       </c>
       <c r="H132" t="s">
-        <v>409</v>
+        <v>456</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>410</v>
+        <v>457</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>411</v>
+        <v>209</v>
       </c>
       <c r="D133" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E133" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F133" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>14</v>
+        <v>458</v>
       </c>
       <c r="H133" t="s">
-        <v>412</v>
+        <v>459</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>413</v>
+        <v>460</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>414</v>
+        <v>212</v>
       </c>
       <c r="D134" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E134" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F134" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>14</v>
+        <v>461</v>
       </c>
       <c r="H134" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>416</v>
+        <v>463</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>417</v>
+        <v>215</v>
       </c>
       <c r="D135" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E135" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F135" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>14</v>
+        <v>464</v>
       </c>
       <c r="H135" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>419</v>
+        <v>466</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>420</v>
+        <v>467</v>
       </c>
       <c r="D136" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E136" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F136" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>14</v>
+        <v>468</v>
       </c>
       <c r="H136" t="s">
-        <v>421</v>
+        <v>469</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>422</v>
+        <v>470</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>423</v>
+        <v>471</v>
       </c>
       <c r="D137" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E137" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F137" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>14</v>
+        <v>472</v>
       </c>
       <c r="H137" t="s">
-        <v>424</v>
+        <v>473</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>425</v>
+        <v>474</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>426</v>
+        <v>475</v>
       </c>
       <c r="D138" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E138" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F138" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>14</v>
+        <v>476</v>
       </c>
       <c r="H138" t="s">
-        <v>427</v>
+        <v>477</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>428</v>
+        <v>478</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>429</v>
+        <v>479</v>
       </c>
       <c r="D139" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E139" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F139" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>14</v>
+        <v>480</v>
       </c>
       <c r="H139" t="s">
-        <v>430</v>
+        <v>481</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>431</v>
+        <v>482</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>432</v>
+        <v>483</v>
       </c>
       <c r="D140" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E140" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F140" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>14</v>
+        <v>484</v>
       </c>
       <c r="H140" t="s">
-        <v>433</v>
+        <v>485</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>434</v>
+        <v>486</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>435</v>
+        <v>487</v>
       </c>
       <c r="D141" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E141" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F141" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>14</v>
+        <v>488</v>
       </c>
       <c r="H141" t="s">
-        <v>436</v>
+        <v>489</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>437</v>
+        <v>490</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>438</v>
+        <v>491</v>
       </c>
       <c r="D142" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E142" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F142" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>14</v>
+        <v>492</v>
       </c>
       <c r="H142" t="s">
-        <v>439</v>
+        <v>493</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>440</v>
+        <v>494</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>441</v>
+        <v>495</v>
       </c>
       <c r="D143" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E143" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F143" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>14</v>
+        <v>496</v>
       </c>
       <c r="H143" t="s">
-        <v>442</v>
+        <v>497</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>443</v>
+        <v>498</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>444</v>
+        <v>499</v>
       </c>
       <c r="D144" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E144" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F144" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>14</v>
+        <v>500</v>
       </c>
       <c r="H144" t="s">
-        <v>445</v>
+        <v>501</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>446</v>
+        <v>502</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>447</v>
+        <v>503</v>
       </c>
       <c r="D145" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E145" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F145" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>14</v>
+        <v>504</v>
       </c>
       <c r="H145" t="s">
-        <v>448</v>
+        <v>505</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>449</v>
+        <v>506</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>450</v>
+        <v>507</v>
       </c>
       <c r="D146" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E146" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F146" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>14</v>
+        <v>508</v>
       </c>
       <c r="H146" t="s">
-        <v>451</v>
+        <v>509</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>452</v>
+        <v>510</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>453</v>
+        <v>511</v>
       </c>
       <c r="D147" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E147" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F147" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>14</v>
+        <v>512</v>
       </c>
       <c r="H147" t="s">
-        <v>454</v>
+        <v>513</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>455</v>
+        <v>514</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>456</v>
+        <v>515</v>
       </c>
       <c r="D148" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E148" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F148" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>14</v>
+        <v>516</v>
       </c>
       <c r="H148" t="s">
-        <v>457</v>
+        <v>517</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>458</v>
+        <v>518</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>459</v>
+        <v>519</v>
       </c>
       <c r="D149" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E149" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F149" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>14</v>
+        <v>520</v>
       </c>
       <c r="H149" t="s">
-        <v>460</v>
+        <v>521</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>461</v>
+        <v>522</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>462</v>
+        <v>523</v>
       </c>
       <c r="D150" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E150" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F150" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>14</v>
+        <v>524</v>
       </c>
       <c r="H150" t="s">
-        <v>463</v>
+        <v>525</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>464</v>
+        <v>526</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>465</v>
+        <v>527</v>
       </c>
       <c r="D151" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E151" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F151" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>14</v>
+        <v>528</v>
       </c>
       <c r="H151" t="s">
-        <v>466</v>
+        <v>529</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>467</v>
+        <v>530</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>468</v>
+        <v>531</v>
       </c>
       <c r="D152" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E152" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F152" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>14</v>
+        <v>532</v>
       </c>
       <c r="H152" t="s">
-        <v>469</v>
+        <v>533</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>470</v>
+        <v>534</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>471</v>
+        <v>535</v>
       </c>
       <c r="D153" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E153" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F153" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>14</v>
+        <v>536</v>
       </c>
       <c r="H153" t="s">
-        <v>472</v>
+        <v>537</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>473</v>
+        <v>538</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>474</v>
+        <v>539</v>
       </c>
       <c r="D154" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E154" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F154" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>14</v>
+        <v>540</v>
       </c>
       <c r="H154" t="s">
-        <v>475</v>
+        <v>541</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>476</v>
+        <v>542</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>477</v>
+        <v>543</v>
       </c>
       <c r="D155" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E155" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F155" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>14</v>
+        <v>544</v>
       </c>
       <c r="H155" t="s">
-        <v>478</v>
+        <v>545</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>479</v>
+        <v>546</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>480</v>
+        <v>547</v>
       </c>
       <c r="D156" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E156" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F156" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>14</v>
+        <v>548</v>
       </c>
       <c r="H156" t="s">
-        <v>481</v>
+        <v>549</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>482</v>
+        <v>550</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>483</v>
+        <v>551</v>
       </c>
       <c r="D157" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E157" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F157" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>14</v>
+        <v>552</v>
       </c>
       <c r="H157" t="s">
-        <v>484</v>
+        <v>553</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>485</v>
+        <v>554</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>486</v>
+        <v>555</v>
       </c>
       <c r="D158" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E158" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F158" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>14</v>
+        <v>556</v>
       </c>
       <c r="H158" t="s">
-        <v>487</v>
+        <v>557</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>488</v>
+        <v>558</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>489</v>
+        <v>559</v>
       </c>
       <c r="D159" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E159" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F159" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>14</v>
+        <v>560</v>
       </c>
       <c r="H159" t="s">
-        <v>490</v>
+        <v>561</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>491</v>
+        <v>562</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>492</v>
+        <v>563</v>
       </c>
       <c r="D160" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E160" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F160" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>14</v>
+        <v>564</v>
       </c>
       <c r="H160" t="s">
-        <v>493</v>
+        <v>565</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>494</v>
+        <v>566</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>495</v>
+        <v>567</v>
       </c>
       <c r="D161" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E161" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F161" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>14</v>
+        <v>568</v>
       </c>
       <c r="H161" t="s">
-        <v>496</v>
+        <v>569</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>497</v>
+        <v>570</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>498</v>
+        <v>571</v>
       </c>
       <c r="D162" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E162" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F162" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>14</v>
+        <v>572</v>
       </c>
       <c r="H162" t="s">
-        <v>499</v>
+        <v>573</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>500</v>
+        <v>574</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>501</v>
+        <v>575</v>
       </c>
       <c r="D163" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E163" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F163" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>14</v>
+        <v>576</v>
       </c>
       <c r="H163" t="s">
-        <v>502</v>
+        <v>577</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>503</v>
+        <v>578</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>504</v>
+        <v>579</v>
       </c>
       <c r="D164" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E164" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F164" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>14</v>
+        <v>580</v>
       </c>
       <c r="H164" t="s">
-        <v>505</v>
+        <v>581</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>506</v>
+        <v>582</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>507</v>
+        <v>583</v>
       </c>
       <c r="D165" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E165" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F165" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>14</v>
+        <v>584</v>
       </c>
       <c r="H165" t="s">
-        <v>508</v>
+        <v>585</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>509</v>
+        <v>586</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>510</v>
+        <v>587</v>
       </c>
       <c r="D166" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E166" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F166" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>14</v>
+        <v>588</v>
       </c>
       <c r="H166" t="s">
-        <v>511</v>
+        <v>589</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>512</v>
+        <v>590</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>513</v>
+        <v>591</v>
       </c>
       <c r="D167" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E167" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F167" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>14</v>
+        <v>592</v>
       </c>
       <c r="H167" t="s">
-        <v>514</v>
+        <v>593</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>515</v>
+        <v>594</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>516</v>
+        <v>595</v>
       </c>
       <c r="D168" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E168" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F168" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>14</v>
+        <v>596</v>
       </c>
       <c r="H168" t="s">
-        <v>517</v>
+        <v>597</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>518</v>
+        <v>598</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>519</v>
+        <v>599</v>
       </c>
       <c r="D169" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E169" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F169" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>14</v>
+        <v>600</v>
       </c>
       <c r="H169" t="s">
-        <v>520</v>
+        <v>601</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>521</v>
+        <v>602</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>522</v>
+        <v>603</v>
       </c>
       <c r="D170" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E170" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F170" t="s">
-        <v>19</v>
+        <v>445</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>14</v>
+        <v>604</v>
       </c>
       <c r="H170" t="s">
-        <v>523</v>
+        <v>605</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>524</v>
+        <v>606</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>525</v>
+        <v>607</v>
       </c>
       <c r="D171" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E171" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F171" t="s">
-        <v>526</v>
+        <v>445</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>14</v>
+        <v>608</v>
       </c>
       <c r="H171" t="s">
-        <v>527</v>
+        <v>609</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>528</v>
+        <v>610</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>529</v>
+        <v>611</v>
       </c>
       <c r="D172" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E172" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F172" t="s">
-        <v>526</v>
+        <v>445</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H172" t="s">
-        <v>530</v>
+        <v>612</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>531</v>
+        <v>613</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>532</v>
+        <v>614</v>
       </c>
       <c r="D173" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E173" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F173" t="s">
-        <v>526</v>
+        <v>445</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H173" t="s">
-        <v>533</v>
+        <v>615</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>534</v>
+        <v>616</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>535</v>
+        <v>617</v>
       </c>
       <c r="D174" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E174" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F174" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>14</v>
+        <v>618</v>
       </c>
       <c r="H174" t="s">
-        <v>536</v>
+        <v>619</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>537</v>
+        <v>620</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>538</v>
+        <v>621</v>
       </c>
       <c r="D175" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E175" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F175" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>14</v>
+        <v>622</v>
       </c>
       <c r="H175" t="s">
-        <v>539</v>
+        <v>623</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>540</v>
+        <v>624</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>541</v>
+        <v>625</v>
       </c>
       <c r="D176" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E176" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F176" t="s">
-        <v>526</v>
+        <v>626</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H176" t="s">
-        <v>542</v>
+        <v>627</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>543</v>
+        <v>628</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>544</v>
+        <v>629</v>
       </c>
       <c r="D177" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E177" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F177" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>14</v>
+        <v>630</v>
       </c>
       <c r="H177" t="s">
-        <v>545</v>
+        <v>631</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>546</v>
+        <v>632</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>547</v>
+        <v>633</v>
       </c>
       <c r="D178" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E178" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F178" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>14</v>
+        <v>634</v>
       </c>
       <c r="H178" t="s">
-        <v>548</v>
+        <v>635</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>549</v>
+        <v>636</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>550</v>
+        <v>637</v>
       </c>
       <c r="D179" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E179" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F179" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>14</v>
+        <v>638</v>
       </c>
       <c r="H179" t="s">
-        <v>551</v>
+        <v>639</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>552</v>
+        <v>640</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>553</v>
+        <v>641</v>
       </c>
       <c r="D180" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E180" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F180" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H180" t="s">
-        <v>554</v>
+        <v>642</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>555</v>
+        <v>643</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>556</v>
+        <v>644</v>
       </c>
       <c r="D181" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E181" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F181" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>14</v>
+        <v>645</v>
       </c>
       <c r="H181" t="s">
-        <v>557</v>
+        <v>646</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>558</v>
+        <v>647</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>559</v>
+        <v>648</v>
       </c>
       <c r="D182" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E182" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F182" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>14</v>
+        <v>649</v>
       </c>
       <c r="H182" t="s">
-        <v>560</v>
+        <v>650</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>561</v>
+        <v>651</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>562</v>
+        <v>652</v>
       </c>
       <c r="D183" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E183" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F183" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H183" t="s">
-        <v>563</v>
+        <v>653</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>564</v>
+        <v>654</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>565</v>
+        <v>655</v>
       </c>
       <c r="D184" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E184" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F184" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>14</v>
+        <v>656</v>
       </c>
       <c r="H184" t="s">
-        <v>566</v>
+        <v>657</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>567</v>
+        <v>658</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>568</v>
+        <v>659</v>
       </c>
       <c r="D185" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E185" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F185" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>14</v>
+        <v>660</v>
       </c>
       <c r="H185" t="s">
-        <v>569</v>
+        <v>661</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>570</v>
+        <v>662</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>571</v>
+        <v>663</v>
       </c>
       <c r="D186" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E186" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F186" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H186" t="s">
-        <v>572</v>
+        <v>664</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>573</v>
+        <v>665</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>574</v>
+        <v>666</v>
       </c>
       <c r="D187" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E187" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F187" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H187" t="s">
-        <v>575</v>
+        <v>667</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>576</v>
+        <v>668</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>577</v>
+        <v>669</v>
       </c>
       <c r="D188" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E188" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F188" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>14</v>
+        <v>670</v>
       </c>
       <c r="H188" t="s">
-        <v>578</v>
+        <v>671</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>579</v>
+        <v>672</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>580</v>
+        <v>673</v>
       </c>
       <c r="D189" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E189" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F189" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>14</v>
+        <v>674</v>
       </c>
       <c r="H189" t="s">
-        <v>581</v>
+        <v>675</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>582</v>
+        <v>676</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>583</v>
+        <v>677</v>
       </c>
       <c r="D190" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E190" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F190" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>14</v>
+        <v>678</v>
       </c>
       <c r="H190" t="s">
-        <v>584</v>
+        <v>679</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>585</v>
+        <v>680</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>586</v>
+        <v>681</v>
       </c>
       <c r="D191" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E191" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F191" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>14</v>
+        <v>682</v>
       </c>
       <c r="H191" t="s">
-        <v>587</v>
+        <v>683</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>588</v>
+        <v>684</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>589</v>
+        <v>685</v>
       </c>
       <c r="D192" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E192" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F192" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H192" t="s">
-        <v>590</v>
+        <v>686</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>591</v>
+        <v>687</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>592</v>
+        <v>688</v>
       </c>
       <c r="D193" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E193" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F193" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H193" t="s">
-        <v>593</v>
+        <v>689</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>594</v>
+        <v>690</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>595</v>
+        <v>691</v>
       </c>
       <c r="D194" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E194" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F194" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H194" t="s">
-        <v>596</v>
+        <v>692</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>597</v>
+        <v>693</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>598</v>
+        <v>694</v>
       </c>
       <c r="D195" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E195" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F195" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H195" t="s">
-        <v>599</v>
+        <v>695</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>600</v>
+        <v>696</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>601</v>
+        <v>697</v>
       </c>
       <c r="D196" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E196" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F196" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H196" t="s">
-        <v>602</v>
+        <v>698</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>603</v>
+        <v>699</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>604</v>
+        <v>700</v>
       </c>
       <c r="D197" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E197" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F197" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H197" t="s">
-        <v>605</v>
+        <v>701</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>606</v>
+        <v>702</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>607</v>
+        <v>703</v>
       </c>
       <c r="D198" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E198" t="s">
-        <v>23</v>
+        <v>376</v>
+      </c>
+      <c r="F198" t="s">
+        <v>161</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H198" t="s">
-        <v>608</v>
+        <v>704</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>609</v>
+        <v>705</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>610</v>
+        <v>706</v>
       </c>
       <c r="D199" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E199" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F199" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H199" t="s">
-        <v>611</v>
+        <v>707</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>612</v>
+        <v>708</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>613</v>
+        <v>709</v>
       </c>
       <c r="D200" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E200" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F200" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H200" t="s">
-        <v>614</v>
+        <v>710</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>615</v>
+        <v>711</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>616</v>
+        <v>712</v>
       </c>
       <c r="D201" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E201" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F201" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H201" t="s">
-        <v>617</v>
+        <v>713</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>618</v>
+        <v>714</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>619</v>
+        <v>715</v>
       </c>
       <c r="D202" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E202" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F202" t="s">
-        <v>526</v>
+        <v>161</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H202" t="s">
-        <v>620</v>
+        <v>716</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>621</v>
+        <v>717</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>622</v>
+        <v>718</v>
       </c>
       <c r="D203" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E203" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F203" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H203" t="s">
-        <v>624</v>
+        <v>719</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>625</v>
+        <v>720</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>626</v>
+        <v>721</v>
       </c>
       <c r="D204" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E204" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F204" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H204" t="s">
-        <v>627</v>
+        <v>722</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>628</v>
+        <v>723</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>629</v>
+        <v>724</v>
       </c>
       <c r="D205" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E205" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F205" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>14</v>
+        <v>725</v>
       </c>
       <c r="H205" t="s">
-        <v>630</v>
+        <v>726</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>631</v>
+        <v>727</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>632</v>
+        <v>728</v>
       </c>
       <c r="D206" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E206" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F206" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H206" t="s">
-        <v>633</v>
+        <v>729</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>634</v>
+        <v>730</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>635</v>
+        <v>731</v>
       </c>
       <c r="D207" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E207" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F207" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H207" t="s">
-        <v>636</v>
+        <v>732</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>637</v>
+        <v>733</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>638</v>
+        <v>734</v>
       </c>
       <c r="D208" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E208" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F208" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H208" t="s">
-        <v>639</v>
+        <v>735</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>640</v>
+        <v>736</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>641</v>
+        <v>737</v>
       </c>
       <c r="D209" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E209" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F209" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H209" t="s">
-        <v>642</v>
+        <v>738</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>643</v>
+        <v>739</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>644</v>
+        <v>740</v>
       </c>
       <c r="D210" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E210" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F210" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H210" t="s">
-        <v>645</v>
+        <v>741</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>646</v>
+        <v>742</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>647</v>
+        <v>743</v>
       </c>
       <c r="D211" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E211" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F211" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H211" t="s">
-        <v>648</v>
+        <v>744</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>649</v>
+        <v>745</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>650</v>
+        <v>746</v>
       </c>
       <c r="D212" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E212" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F212" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H212" t="s">
-        <v>651</v>
+        <v>747</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>652</v>
+        <v>748</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>653</v>
+        <v>749</v>
       </c>
       <c r="D213" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E213" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F213" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H213" t="s">
-        <v>654</v>
+        <v>750</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>655</v>
+        <v>751</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>656</v>
+        <v>752</v>
       </c>
       <c r="D214" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E214" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F214" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H214" t="s">
-        <v>657</v>
+        <v>753</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>658</v>
+        <v>754</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>659</v>
+        <v>755</v>
       </c>
       <c r="D215" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E215" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F215" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H215" t="s">
-        <v>660</v>
+        <v>756</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>661</v>
+        <v>757</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>662</v>
+        <v>758</v>
       </c>
       <c r="D216" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E216" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F216" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H216" t="s">
-        <v>663</v>
+        <v>759</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>664</v>
+        <v>760</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>665</v>
+        <v>761</v>
       </c>
       <c r="D217" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E217" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F217" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H217" t="s">
-        <v>666</v>
+        <v>762</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>667</v>
+        <v>763</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>668</v>
+        <v>764</v>
       </c>
       <c r="D218" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E218" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F218" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H218" t="s">
-        <v>669</v>
+        <v>765</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>670</v>
+        <v>766</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>671</v>
+        <v>767</v>
       </c>
       <c r="D219" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E219" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F219" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H219" t="s">
-        <v>672</v>
+        <v>768</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>673</v>
+        <v>769</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>674</v>
+        <v>770</v>
       </c>
       <c r="D220" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E220" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F220" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H220" t="s">
-        <v>675</v>
+        <v>771</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>676</v>
+        <v>772</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>677</v>
+        <v>773</v>
       </c>
       <c r="D221" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E221" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F221" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H221" t="s">
-        <v>678</v>
+        <v>774</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>679</v>
+        <v>775</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>680</v>
+        <v>776</v>
       </c>
       <c r="D222" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E222" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F222" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H222" t="s">
-        <v>681</v>
+        <v>777</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>682</v>
+        <v>778</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>683</v>
+        <v>779</v>
       </c>
       <c r="D223" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E223" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F223" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H223" t="s">
-        <v>684</v>
+        <v>780</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>685</v>
+        <v>781</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>686</v>
+        <v>782</v>
       </c>
       <c r="D224" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E224" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F224" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H224" t="s">
-        <v>687</v>
+        <v>783</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>688</v>
+        <v>784</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>689</v>
+        <v>785</v>
       </c>
       <c r="D225" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E225" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F225" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H225" t="s">
-        <v>690</v>
+        <v>786</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>691</v>
+        <v>787</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>692</v>
+        <v>788</v>
       </c>
       <c r="D226" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E226" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F226" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H226" t="s">
-        <v>693</v>
+        <v>789</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>694</v>
+        <v>790</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>695</v>
+        <v>791</v>
       </c>
       <c r="D227" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E227" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F227" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H227" t="s">
-        <v>696</v>
+        <v>792</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>697</v>
+        <v>793</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>698</v>
+        <v>794</v>
       </c>
       <c r="D228" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E228" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F228" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H228" t="s">
-        <v>699</v>
+        <v>795</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>700</v>
+        <v>796</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>701</v>
+        <v>797</v>
       </c>
       <c r="D229" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E229" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F229" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H229" t="s">
-        <v>702</v>
+        <v>798</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>703</v>
+        <v>799</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>704</v>
+        <v>800</v>
       </c>
       <c r="D230" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E230" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F230" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H230" t="s">
-        <v>705</v>
+        <v>801</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>706</v>
+        <v>802</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>707</v>
+        <v>803</v>
       </c>
       <c r="D231" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E231" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F231" t="s">
-        <v>623</v>
+        <v>161</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H231" t="s">
-        <v>708</v>
+        <v>804</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>709</v>
+        <v>805</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>710</v>
+        <v>806</v>
       </c>
       <c r="D232" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E232" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F232" t="s">
-        <v>711</v>
+        <v>161</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H232" t="s">
-        <v>712</v>
+        <v>807</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>713</v>
+        <v>808</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>714</v>
+        <v>809</v>
       </c>
       <c r="D233" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E233" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F233" t="s">
-        <v>711</v>
+        <v>161</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H233" t="s">
-        <v>715</v>
+        <v>810</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>716</v>
+        <v>811</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>717</v>
+        <v>812</v>
       </c>
       <c r="D234" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E234" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F234" t="s">
-        <v>711</v>
+        <v>161</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H234" t="s">
-        <v>718</v>
+        <v>813</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>719</v>
+        <v>814</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>720</v>
+        <v>815</v>
       </c>
       <c r="D235" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E235" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F235" t="s">
-        <v>711</v>
+        <v>161</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H235" t="s">
-        <v>721</v>
+        <v>816</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>722</v>
+        <v>817</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>723</v>
+        <v>818</v>
       </c>
       <c r="D236" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E236" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F236" t="s">
-        <v>711</v>
+        <v>161</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>14</v>
+        <v>819</v>
       </c>
       <c r="H236" t="s">
-        <v>724</v>
+        <v>820</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>725</v>
+        <v>821</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>726</v>
+        <v>822</v>
       </c>
       <c r="D237" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E237" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F237" t="s">
-        <v>711</v>
+        <v>161</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>14</v>
+        <v>823</v>
       </c>
       <c r="H237" t="s">
-        <v>727</v>
+        <v>824</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>728</v>
+        <v>825</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>729</v>
+        <v>826</v>
       </c>
       <c r="D238" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E238" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F238" t="s">
-        <v>711</v>
+        <v>161</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>14</v>
+        <v>827</v>
       </c>
       <c r="H238" t="s">
-        <v>730</v>
+        <v>828</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>731</v>
+        <v>829</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>732</v>
+        <v>830</v>
       </c>
       <c r="D239" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E239" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F239" t="s">
-        <v>711</v>
+        <v>161</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H239" t="s">
-        <v>733</v>
+        <v>831</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>734</v>
+        <v>832</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>735</v>
+        <v>833</v>
       </c>
       <c r="D240" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E240" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F240" t="s">
-        <v>711</v>
+        <v>834</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>14</v>
+        <v>835</v>
       </c>
       <c r="H240" t="s">
-        <v>736</v>
+        <v>836</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>737</v>
+        <v>837</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>738</v>
+        <v>838</v>
       </c>
       <c r="D241" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E241" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F241" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="H241" t="s">
-        <v>740</v>
+        <v>840</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>741</v>
+        <v>841</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>742</v>
+        <v>842</v>
       </c>
       <c r="D242" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E242" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F242" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>14</v>
+        <v>843</v>
       </c>
       <c r="H242" t="s">
-        <v>743</v>
+        <v>844</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>744</v>
+        <v>845</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>745</v>
+        <v>846</v>
       </c>
       <c r="D243" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E243" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F243" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>14</v>
+        <v>847</v>
       </c>
       <c r="H243" t="s">
-        <v>746</v>
+        <v>848</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>747</v>
+        <v>849</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>748</v>
+        <v>850</v>
       </c>
       <c r="D244" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E244" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F244" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>14</v>
+        <v>851</v>
       </c>
       <c r="H244" t="s">
-        <v>749</v>
+        <v>852</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>750</v>
+        <v>853</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>751</v>
+        <v>854</v>
       </c>
       <c r="D245" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E245" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F245" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H245" t="s">
-        <v>752</v>
+        <v>855</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>753</v>
+        <v>856</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>754</v>
+        <v>857</v>
       </c>
       <c r="D246" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E246" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F246" t="s">
-        <v>755</v>
+        <v>161</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H246" t="s">
-        <v>756</v>
+        <v>858</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>757</v>
+        <v>859</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>758</v>
+        <v>860</v>
       </c>
       <c r="D247" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E247" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F247" t="s">
-        <v>759</v>
+        <v>161</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>14</v>
+        <v>861</v>
       </c>
       <c r="H247" t="s">
-        <v>760</v>
+        <v>862</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>761</v>
+        <v>863</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>762</v>
+        <v>864</v>
       </c>
       <c r="D248" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E248" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F248" t="s">
-        <v>755</v>
+        <v>161</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H248" t="s">
-        <v>763</v>
+        <v>865</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>764</v>
+        <v>866</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>765</v>
+        <v>867</v>
       </c>
       <c r="D249" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E249" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F249" t="s">
-        <v>755</v>
+        <v>161</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>14</v>
+        <v>868</v>
       </c>
       <c r="H249" t="s">
-        <v>766</v>
+        <v>869</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>767</v>
+        <v>870</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>768</v>
+        <v>871</v>
       </c>
       <c r="D250" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E250" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F250" t="s">
-        <v>755</v>
+        <v>161</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>14</v>
+        <v>872</v>
       </c>
       <c r="H250" t="s">
-        <v>769</v>
+        <v>873</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>770</v>
+        <v>874</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>771</v>
+        <v>875</v>
       </c>
       <c r="D251" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E251" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F251" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>14</v>
+        <v>876</v>
       </c>
       <c r="H251" t="s">
-        <v>772</v>
+        <v>877</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>773</v>
+        <v>878</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>774</v>
+        <v>879</v>
       </c>
       <c r="D252" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E252" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F252" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H252" t="s">
-        <v>775</v>
+        <v>880</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>776</v>
+        <v>881</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>777</v>
+        <v>882</v>
       </c>
       <c r="D253" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E253" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F253" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>14</v>
+        <v>883</v>
       </c>
       <c r="H253" t="s">
-        <v>778</v>
+        <v>884</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>779</v>
+        <v>885</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>780</v>
+        <v>886</v>
       </c>
       <c r="D254" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E254" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F254" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>14</v>
+        <v>887</v>
       </c>
       <c r="H254" t="s">
-        <v>781</v>
+        <v>888</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>782</v>
+        <v>889</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>783</v>
+        <v>890</v>
       </c>
       <c r="D255" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E255" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F255" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H255" t="s">
-        <v>784</v>
+        <v>891</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>785</v>
+        <v>892</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>786</v>
+        <v>893</v>
       </c>
       <c r="D256" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E256" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F256" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>14</v>
+        <v>894</v>
       </c>
       <c r="H256" t="s">
-        <v>787</v>
+        <v>895</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>788</v>
+        <v>896</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>789</v>
+        <v>897</v>
       </c>
       <c r="D257" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E257" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F257" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>14</v>
+        <v>898</v>
       </c>
       <c r="H257" t="s">
-        <v>790</v>
+        <v>899</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>791</v>
+        <v>900</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>792</v>
+        <v>901</v>
       </c>
       <c r="D258" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E258" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F258" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>14</v>
+        <v>902</v>
       </c>
       <c r="H258" t="s">
-        <v>793</v>
+        <v>903</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>794</v>
+        <v>904</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>795</v>
+        <v>905</v>
       </c>
       <c r="D259" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E259" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F259" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>14</v>
+        <v>906</v>
       </c>
       <c r="H259" t="s">
-        <v>796</v>
+        <v>907</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>797</v>
+        <v>908</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>798</v>
+        <v>909</v>
       </c>
       <c r="D260" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E260" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F260" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>14</v>
+        <v>910</v>
       </c>
       <c r="H260" t="s">
-        <v>799</v>
+        <v>911</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>800</v>
+        <v>912</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>801</v>
+        <v>913</v>
       </c>
       <c r="D261" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E261" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F261" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H261" t="s">
-        <v>802</v>
+        <v>914</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>803</v>
+        <v>915</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>804</v>
+        <v>916</v>
       </c>
       <c r="D262" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E262" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F262" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>14</v>
+        <v>917</v>
       </c>
       <c r="H262" t="s">
-        <v>805</v>
+        <v>918</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>806</v>
+        <v>919</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>807</v>
+        <v>920</v>
       </c>
       <c r="D263" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E263" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F263" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>14</v>
+        <v>921</v>
       </c>
       <c r="H263" t="s">
-        <v>808</v>
+        <v>922</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>809</v>
+        <v>923</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>810</v>
+        <v>924</v>
       </c>
       <c r="D264" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E264" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F264" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>14</v>
+        <v>925</v>
       </c>
       <c r="H264" t="s">
-        <v>811</v>
+        <v>926</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>812</v>
+        <v>927</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>813</v>
+        <v>928</v>
       </c>
       <c r="D265" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E265" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F265" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>14</v>
+        <v>929</v>
       </c>
       <c r="H265" t="s">
-        <v>814</v>
+        <v>930</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>815</v>
+        <v>931</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>816</v>
+        <v>932</v>
       </c>
       <c r="D266" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E266" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F266" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>14</v>
+        <v>933</v>
       </c>
       <c r="H266" t="s">
-        <v>817</v>
+        <v>934</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>818</v>
+        <v>935</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>819</v>
+        <v>936</v>
       </c>
       <c r="D267" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E267" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F267" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H267" t="s">
-        <v>820</v>
+        <v>937</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>821</v>
+        <v>938</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>822</v>
+        <v>939</v>
       </c>
       <c r="D268" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E268" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F268" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>14</v>
+        <v>940</v>
       </c>
       <c r="H268" t="s">
-        <v>823</v>
+        <v>941</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>824</v>
+        <v>942</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>825</v>
+        <v>943</v>
       </c>
       <c r="D269" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E269" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F269" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>14</v>
+        <v>944</v>
       </c>
       <c r="H269" t="s">
-        <v>826</v>
+        <v>945</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>827</v>
+        <v>946</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>828</v>
+        <v>947</v>
       </c>
       <c r="D270" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E270" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F270" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>14</v>
+        <v>948</v>
       </c>
       <c r="H270" t="s">
-        <v>829</v>
+        <v>949</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>830</v>
+        <v>950</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>831</v>
+        <v>951</v>
       </c>
       <c r="D271" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E271" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F271" t="s">
-        <v>739</v>
+        <v>161</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>14</v>
+        <v>952</v>
       </c>
       <c r="H271" t="s">
-        <v>832</v>
+        <v>953</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>833</v>
+        <v>954</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>834</v>
+        <v>955</v>
       </c>
       <c r="D272" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E272" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F272" t="s">
-        <v>739</v>
+        <v>216</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H272" t="s">
-        <v>835</v>
+        <v>956</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>836</v>
+        <v>957</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>837</v>
+        <v>958</v>
       </c>
       <c r="D273" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E273" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F273" t="s">
-        <v>739</v>
+        <v>216</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H273" t="s">
-        <v>838</v>
+        <v>959</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>839</v>
+        <v>960</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>840</v>
+        <v>961</v>
       </c>
       <c r="D274" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E274" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F274" t="s">
-        <v>739</v>
+        <v>216</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H274" t="s">
-        <v>841</v>
+        <v>962</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>842</v>
+        <v>963</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>843</v>
+        <v>964</v>
       </c>
       <c r="D275" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E275" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F275" t="s">
-        <v>739</v>
+        <v>216</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H275" t="s">
-        <v>844</v>
+        <v>965</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>845</v>
+        <v>966</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>846</v>
+        <v>967</v>
       </c>
       <c r="D276" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E276" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F276" t="s">
-        <v>739</v>
+        <v>216</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H276" t="s">
-        <v>847</v>
+        <v>968</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>848</v>
+        <v>969</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>849</v>
+        <v>970</v>
       </c>
       <c r="D277" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E277" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F277" t="s">
-        <v>739</v>
+        <v>216</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H277" t="s">
-        <v>850</v>
+        <v>971</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>851</v>
+        <v>972</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>852</v>
+        <v>973</v>
       </c>
       <c r="D278" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E278" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F278" t="s">
-        <v>739</v>
+        <v>216</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H278" t="s">
-        <v>853</v>
+        <v>974</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>854</v>
+        <v>975</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>855</v>
+        <v>976</v>
       </c>
       <c r="D279" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E279" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F279" t="s">
-        <v>739</v>
+        <v>216</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H279" t="s">
-        <v>856</v>
+        <v>977</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>857</v>
+        <v>978</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>858</v>
+        <v>979</v>
       </c>
       <c r="D280" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E280" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F280" t="s">
-        <v>739</v>
+        <v>216</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H280" t="s">
-        <v>859</v>
+        <v>980</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>860</v>
+        <v>981</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>861</v>
+        <v>982</v>
       </c>
       <c r="D281" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E281" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F281" t="s">
-        <v>739</v>
+        <v>216</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H281" t="s">
-        <v>862</v>
+        <v>983</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>863</v>
+        <v>984</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>864</v>
+        <v>985</v>
       </c>
       <c r="D282" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E282" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F282" t="s">
-        <v>739</v>
+        <v>216</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H282" t="s">
-        <v>865</v>
+        <v>986</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>866</v>
+        <v>987</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>867</v>
+        <v>988</v>
       </c>
       <c r="D283" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E283" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F283" t="s">
-        <v>739</v>
+        <v>216</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H283" t="s">
-        <v>868</v>
+        <v>989</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>869</v>
+        <v>990</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>870</v>
+        <v>991</v>
       </c>
       <c r="D284" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E284" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F284" t="s">
-        <v>739</v>
+        <v>216</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H284" t="s">
-        <v>871</v>
+        <v>992</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>872</v>
+        <v>993</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>873</v>
+        <v>994</v>
       </c>
       <c r="D285" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E285" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F285" t="s">
-        <v>739</v>
+        <v>216</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H285" t="s">
-        <v>874</v>
+        <v>995</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>875</v>
+        <v>996</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>876</v>
+        <v>997</v>
       </c>
       <c r="D286" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E286" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F286" t="s">
-        <v>739</v>
+        <v>216</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H286" t="s">
-        <v>877</v>
+        <v>998</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>878</v>
+        <v>999</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>879</v>
+        <v>1000</v>
       </c>
       <c r="D287" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E287" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F287" t="s">
-        <v>739</v>
+        <v>216</v>
       </c>
       <c r="G287" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H287" t="s">
-        <v>880</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>881</v>
+        <v>1002</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>882</v>
+        <v>1003</v>
       </c>
       <c r="D288" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E288" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F288" t="s">
-        <v>739</v>
+        <v>216</v>
       </c>
       <c r="G288" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H288" t="s">
-        <v>883</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>884</v>
+        <v>1005</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>885</v>
+        <v>1006</v>
       </c>
       <c r="D289" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E289" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F289" t="s">
-        <v>739</v>
+        <v>216</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H289" t="s">
-        <v>886</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>887</v>
+        <v>1008</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>888</v>
+        <v>1009</v>
       </c>
       <c r="D290" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E290" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F290" t="s">
-        <v>739</v>
+        <v>216</v>
       </c>
       <c r="G290" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H290" t="s">
-        <v>889</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>890</v>
+        <v>1011</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>891</v>
+        <v>1012</v>
       </c>
       <c r="D291" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E291" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F291" t="s">
-        <v>739</v>
+        <v>216</v>
       </c>
       <c r="G291" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H291" t="s">
-        <v>892</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>893</v>
+        <v>1014</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>894</v>
+        <v>1015</v>
       </c>
       <c r="D292" t="s">
-        <v>22</v>
+        <v>375</v>
       </c>
       <c r="E292" t="s">
-        <v>23</v>
+        <v>376</v>
       </c>
       <c r="F292" t="s">
-        <v>739</v>
+        <v>216</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H292" t="s">
-        <v>895</v>
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D293" t="s">
+        <v>375</v>
+      </c>
+      <c r="E293" t="s">
+        <v>376</v>
+      </c>
+      <c r="F293" t="s">
+        <v>216</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D294" t="s">
+        <v>375</v>
+      </c>
+      <c r="E294" t="s">
+        <v>376</v>
+      </c>
+      <c r="F294" t="s">
+        <v>216</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D295" t="s">
+        <v>375</v>
+      </c>
+      <c r="E295" t="s">
+        <v>376</v>
+      </c>
+      <c r="F295" t="s">
+        <v>216</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D296" t="s">
+        <v>375</v>
+      </c>
+      <c r="E296" t="s">
+        <v>376</v>
+      </c>
+      <c r="F296" t="s">
+        <v>216</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D297" t="s">
+        <v>375</v>
+      </c>
+      <c r="E297" t="s">
+        <v>376</v>
+      </c>
+      <c r="F297" t="s">
+        <v>216</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D298" t="s">
+        <v>375</v>
+      </c>
+      <c r="E298" t="s">
+        <v>376</v>
+      </c>
+      <c r="F298" t="s">
+        <v>216</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D299" t="s">
+        <v>375</v>
+      </c>
+      <c r="E299" t="s">
+        <v>376</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D300" t="s">
+        <v>375</v>
+      </c>
+      <c r="E300" t="s">
+        <v>376</v>
+      </c>
+      <c r="F300" t="s">
+        <v>216</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D301" t="s">
+        <v>375</v>
+      </c>
+      <c r="E301" t="s">
+        <v>376</v>
+      </c>
+      <c r="F301" t="s">
+        <v>216</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D302" t="s">
+        <v>375</v>
+      </c>
+      <c r="E302" t="s">
+        <v>376</v>
+      </c>
+      <c r="F302" t="s">
+        <v>216</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D303" t="s">
+        <v>375</v>
+      </c>
+      <c r="E303" t="s">
+        <v>376</v>
+      </c>
+      <c r="F303" t="s">
+        <v>216</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D304" t="s">
+        <v>375</v>
+      </c>
+      <c r="E304" t="s">
+        <v>376</v>
+      </c>
+      <c r="F304" t="s">
+        <v>134</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D305" t="s">
+        <v>375</v>
+      </c>
+      <c r="E305" t="s">
+        <v>376</v>
+      </c>
+      <c r="F305" t="s">
+        <v>134</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D306" t="s">
+        <v>375</v>
+      </c>
+      <c r="E306" t="s">
+        <v>376</v>
+      </c>
+      <c r="F306" t="s">
+        <v>134</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D307" t="s">
+        <v>375</v>
+      </c>
+      <c r="E307" t="s">
+        <v>376</v>
+      </c>
+      <c r="F307" t="s">
+        <v>134</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D308" t="s">
+        <v>375</v>
+      </c>
+      <c r="E308" t="s">
+        <v>376</v>
+      </c>
+      <c r="F308" t="s">
+        <v>134</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D309" t="s">
+        <v>375</v>
+      </c>
+      <c r="E309" t="s">
+        <v>376</v>
+      </c>
+      <c r="F309" t="s">
+        <v>134</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D310" t="s">
+        <v>375</v>
+      </c>
+      <c r="E310" t="s">
+        <v>376</v>
+      </c>
+      <c r="F310" t="s">
+        <v>134</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D311" t="s">
+        <v>375</v>
+      </c>
+      <c r="E311" t="s">
+        <v>376</v>
+      </c>
+      <c r="F311" t="s">
+        <v>134</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D312" t="s">
+        <v>375</v>
+      </c>
+      <c r="E312" t="s">
+        <v>376</v>
+      </c>
+      <c r="F312" t="s">
+        <v>134</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D313" t="s">
+        <v>375</v>
+      </c>
+      <c r="E313" t="s">
+        <v>376</v>
+      </c>
+      <c r="F313" t="s">
+        <v>134</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D314" t="s">
+        <v>375</v>
+      </c>
+      <c r="E314" t="s">
+        <v>376</v>
+      </c>
+      <c r="F314" t="s">
+        <v>134</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D315" t="s">
+        <v>375</v>
+      </c>
+      <c r="E315" t="s">
+        <v>376</v>
+      </c>
+      <c r="F315" t="s">
+        <v>134</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D316" t="s">
+        <v>375</v>
+      </c>
+      <c r="E316" t="s">
+        <v>376</v>
+      </c>
+      <c r="F316" t="s">
+        <v>134</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D317" t="s">
+        <v>375</v>
+      </c>
+      <c r="E317" t="s">
+        <v>376</v>
+      </c>
+      <c r="F317" t="s">
+        <v>134</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D318" t="s">
+        <v>375</v>
+      </c>
+      <c r="E318" t="s">
+        <v>376</v>
+      </c>
+      <c r="F318" t="s">
+        <v>134</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D319" t="s">
+        <v>375</v>
+      </c>
+      <c r="E319" t="s">
+        <v>376</v>
+      </c>
+      <c r="F319" t="s">
+        <v>134</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D320" t="s">
+        <v>375</v>
+      </c>
+      <c r="E320" t="s">
+        <v>376</v>
+      </c>
+      <c r="F320" t="s">
+        <v>134</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D321" t="s">
+        <v>375</v>
+      </c>
+      <c r="E321" t="s">
+        <v>376</v>
+      </c>
+      <c r="F321" t="s">
+        <v>134</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D322" t="s">
+        <v>375</v>
+      </c>
+      <c r="E322" t="s">
+        <v>376</v>
+      </c>
+      <c r="F322" t="s">
+        <v>134</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D323" t="s">
+        <v>375</v>
+      </c>
+      <c r="E323" t="s">
+        <v>376</v>
+      </c>
+      <c r="F323" t="s">
+        <v>134</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D324" t="s">
+        <v>375</v>
+      </c>
+      <c r="E324" t="s">
+        <v>376</v>
+      </c>
+      <c r="F324" t="s">
+        <v>134</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D325" t="s">
+        <v>375</v>
+      </c>
+      <c r="E325" t="s">
+        <v>376</v>
+      </c>
+      <c r="F325" t="s">
+        <v>134</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D326" t="s">
+        <v>375</v>
+      </c>
+      <c r="E326" t="s">
+        <v>376</v>
+      </c>
+      <c r="F326" t="s">
+        <v>134</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D327" t="s">
+        <v>375</v>
+      </c>
+      <c r="E327" t="s">
+        <v>376</v>
+      </c>
+      <c r="F327" t="s">
+        <v>134</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D328" t="s">
+        <v>375</v>
+      </c>
+      <c r="E328" t="s">
+        <v>376</v>
+      </c>
+      <c r="F328" t="s">
+        <v>134</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D329" t="s">
+        <v>375</v>
+      </c>
+      <c r="E329" t="s">
+        <v>376</v>
+      </c>
+      <c r="F329" t="s">
+        <v>134</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D330" t="s">
+        <v>375</v>
+      </c>
+      <c r="E330" t="s">
+        <v>376</v>
+      </c>
+      <c r="F330" t="s">
+        <v>134</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D331" t="s">
+        <v>375</v>
+      </c>
+      <c r="E331" t="s">
+        <v>376</v>
+      </c>
+      <c r="F331" t="s">
+        <v>134</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D332" t="s">
+        <v>375</v>
+      </c>
+      <c r="E332" t="s">
+        <v>376</v>
+      </c>
+      <c r="F332" t="s">
+        <v>134</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D333" t="s">
+        <v>375</v>
+      </c>
+      <c r="E333" t="s">
+        <v>376</v>
+      </c>
+      <c r="F333" t="s">
+        <v>143</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D334" t="s">
+        <v>375</v>
+      </c>
+      <c r="E334" t="s">
+        <v>376</v>
+      </c>
+      <c r="F334" t="s">
+        <v>143</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D335" t="s">
+        <v>375</v>
+      </c>
+      <c r="E335" t="s">
+        <v>376</v>
+      </c>
+      <c r="F335" t="s">
+        <v>143</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D336" t="s">
+        <v>375</v>
+      </c>
+      <c r="E336" t="s">
+        <v>376</v>
+      </c>
+      <c r="F336" t="s">
+        <v>143</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D337" t="s">
+        <v>375</v>
+      </c>
+      <c r="E337" t="s">
+        <v>376</v>
+      </c>
+      <c r="F337" t="s">
+        <v>143</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D338" t="s">
+        <v>375</v>
+      </c>
+      <c r="E338" t="s">
+        <v>376</v>
+      </c>
+      <c r="F338" t="s">
+        <v>143</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D339" t="s">
+        <v>375</v>
+      </c>
+      <c r="E339" t="s">
+        <v>376</v>
+      </c>
+      <c r="F339" t="s">
+        <v>143</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D340" t="s">
+        <v>375</v>
+      </c>
+      <c r="E340" t="s">
+        <v>376</v>
+      </c>
+      <c r="F340" t="s">
+        <v>143</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D341" t="s">
+        <v>375</v>
+      </c>
+      <c r="E341" t="s">
+        <v>376</v>
+      </c>
+      <c r="F341" t="s">
+        <v>143</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D342" t="s">
+        <v>375</v>
+      </c>
+      <c r="E342" t="s">
+        <v>376</v>
+      </c>
+      <c r="F342" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D343" t="s">
+        <v>375</v>
+      </c>
+      <c r="E343" t="s">
+        <v>376</v>
+      </c>
+      <c r="F343" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D344" t="s">
+        <v>375</v>
+      </c>
+      <c r="E344" t="s">
+        <v>376</v>
+      </c>
+      <c r="F344" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D345" t="s">
+        <v>375</v>
+      </c>
+      <c r="E345" t="s">
+        <v>376</v>
+      </c>
+      <c r="F345" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D346" t="s">
+        <v>375</v>
+      </c>
+      <c r="E346" t="s">
+        <v>376</v>
+      </c>
+      <c r="F346" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D347" t="s">
+        <v>375</v>
+      </c>
+      <c r="E347" t="s">
+        <v>376</v>
+      </c>
+      <c r="F347" t="s">
+        <v>116</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D348" t="s">
+        <v>375</v>
+      </c>
+      <c r="E348" t="s">
+        <v>376</v>
+      </c>
+      <c r="F348" t="s">
+        <v>1213</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D349" t="s">
+        <v>375</v>
+      </c>
+      <c r="E349" t="s">
+        <v>376</v>
+      </c>
+      <c r="F349" t="s">
+        <v>116</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D350" t="s">
+        <v>375</v>
+      </c>
+      <c r="E350" t="s">
+        <v>376</v>
+      </c>
+      <c r="F350" t="s">
+        <v>116</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D351" t="s">
+        <v>375</v>
+      </c>
+      <c r="E351" t="s">
+        <v>376</v>
+      </c>
+      <c r="F351" t="s">
+        <v>116</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D352" t="s">
+        <v>375</v>
+      </c>
+      <c r="E352" t="s">
+        <v>376</v>
+      </c>
+      <c r="F352" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D353" t="s">
+        <v>375</v>
+      </c>
+      <c r="E353" t="s">
+        <v>376</v>
+      </c>
+      <c r="F353" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D354" t="s">
+        <v>375</v>
+      </c>
+      <c r="E354" t="s">
+        <v>376</v>
+      </c>
+      <c r="F354" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D355" t="s">
+        <v>375</v>
+      </c>
+      <c r="E355" t="s">
+        <v>376</v>
+      </c>
+      <c r="F355" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D356" t="s">
+        <v>375</v>
+      </c>
+      <c r="E356" t="s">
+        <v>376</v>
+      </c>
+      <c r="F356" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D357" t="s">
+        <v>375</v>
+      </c>
+      <c r="E357" t="s">
+        <v>376</v>
+      </c>
+      <c r="F357" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D358" t="s">
+        <v>375</v>
+      </c>
+      <c r="E358" t="s">
+        <v>376</v>
+      </c>
+      <c r="F358" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D359" t="s">
+        <v>375</v>
+      </c>
+      <c r="E359" t="s">
+        <v>376</v>
+      </c>
+      <c r="F359" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D360" t="s">
+        <v>375</v>
+      </c>
+      <c r="E360" t="s">
+        <v>376</v>
+      </c>
+      <c r="F360" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D361" t="s">
+        <v>375</v>
+      </c>
+      <c r="E361" t="s">
+        <v>376</v>
+      </c>
+      <c r="F361" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D362" t="s">
+        <v>375</v>
+      </c>
+      <c r="E362" t="s">
+        <v>376</v>
+      </c>
+      <c r="F362" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D363" t="s">
+        <v>375</v>
+      </c>
+      <c r="E363" t="s">
+        <v>376</v>
+      </c>
+      <c r="F363" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D364" t="s">
+        <v>375</v>
+      </c>
+      <c r="E364" t="s">
+        <v>376</v>
+      </c>
+      <c r="F364" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D365" t="s">
+        <v>375</v>
+      </c>
+      <c r="E365" t="s">
+        <v>376</v>
+      </c>
+      <c r="F365" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D366" t="s">
+        <v>375</v>
+      </c>
+      <c r="E366" t="s">
+        <v>376</v>
+      </c>
+      <c r="F366" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D367" t="s">
+        <v>375</v>
+      </c>
+      <c r="E367" t="s">
+        <v>376</v>
+      </c>
+      <c r="F367" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D368" t="s">
+        <v>375</v>
+      </c>
+      <c r="E368" t="s">
+        <v>376</v>
+      </c>
+      <c r="F368" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D369" t="s">
+        <v>375</v>
+      </c>
+      <c r="E369" t="s">
+        <v>376</v>
+      </c>
+      <c r="F369" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D370" t="s">
+        <v>375</v>
+      </c>
+      <c r="E370" t="s">
+        <v>376</v>
+      </c>
+      <c r="F370" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D371" t="s">
+        <v>375</v>
+      </c>
+      <c r="E371" t="s">
+        <v>376</v>
+      </c>
+      <c r="F371" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D372" t="s">
+        <v>375</v>
+      </c>
+      <c r="E372" t="s">
+        <v>376</v>
+      </c>
+      <c r="F372" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D373" t="s">
+        <v>375</v>
+      </c>
+      <c r="E373" t="s">
+        <v>376</v>
+      </c>
+      <c r="F373" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D374" t="s">
+        <v>375</v>
+      </c>
+      <c r="E374" t="s">
+        <v>376</v>
+      </c>
+      <c r="F374" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D375" t="s">
+        <v>375</v>
+      </c>
+      <c r="E375" t="s">
+        <v>376</v>
+      </c>
+      <c r="F375" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D376" t="s">
+        <v>375</v>
+      </c>
+      <c r="E376" t="s">
+        <v>376</v>
+      </c>
+      <c r="F376" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D377" t="s">
+        <v>375</v>
+      </c>
+      <c r="E377" t="s">
+        <v>376</v>
+      </c>
+      <c r="F377" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D378" t="s">
+        <v>375</v>
+      </c>
+      <c r="E378" t="s">
+        <v>376</v>
+      </c>
+      <c r="F378" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D379" t="s">
+        <v>375</v>
+      </c>
+      <c r="E379" t="s">
+        <v>376</v>
+      </c>
+      <c r="F379" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D380" t="s">
+        <v>375</v>
+      </c>
+      <c r="E380" t="s">
+        <v>376</v>
+      </c>
+      <c r="F380" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D381" t="s">
+        <v>375</v>
+      </c>
+      <c r="E381" t="s">
+        <v>376</v>
+      </c>
+      <c r="F381" t="s">
+        <v>1344</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D382" t="s">
+        <v>375</v>
+      </c>
+      <c r="E382" t="s">
+        <v>376</v>
+      </c>
+      <c r="F382" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D383" t="s">
+        <v>375</v>
+      </c>
+      <c r="E383" t="s">
+        <v>376</v>
+      </c>
+      <c r="F383" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D384" t="s">
+        <v>375</v>
+      </c>
+      <c r="E384" t="s">
+        <v>376</v>
+      </c>
+      <c r="F384" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D385" t="s">
+        <v>375</v>
+      </c>
+      <c r="E385" t="s">
+        <v>376</v>
+      </c>
+      <c r="F385" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D386" t="s">
+        <v>375</v>
+      </c>
+      <c r="E386" t="s">
+        <v>376</v>
+      </c>
+      <c r="F386" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D387" t="s">
+        <v>375</v>
+      </c>
+      <c r="E387" t="s">
+        <v>376</v>
+      </c>
+      <c r="F387" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D388" t="s">
+        <v>375</v>
+      </c>
+      <c r="E388" t="s">
+        <v>376</v>
+      </c>
+      <c r="F388" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D389" t="s">
+        <v>375</v>
+      </c>
+      <c r="E389" t="s">
+        <v>376</v>
+      </c>
+      <c r="F389" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D390" t="s">
+        <v>375</v>
+      </c>
+      <c r="E390" t="s">
+        <v>376</v>
+      </c>
+      <c r="F390" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D391" t="s">
+        <v>375</v>
+      </c>
+      <c r="E391" t="s">
+        <v>376</v>
+      </c>
+      <c r="F391" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D392" t="s">
+        <v>375</v>
+      </c>
+      <c r="E392" t="s">
+        <v>376</v>
+      </c>
+      <c r="F392" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D393" t="s">
+        <v>375</v>
+      </c>
+      <c r="E393" t="s">
+        <v>376</v>
+      </c>
+      <c r="F393" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D394" t="s">
+        <v>375</v>
+      </c>
+      <c r="E394" t="s">
+        <v>376</v>
+      </c>
+      <c r="F394" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D395" t="s">
+        <v>375</v>
+      </c>
+      <c r="E395" t="s">
+        <v>376</v>
+      </c>
+      <c r="F395" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D396" t="s">
+        <v>375</v>
+      </c>
+      <c r="E396" t="s">
+        <v>376</v>
+      </c>
+      <c r="F396" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D397" t="s">
+        <v>375</v>
+      </c>
+      <c r="E397" t="s">
+        <v>376</v>
+      </c>
+      <c r="F397" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D398" t="s">
+        <v>375</v>
+      </c>
+      <c r="E398" t="s">
+        <v>376</v>
+      </c>
+      <c r="F398" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D399" t="s">
+        <v>375</v>
+      </c>
+      <c r="E399" t="s">
+        <v>376</v>
+      </c>
+      <c r="F399" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D400" t="s">
+        <v>375</v>
+      </c>
+      <c r="E400" t="s">
+        <v>376</v>
+      </c>
+      <c r="F400" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D401" t="s">
+        <v>375</v>
+      </c>
+      <c r="E401" t="s">
+        <v>376</v>
+      </c>
+      <c r="F401" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D402" t="s">
+        <v>375</v>
+      </c>
+      <c r="E402" t="s">
+        <v>376</v>
+      </c>
+      <c r="F402" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D403" t="s">
+        <v>375</v>
+      </c>
+      <c r="E403" t="s">
+        <v>376</v>
+      </c>
+      <c r="F403" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D404" t="s">
+        <v>375</v>
+      </c>
+      <c r="E404" t="s">
+        <v>376</v>
+      </c>
+      <c r="F404" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D405" t="s">
+        <v>375</v>
+      </c>
+      <c r="E405" t="s">
+        <v>376</v>
+      </c>
+      <c r="F405" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D406" t="s">
+        <v>375</v>
+      </c>
+      <c r="E406" t="s">
+        <v>376</v>
+      </c>
+      <c r="F406" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D407" t="s">
+        <v>375</v>
+      </c>
+      <c r="E407" t="s">
+        <v>376</v>
+      </c>
+      <c r="F407" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D408" t="s">
+        <v>375</v>
+      </c>
+      <c r="E408" t="s">
+        <v>376</v>
+      </c>
+      <c r="F408" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D409" t="s">
+        <v>375</v>
+      </c>
+      <c r="E409" t="s">
+        <v>376</v>
+      </c>
+      <c r="F409" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D410" t="s">
+        <v>375</v>
+      </c>
+      <c r="E410" t="s">
+        <v>376</v>
+      </c>
+      <c r="F410" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D411" t="s">
+        <v>375</v>
+      </c>
+      <c r="E411" t="s">
+        <v>376</v>
+      </c>
+      <c r="F411" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D412" t="s">
+        <v>375</v>
+      </c>
+      <c r="E412" t="s">
+        <v>376</v>
+      </c>
+      <c r="F412" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D413" t="s">
+        <v>375</v>
+      </c>
+      <c r="E413" t="s">
+        <v>376</v>
+      </c>
+      <c r="F413" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D414" t="s">
+        <v>375</v>
+      </c>
+      <c r="E414" t="s">
+        <v>376</v>
+      </c>
+      <c r="F414" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D415" t="s">
+        <v>375</v>
+      </c>
+      <c r="E415" t="s">
+        <v>376</v>
+      </c>
+      <c r="F415" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D416" t="s">
+        <v>375</v>
+      </c>
+      <c r="E416" t="s">
+        <v>376</v>
+      </c>
+      <c r="F416" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D417" t="s">
+        <v>375</v>
+      </c>
+      <c r="E417" t="s">
+        <v>376</v>
+      </c>
+      <c r="F417" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D418" t="s">
+        <v>375</v>
+      </c>
+      <c r="E418" t="s">
+        <v>376</v>
+      </c>
+      <c r="F418" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D419" t="s">
+        <v>375</v>
+      </c>
+      <c r="E419" t="s">
+        <v>376</v>
+      </c>
+      <c r="F419" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D420" t="s">
+        <v>375</v>
+      </c>
+      <c r="E420" t="s">
+        <v>376</v>
+      </c>
+      <c r="F420" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D421" t="s">
+        <v>375</v>
+      </c>
+      <c r="E421" t="s">
+        <v>376</v>
+      </c>
+      <c r="F421" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D422" t="s">
+        <v>375</v>
+      </c>
+      <c r="E422" t="s">
+        <v>376</v>
+      </c>
+      <c r="F422" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D423" t="s">
+        <v>375</v>
+      </c>
+      <c r="E423" t="s">
+        <v>376</v>
+      </c>
+      <c r="F423" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D424" t="s">
+        <v>375</v>
+      </c>
+      <c r="E424" t="s">
+        <v>376</v>
+      </c>
+      <c r="F424" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D425" t="s">
+        <v>375</v>
+      </c>
+      <c r="E425" t="s">
+        <v>376</v>
+      </c>
+      <c r="F425" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D426" t="s">
+        <v>375</v>
+      </c>
+      <c r="E426" t="s">
+        <v>376</v>
+      </c>
+      <c r="F426" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D427" t="s">
+        <v>375</v>
+      </c>
+      <c r="E427" t="s">
+        <v>376</v>
+      </c>
+      <c r="F427" t="s">
+        <v>146</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D428" t="s">
+        <v>375</v>
+      </c>
+      <c r="E428" t="s">
+        <v>376</v>
+      </c>
+      <c r="F428" t="s">
+        <v>146</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D429" t="s">
+        <v>375</v>
+      </c>
+      <c r="E429" t="s">
+        <v>376</v>
+      </c>
+      <c r="F429" t="s">
+        <v>146</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D430" t="s">
+        <v>375</v>
+      </c>
+      <c r="E430" t="s">
+        <v>376</v>
+      </c>
+      <c r="F430" t="s">
+        <v>146</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D431" t="s">
+        <v>375</v>
+      </c>
+      <c r="E431" t="s">
+        <v>376</v>
+      </c>
+      <c r="F431" t="s">
+        <v>146</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D432" t="s">
+        <v>375</v>
+      </c>
+      <c r="E432" t="s">
+        <v>376</v>
+      </c>
+      <c r="F432" t="s">
+        <v>146</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D433" t="s">
+        <v>375</v>
+      </c>
+      <c r="E433" t="s">
+        <v>376</v>
+      </c>
+      <c r="F433" t="s">
+        <v>146</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D434" t="s">
+        <v>375</v>
+      </c>
+      <c r="E434" t="s">
+        <v>376</v>
+      </c>
+      <c r="F434" t="s">
+        <v>146</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D435" t="s">
+        <v>375</v>
+      </c>
+      <c r="E435" t="s">
+        <v>376</v>
+      </c>
+      <c r="F435" t="s">
+        <v>146</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D436" t="s">
+        <v>375</v>
+      </c>
+      <c r="E436" t="s">
+        <v>376</v>
+      </c>
+      <c r="F436" t="s">
+        <v>146</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D437" t="s">
+        <v>375</v>
+      </c>
+      <c r="E437" t="s">
+        <v>376</v>
+      </c>
+      <c r="F437" t="s">
+        <v>146</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D438" t="s">
+        <v>375</v>
+      </c>
+      <c r="E438" t="s">
+        <v>376</v>
+      </c>
+      <c r="F438" t="s">
+        <v>146</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D439" t="s">
+        <v>375</v>
+      </c>
+      <c r="E439" t="s">
+        <v>376</v>
+      </c>
+      <c r="F439" t="s">
+        <v>146</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D440" t="s">
+        <v>375</v>
+      </c>
+      <c r="E440" t="s">
+        <v>376</v>
+      </c>
+      <c r="F440" t="s">
+        <v>146</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D441" t="s">
+        <v>375</v>
+      </c>
+      <c r="E441" t="s">
+        <v>376</v>
+      </c>
+      <c r="F441" t="s">
+        <v>146</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D442" t="s">
+        <v>375</v>
+      </c>
+      <c r="E442" t="s">
+        <v>376</v>
+      </c>
+      <c r="F442" t="s">
+        <v>146</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D443" t="s">
+        <v>375</v>
+      </c>
+      <c r="E443" t="s">
+        <v>376</v>
+      </c>
+      <c r="F443" t="s">
+        <v>146</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D444" t="s">
+        <v>375</v>
+      </c>
+      <c r="E444" t="s">
+        <v>376</v>
+      </c>
+      <c r="F444" t="s">
+        <v>146</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D445" t="s">
+        <v>375</v>
+      </c>
+      <c r="E445" t="s">
+        <v>376</v>
+      </c>
+      <c r="F445" t="s">
+        <v>146</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D446" t="s">
+        <v>375</v>
+      </c>
+      <c r="E446" t="s">
+        <v>376</v>
+      </c>
+      <c r="F446" t="s">
+        <v>146</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D447" t="s">
+        <v>375</v>
+      </c>
+      <c r="E447" t="s">
+        <v>376</v>
+      </c>
+      <c r="F447" t="s">
+        <v>146</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D448" t="s">
+        <v>375</v>
+      </c>
+      <c r="E448" t="s">
+        <v>376</v>
+      </c>
+      <c r="F448" t="s">
+        <v>146</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D449" t="s">
+        <v>375</v>
+      </c>
+      <c r="E449" t="s">
+        <v>376</v>
+      </c>
+      <c r="F449" t="s">
+        <v>146</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D450" t="s">
+        <v>375</v>
+      </c>
+      <c r="E450" t="s">
+        <v>376</v>
+      </c>
+      <c r="F450" t="s">
+        <v>146</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D451" t="s">
+        <v>375</v>
+      </c>
+      <c r="E451" t="s">
+        <v>376</v>
+      </c>
+      <c r="F451" t="s">
+        <v>146</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D452" t="s">
+        <v>375</v>
+      </c>
+      <c r="E452" t="s">
+        <v>376</v>
+      </c>
+      <c r="F452" t="s">
+        <v>146</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D453" t="s">
+        <v>375</v>
+      </c>
+      <c r="E453" t="s">
+        <v>376</v>
+      </c>
+      <c r="F453" t="s">
+        <v>146</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D454" t="s">
+        <v>375</v>
+      </c>
+      <c r="E454" t="s">
+        <v>376</v>
+      </c>
+      <c r="F454" t="s">
+        <v>146</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D455" t="s">
+        <v>375</v>
+      </c>
+      <c r="E455" t="s">
+        <v>376</v>
+      </c>
+      <c r="F455" t="s">
+        <v>146</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D456" t="s">
+        <v>375</v>
+      </c>
+      <c r="E456" t="s">
+        <v>376</v>
+      </c>
+      <c r="F456" t="s">
+        <v>146</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D457" t="s">
+        <v>375</v>
+      </c>
+      <c r="E457" t="s">
+        <v>376</v>
+      </c>
+      <c r="F457" t="s">
+        <v>146</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D458" t="s">
+        <v>375</v>
+      </c>
+      <c r="E458" t="s">
+        <v>376</v>
+      </c>
+      <c r="F458" t="s">
+        <v>146</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D459" t="s">
+        <v>375</v>
+      </c>
+      <c r="E459" t="s">
+        <v>376</v>
+      </c>
+      <c r="F459" t="s">
+        <v>146</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D460" t="s">
+        <v>375</v>
+      </c>
+      <c r="E460" t="s">
+        <v>376</v>
+      </c>
+      <c r="F460" t="s">
+        <v>146</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D461" t="s">
+        <v>375</v>
+      </c>
+      <c r="E461" t="s">
+        <v>376</v>
+      </c>
+      <c r="F461" t="s">
+        <v>146</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D462" t="s">
+        <v>375</v>
+      </c>
+      <c r="E462" t="s">
+        <v>376</v>
+      </c>
+      <c r="F462" t="s">
+        <v>146</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D463" t="s">
+        <v>375</v>
+      </c>
+      <c r="E463" t="s">
+        <v>376</v>
+      </c>
+      <c r="F463" t="s">
+        <v>146</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D464" t="s">
+        <v>375</v>
+      </c>
+      <c r="E464" t="s">
+        <v>376</v>
+      </c>
+      <c r="F464" t="s">
+        <v>146</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D465" t="s">
+        <v>375</v>
+      </c>
+      <c r="E465" t="s">
+        <v>376</v>
+      </c>
+      <c r="F465" t="s">
+        <v>146</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D466" t="s">
+        <v>375</v>
+      </c>
+      <c r="E466" t="s">
+        <v>376</v>
+      </c>
+      <c r="F466" t="s">
+        <v>146</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D467" t="s">
+        <v>375</v>
+      </c>
+      <c r="E467" t="s">
+        <v>376</v>
+      </c>
+      <c r="F467" t="s">
+        <v>146</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D468" t="s">
+        <v>375</v>
+      </c>
+      <c r="E468" t="s">
+        <v>376</v>
+      </c>
+      <c r="F468" t="s">
+        <v>146</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D469" t="s">
+        <v>375</v>
+      </c>
+      <c r="E469" t="s">
+        <v>376</v>
+      </c>
+      <c r="F469" t="s">
+        <v>146</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D470" t="s">
+        <v>375</v>
+      </c>
+      <c r="E470" t="s">
+        <v>376</v>
+      </c>
+      <c r="F470" t="s">
+        <v>146</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D471" t="s">
+        <v>375</v>
+      </c>
+      <c r="E471" t="s">
+        <v>376</v>
+      </c>
+      <c r="F471" t="s">
+        <v>146</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D472" t="s">
+        <v>375</v>
+      </c>
+      <c r="E472" t="s">
+        <v>376</v>
+      </c>
+      <c r="F472" t="s">
+        <v>146</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D473" t="s">
+        <v>375</v>
+      </c>
+      <c r="E473" t="s">
+        <v>376</v>
+      </c>
+      <c r="F473" t="s">
+        <v>146</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D474" t="s">
+        <v>375</v>
+      </c>
+      <c r="E474" t="s">
+        <v>376</v>
+      </c>
+      <c r="F474" t="s">
+        <v>146</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D475" t="s">
+        <v>375</v>
+      </c>
+      <c r="E475" t="s">
+        <v>376</v>
+      </c>
+      <c r="F475" t="s">
+        <v>146</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D476" t="s">
+        <v>375</v>
+      </c>
+      <c r="E476" t="s">
+        <v>376</v>
+      </c>
+      <c r="F476" t="s">
+        <v>146</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D477" t="s">
+        <v>375</v>
+      </c>
+      <c r="E477" t="s">
+        <v>376</v>
+      </c>
+      <c r="F477" t="s">
+        <v>146</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D478" t="s">
+        <v>375</v>
+      </c>
+      <c r="E478" t="s">
+        <v>376</v>
+      </c>
+      <c r="F478" t="s">
+        <v>146</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D479" t="s">
+        <v>375</v>
+      </c>
+      <c r="E479" t="s">
+        <v>376</v>
+      </c>
+      <c r="F479" t="s">
+        <v>146</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D480" t="s">
+        <v>375</v>
+      </c>
+      <c r="E480" t="s">
+        <v>376</v>
+      </c>
+      <c r="F480" t="s">
+        <v>146</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D481" t="s">
+        <v>375</v>
+      </c>
+      <c r="E481" t="s">
+        <v>376</v>
+      </c>
+      <c r="F481" t="s">
+        <v>146</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D482" t="s">
+        <v>375</v>
+      </c>
+      <c r="E482" t="s">
+        <v>376</v>
+      </c>
+      <c r="F482" t="s">
+        <v>146</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D483" t="s">
+        <v>375</v>
+      </c>
+      <c r="E483" t="s">
+        <v>376</v>
+      </c>
+      <c r="F483" t="s">
+        <v>116</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D484" t="s">
+        <v>375</v>
+      </c>
+      <c r="E484" t="s">
+        <v>376</v>
+      </c>
+      <c r="F484" t="s">
+        <v>116</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D485" t="s">
+        <v>375</v>
+      </c>
+      <c r="E485" t="s">
+        <v>376</v>
+      </c>
+      <c r="F485" t="s">
+        <v>116</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D486" t="s">
+        <v>375</v>
+      </c>
+      <c r="E486" t="s">
+        <v>376</v>
+      </c>
+      <c r="F486" t="s">
+        <v>112</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D487" t="s">
+        <v>375</v>
+      </c>
+      <c r="E487" t="s">
+        <v>376</v>
+      </c>
+      <c r="F487" t="s">
+        <v>112</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1700</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D488" t="s">
+        <v>375</v>
+      </c>
+      <c r="E488" t="s">
+        <v>376</v>
+      </c>
+      <c r="F488" t="s">
+        <v>445</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D489" t="s">
+        <v>375</v>
+      </c>
+      <c r="E489" t="s">
+        <v>376</v>
+      </c>
+      <c r="F489" t="s">
+        <v>445</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D490" t="s">
+        <v>375</v>
+      </c>
+      <c r="E490" t="s">
+        <v>376</v>
+      </c>
+      <c r="F490" t="s">
+        <v>149</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D491" t="s">
+        <v>375</v>
+      </c>
+      <c r="E491" t="s">
+        <v>376</v>
+      </c>
+      <c r="F491" t="s">
+        <v>149</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D492" t="s">
+        <v>375</v>
+      </c>
+      <c r="E492" t="s">
+        <v>376</v>
+      </c>
+      <c r="F492" t="s">
+        <v>149</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D493" t="s">
+        <v>375</v>
+      </c>
+      <c r="E493" t="s">
+        <v>376</v>
+      </c>
+      <c r="F493" t="s">
+        <v>149</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D494" t="s">
+        <v>375</v>
+      </c>
+      <c r="E494" t="s">
+        <v>376</v>
+      </c>
+      <c r="F494" t="s">
+        <v>149</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D495" t="s">
+        <v>375</v>
+      </c>
+      <c r="E495" t="s">
+        <v>376</v>
+      </c>
+      <c r="F495" t="s">
+        <v>143</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D496" t="s">
+        <v>375</v>
+      </c>
+      <c r="E496" t="s">
+        <v>376</v>
+      </c>
+      <c r="F496" t="s">
+        <v>143</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D497" t="s">
+        <v>375</v>
+      </c>
+      <c r="E497" t="s">
+        <v>376</v>
+      </c>
+      <c r="F497" t="s">
+        <v>116</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D498" t="s">
+        <v>375</v>
+      </c>
+      <c r="E498" t="s">
+        <v>376</v>
+      </c>
+      <c r="F498" t="s">
+        <v>216</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D499" t="s">
+        <v>375</v>
+      </c>
+      <c r="E499" t="s">
+        <v>376</v>
+      </c>
+      <c r="F499" t="s">
+        <v>134</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D500" t="s">
+        <v>375</v>
+      </c>
+      <c r="E500" t="s">
+        <v>376</v>
+      </c>
+      <c r="F500" t="s">
+        <v>134</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D501" t="s">
+        <v>375</v>
+      </c>
+      <c r="E501" t="s">
+        <v>376</v>
+      </c>
+      <c r="F501" t="s">
+        <v>134</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D502" t="s">
+        <v>375</v>
+      </c>
+      <c r="E502" t="s">
+        <v>376</v>
+      </c>
+      <c r="F502" t="s">
+        <v>116</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D503" t="s">
+        <v>375</v>
+      </c>
+      <c r="E503" t="s">
+        <v>376</v>
+      </c>
+      <c r="F503" t="s">
+        <v>116</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D504" t="s">
+        <v>375</v>
+      </c>
+      <c r="E504" t="s">
+        <v>376</v>
+      </c>
+      <c r="F504" t="s">
+        <v>116</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D505" t="s">
+        <v>375</v>
+      </c>
+      <c r="E505" t="s">
+        <v>376</v>
+      </c>
+      <c r="F505" t="s">
+        <v>116</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D506" t="s">
+        <v>375</v>
+      </c>
+      <c r="E506" t="s">
+        <v>376</v>
+      </c>
+      <c r="F506" t="s">
+        <v>116</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D507" t="s">
+        <v>375</v>
+      </c>
+      <c r="E507" t="s">
+        <v>376</v>
+      </c>
+      <c r="F507" t="s">
+        <v>165</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D508" t="s">
+        <v>375</v>
+      </c>
+      <c r="E508" t="s">
+        <v>376</v>
+      </c>
+      <c r="F508" t="s">
+        <v>146</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D509" t="s">
+        <v>375</v>
+      </c>
+      <c r="E509" t="s">
+        <v>376</v>
+      </c>
+      <c r="F509" t="s">
+        <v>146</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D510" t="s">
+        <v>375</v>
+      </c>
+      <c r="E510" t="s">
+        <v>376</v>
+      </c>
+      <c r="F510" t="s">
+        <v>146</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D511" t="s">
+        <v>375</v>
+      </c>
+      <c r="E511" t="s">
+        <v>376</v>
+      </c>
+      <c r="F511" t="s">
+        <v>445</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D512" t="s">
+        <v>375</v>
+      </c>
+      <c r="E512" t="s">
+        <v>376</v>
+      </c>
+      <c r="F512" t="s">
+        <v>445</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D513" t="s">
+        <v>375</v>
+      </c>
+      <c r="E513" t="s">
+        <v>376</v>
+      </c>
+      <c r="F513" t="s">
+        <v>112</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D514" t="s">
+        <v>375</v>
+      </c>
+      <c r="E514" t="s">
+        <v>376</v>
+      </c>
+      <c r="F514" t="s">
+        <v>1792</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D515" t="s">
+        <v>375</v>
+      </c>
+      <c r="E515" t="s">
+        <v>376</v>
+      </c>
+      <c r="F515" t="s">
+        <v>149</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D516" t="s">
+        <v>375</v>
+      </c>
+      <c r="E516" t="s">
+        <v>376</v>
+      </c>
+      <c r="F516" t="s">
+        <v>149</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D517" t="s">
+        <v>375</v>
+      </c>
+      <c r="E517" t="s">
+        <v>376</v>
+      </c>
+      <c r="F517" t="s">
+        <v>130</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D518" t="s">
+        <v>375</v>
+      </c>
+      <c r="E518" t="s">
+        <v>376</v>
+      </c>
+      <c r="F518" t="s">
+        <v>143</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D519" t="s">
+        <v>375</v>
+      </c>
+      <c r="E519" t="s">
+        <v>376</v>
+      </c>
+      <c r="F519" t="s">
+        <v>143</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D520" t="s">
+        <v>375</v>
+      </c>
+      <c r="E520" t="s">
+        <v>376</v>
+      </c>
+      <c r="F520" t="s">
+        <v>143</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D521" t="s">
+        <v>375</v>
+      </c>
+      <c r="E521" t="s">
+        <v>376</v>
+      </c>
+      <c r="F521" t="s">
+        <v>116</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D522" t="s">
+        <v>375</v>
+      </c>
+      <c r="E522" t="s">
+        <v>376</v>
+      </c>
+      <c r="F522" t="s">
+        <v>116</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D523" t="s">
+        <v>375</v>
+      </c>
+      <c r="E523" t="s">
+        <v>376</v>
+      </c>
+      <c r="F523" t="s">
+        <v>134</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D524" t="s">
+        <v>375</v>
+      </c>
+      <c r="E524" t="s">
+        <v>376</v>
+      </c>
+      <c r="F524" t="s">
+        <v>149</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D525" t="s">
+        <v>375</v>
+      </c>
+      <c r="E525" t="s">
+        <v>376</v>
+      </c>
+      <c r="F525" t="s">
+        <v>149</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D526" t="s">
+        <v>375</v>
+      </c>
+      <c r="E526" t="s">
+        <v>376</v>
+      </c>
+      <c r="F526" t="s">
+        <v>149</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D527" t="s">
+        <v>375</v>
+      </c>
+      <c r="E527" t="s">
+        <v>376</v>
+      </c>
+      <c r="F527" t="s">
+        <v>149</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D528" t="s">
+        <v>375</v>
+      </c>
+      <c r="E528" t="s">
+        <v>376</v>
+      </c>
+      <c r="F528" t="s">
+        <v>161</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="H528" t="s">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D529" t="s">
+        <v>375</v>
+      </c>
+      <c r="E529" t="s">
+        <v>376</v>
+      </c>
+      <c r="F529" t="s">
+        <v>161</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="H529" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D530" t="s">
+        <v>375</v>
+      </c>
+      <c r="E530" t="s">
+        <v>376</v>
+      </c>
+      <c r="F530" t="s">
+        <v>161</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="H530" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D531" t="s">
+        <v>375</v>
+      </c>
+      <c r="E531" t="s">
+        <v>376</v>
+      </c>
+      <c r="F531" t="s">
+        <v>445</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D532" t="s">
+        <v>375</v>
+      </c>
+      <c r="E532" t="s">
+        <v>376</v>
+      </c>
+      <c r="F532" t="s">
+        <v>351</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D533" t="s">
+        <v>375</v>
+      </c>
+      <c r="E533" t="s">
+        <v>376</v>
+      </c>
+      <c r="F533" t="s">
+        <v>351</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D534" t="s">
+        <v>375</v>
+      </c>
+      <c r="E534" t="s">
+        <v>376</v>
+      </c>
+      <c r="F534" t="s">
+        <v>130</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D535" t="s">
+        <v>375</v>
+      </c>
+      <c r="E535" t="s">
+        <v>376</v>
+      </c>
+      <c r="F535" t="s">
+        <v>116</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D536" t="s">
+        <v>375</v>
+      </c>
+      <c r="E536" t="s">
+        <v>376</v>
+      </c>
+      <c r="F536" t="s">
+        <v>1881</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="H536" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D537" t="s">
+        <v>375</v>
+      </c>
+      <c r="E537" t="s">
+        <v>376</v>
+      </c>
+      <c r="F537" t="s">
+        <v>116</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H537" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D538" t="s">
+        <v>375</v>
+      </c>
+      <c r="E538" t="s">
+        <v>376</v>
+      </c>
+      <c r="F538" t="s">
+        <v>116</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="H538" t="s">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D539" t="s">
+        <v>375</v>
+      </c>
+      <c r="E539" t="s">
+        <v>376</v>
+      </c>
+      <c r="F539" t="s">
+        <v>112</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D540" t="s">
+        <v>375</v>
+      </c>
+      <c r="E540" t="s">
+        <v>376</v>
+      </c>
+      <c r="F540" t="s">
+        <v>149</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="H540" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D541" t="s">
+        <v>375</v>
+      </c>
+      <c r="E541" t="s">
+        <v>376</v>
+      </c>
+      <c r="F541" t="s">
+        <v>1902</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="H541" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D542" t="s">
+        <v>375</v>
+      </c>
+      <c r="E542" t="s">
+        <v>376</v>
+      </c>
+      <c r="F542" t="s">
+        <v>134</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="H542" t="s">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D543" t="s">
+        <v>375</v>
+      </c>
+      <c r="E543" t="s">
+        <v>376</v>
+      </c>
+      <c r="F543" t="s">
+        <v>134</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H543" t="s">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D544" t="s">
+        <v>375</v>
+      </c>
+      <c r="E544" t="s">
+        <v>376</v>
+      </c>
+      <c r="F544" t="s">
+        <v>161</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D545" t="s">
+        <v>375</v>
+      </c>
+      <c r="E545" t="s">
+        <v>376</v>
+      </c>
+      <c r="F545" t="s">
+        <v>161</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="H545" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D546" t="s">
+        <v>375</v>
+      </c>
+      <c r="E546" t="s">
+        <v>376</v>
+      </c>
+      <c r="F546" t="s">
+        <v>161</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="H546" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D547" t="s">
+        <v>375</v>
+      </c>
+      <c r="E547" t="s">
+        <v>376</v>
+      </c>
+      <c r="F547" t="s">
+        <v>161</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H547" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D548" t="s">
+        <v>375</v>
+      </c>
+      <c r="E548" t="s">
+        <v>376</v>
+      </c>
+      <c r="F548" t="s">
+        <v>161</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="H548" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D549" t="s">
+        <v>375</v>
+      </c>
+      <c r="E549" t="s">
+        <v>376</v>
+      </c>
+      <c r="F549" t="s">
+        <v>126</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="H549" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D550" t="s">
+        <v>375</v>
+      </c>
+      <c r="E550" t="s">
+        <v>376</v>
+      </c>
+      <c r="F550" t="s">
+        <v>351</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="H550" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D551" t="s">
+        <v>375</v>
+      </c>
+      <c r="E551" t="s">
+        <v>376</v>
+      </c>
+      <c r="F551" t="s">
+        <v>351</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="H551" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D552" t="s">
+        <v>375</v>
+      </c>
+      <c r="E552" t="s">
+        <v>376</v>
+      </c>
+      <c r="F552" t="s">
+        <v>351</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="H552" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D553" t="s">
+        <v>375</v>
+      </c>
+      <c r="E553" t="s">
+        <v>376</v>
+      </c>
+      <c r="F553" t="s">
+        <v>149</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="H553" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D554" t="s">
+        <v>375</v>
+      </c>
+      <c r="E554" t="s">
+        <v>376</v>
+      </c>
+      <c r="F554" t="s">
+        <v>149</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="H554" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D555" t="s">
+        <v>375</v>
+      </c>
+      <c r="E555" t="s">
+        <v>376</v>
+      </c>
+      <c r="F555" t="s">
+        <v>149</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="H555" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D556" t="s">
+        <v>375</v>
+      </c>
+      <c r="E556" t="s">
+        <v>376</v>
+      </c>
+      <c r="F556" t="s">
+        <v>149</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="H556" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D557" t="s">
+        <v>375</v>
+      </c>
+      <c r="E557" t="s">
+        <v>376</v>
+      </c>
+      <c r="F557" t="s">
+        <v>149</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="H557" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D558" t="s">
+        <v>375</v>
+      </c>
+      <c r="E558" t="s">
+        <v>376</v>
+      </c>
+      <c r="F558" t="s">
+        <v>1970</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="H558" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D559" t="s">
+        <v>375</v>
+      </c>
+      <c r="E559" t="s">
+        <v>376</v>
+      </c>
+      <c r="F559" t="s">
+        <v>445</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="H559" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D560" t="s">
+        <v>375</v>
+      </c>
+      <c r="E560" t="s">
+        <v>376</v>
+      </c>
+      <c r="F560" t="s">
+        <v>445</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="H560" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D561" t="s">
+        <v>375</v>
+      </c>
+      <c r="E561" t="s">
+        <v>376</v>
+      </c>
+      <c r="F561" t="s">
+        <v>112</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="H561" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D562" t="s">
+        <v>375</v>
+      </c>
+      <c r="E562" t="s">
+        <v>376</v>
+      </c>
+      <c r="F562" t="s">
+        <v>146</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="H562" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D563" t="s">
+        <v>375</v>
+      </c>
+      <c r="E563" t="s">
+        <v>376</v>
+      </c>
+      <c r="F563" t="s">
+        <v>146</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="H563" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D564" t="s">
+        <v>375</v>
+      </c>
+      <c r="E564" t="s">
+        <v>376</v>
+      </c>
+      <c r="F564" t="s">
+        <v>143</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="H564" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D565" t="s">
+        <v>375</v>
+      </c>
+      <c r="E565" t="s">
+        <v>376</v>
+      </c>
+      <c r="F565" t="s">
+        <v>143</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D566" t="s">
+        <v>375</v>
+      </c>
+      <c r="E566" t="s">
+        <v>376</v>
+      </c>
+      <c r="F566" t="s">
+        <v>143</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>2006</v>
+      </c>
+      <c r="D567" t="s">
+        <v>375</v>
+      </c>
+      <c r="E567" t="s">
+        <v>376</v>
+      </c>
+      <c r="F567" t="s">
+        <v>143</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="H567" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D568" t="s">
+        <v>375</v>
+      </c>
+      <c r="E568" t="s">
+        <v>376</v>
+      </c>
+      <c r="F568" t="s">
+        <v>143</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D569" t="s">
+        <v>375</v>
+      </c>
+      <c r="E569" t="s">
+        <v>376</v>
+      </c>
+      <c r="F569" t="s">
+        <v>143</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D570" t="s">
+        <v>375</v>
+      </c>
+      <c r="E570" t="s">
+        <v>376</v>
+      </c>
+      <c r="F570" t="s">
+        <v>143</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D571" t="s">
+        <v>375</v>
+      </c>
+      <c r="E571" t="s">
+        <v>376</v>
+      </c>
+      <c r="F571" t="s">
+        <v>143</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D572" t="s">
+        <v>375</v>
+      </c>
+      <c r="E572" t="s">
+        <v>376</v>
+      </c>
+      <c r="F572" t="s">
+        <v>143</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="H572" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D573" t="s">
+        <v>375</v>
+      </c>
+      <c r="E573" t="s">
+        <v>376</v>
+      </c>
+      <c r="F573" t="s">
+        <v>143</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D574" t="s">
+        <v>375</v>
+      </c>
+      <c r="E574" t="s">
+        <v>376</v>
+      </c>
+      <c r="F574" t="s">
+        <v>116</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D575" t="s">
+        <v>375</v>
+      </c>
+      <c r="E575" t="s">
+        <v>376</v>
+      </c>
+      <c r="F575" t="s">
+        <v>116</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D576" t="s">
+        <v>375</v>
+      </c>
+      <c r="E576" t="s">
+        <v>376</v>
+      </c>
+      <c r="F576" t="s">
+        <v>149</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D577" t="s">
+        <v>375</v>
+      </c>
+      <c r="E577" t="s">
+        <v>376</v>
+      </c>
+      <c r="F577" t="s">
+        <v>149</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D578" t="s">
+        <v>375</v>
+      </c>
+      <c r="E578" t="s">
+        <v>376</v>
+      </c>
+      <c r="F578" t="s">
+        <v>149</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D579" t="s">
+        <v>375</v>
+      </c>
+      <c r="E579" t="s">
+        <v>376</v>
+      </c>
+      <c r="F579" t="s">
+        <v>149</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D580" t="s">
+        <v>375</v>
+      </c>
+      <c r="E580" t="s">
+        <v>376</v>
+      </c>
+      <c r="F580" t="s">
+        <v>112</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D581" t="s">
+        <v>375</v>
+      </c>
+      <c r="E581" t="s">
+        <v>376</v>
+      </c>
+      <c r="F581" t="s">
+        <v>283</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D582" t="s">
+        <v>375</v>
+      </c>
+      <c r="E582" t="s">
+        <v>376</v>
+      </c>
+      <c r="F582" t="s">
+        <v>143</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D583" t="s">
+        <v>375</v>
+      </c>
+      <c r="E583" t="s">
+        <v>376</v>
+      </c>
+      <c r="F583" t="s">
+        <v>143</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D584" t="s">
+        <v>375</v>
+      </c>
+      <c r="E584" t="s">
+        <v>376</v>
+      </c>
+      <c r="F584" t="s">
+        <v>143</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D585" t="s">
+        <v>375</v>
+      </c>
+      <c r="E585" t="s">
+        <v>376</v>
+      </c>
+      <c r="F585" t="s">
+        <v>143</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D586" t="s">
+        <v>375</v>
+      </c>
+      <c r="E586" t="s">
+        <v>376</v>
+      </c>
+      <c r="F586" t="s">
+        <v>143</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D587" t="s">
+        <v>375</v>
+      </c>
+      <c r="E587" t="s">
+        <v>376</v>
+      </c>
+      <c r="F587" t="s">
+        <v>116</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2089</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D588" t="s">
+        <v>375</v>
+      </c>
+      <c r="E588" t="s">
+        <v>376</v>
+      </c>
+      <c r="F588" t="s">
+        <v>116</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D589" t="s">
+        <v>375</v>
+      </c>
+      <c r="E589" t="s">
+        <v>376</v>
+      </c>
+      <c r="F589" t="s">
+        <v>149</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D590" t="s">
+        <v>375</v>
+      </c>
+      <c r="E590" t="s">
+        <v>376</v>
+      </c>
+      <c r="F590" t="s">
+        <v>149</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2099</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>2101</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D591" t="s">
+        <v>375</v>
+      </c>
+      <c r="E591" t="s">
+        <v>376</v>
+      </c>
+      <c r="F591" t="s">
+        <v>161</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D592" t="s">
+        <v>375</v>
+      </c>
+      <c r="E592" t="s">
+        <v>376</v>
+      </c>
+      <c r="F592" t="s">
+        <v>2107</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D593" t="s">
+        <v>375</v>
+      </c>
+      <c r="E593" t="s">
+        <v>376</v>
+      </c>
+      <c r="F593" t="s">
+        <v>130</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D594" t="s">
+        <v>375</v>
+      </c>
+      <c r="E594" t="s">
+        <v>376</v>
+      </c>
+      <c r="F594" t="s">
+        <v>143</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D595" t="s">
+        <v>375</v>
+      </c>
+      <c r="E595" t="s">
+        <v>376</v>
+      </c>
+      <c r="F595" t="s">
+        <v>143</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D596" t="s">
+        <v>375</v>
+      </c>
+      <c r="E596" t="s">
+        <v>376</v>
+      </c>
+      <c r="F596" t="s">
+        <v>143</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D597" t="s">
+        <v>375</v>
+      </c>
+      <c r="E597" t="s">
+        <v>376</v>
+      </c>
+      <c r="F597" t="s">
+        <v>143</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D598" t="s">
+        <v>375</v>
+      </c>
+      <c r="E598" t="s">
+        <v>376</v>
+      </c>
+      <c r="F598" t="s">
+        <v>143</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D599" t="s">
+        <v>375</v>
+      </c>
+      <c r="E599" t="s">
+        <v>376</v>
+      </c>
+      <c r="F599" t="s">
+        <v>161</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D600" t="s">
+        <v>375</v>
+      </c>
+      <c r="E600" t="s">
+        <v>376</v>
+      </c>
+      <c r="F600" t="s">
+        <v>143</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D601" t="s">
+        <v>375</v>
+      </c>
+      <c r="E601" t="s">
+        <v>376</v>
+      </c>
+      <c r="F601" t="s">
+        <v>143</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H601" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D602" t="s">
+        <v>375</v>
+      </c>
+      <c r="E602" t="s">
+        <v>376</v>
+      </c>
+      <c r="F602" t="s">
+        <v>143</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D603" t="s">
+        <v>375</v>
+      </c>
+      <c r="E603" t="s">
+        <v>376</v>
+      </c>
+      <c r="F603" t="s">
+        <v>143</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D604" t="s">
+        <v>375</v>
+      </c>
+      <c r="E604" t="s">
+        <v>376</v>
+      </c>
+      <c r="F604" t="s">
+        <v>143</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D605" t="s">
+        <v>375</v>
+      </c>
+      <c r="E605" t="s">
+        <v>376</v>
+      </c>
+      <c r="F605" t="s">
+        <v>173</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D606" t="s">
+        <v>375</v>
+      </c>
+      <c r="E606" t="s">
+        <v>376</v>
+      </c>
+      <c r="F606" t="s">
+        <v>149</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="H606" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D607" t="s">
+        <v>375</v>
+      </c>
+      <c r="E607" t="s">
+        <v>376</v>
+      </c>
+      <c r="F607" t="s">
+        <v>149</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="H607" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D608" t="s">
+        <v>375</v>
+      </c>
+      <c r="E608" t="s">
+        <v>376</v>
+      </c>
+      <c r="F608" t="s">
+        <v>149</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D609" t="s">
+        <v>375</v>
+      </c>
+      <c r="E609" t="s">
+        <v>376</v>
+      </c>
+      <c r="F609" t="s">
+        <v>116</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D610" t="s">
+        <v>375</v>
+      </c>
+      <c r="E610" t="s">
+        <v>376</v>
+      </c>
+      <c r="F610" t="s">
+        <v>445</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D611" t="s">
+        <v>375</v>
+      </c>
+      <c r="E611" t="s">
+        <v>376</v>
+      </c>
+      <c r="F611" t="s">
+        <v>445</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D612" t="s">
+        <v>375</v>
+      </c>
+      <c r="E612" t="s">
+        <v>376</v>
+      </c>
+      <c r="F612" t="s">
+        <v>112</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D613" t="s">
+        <v>375</v>
+      </c>
+      <c r="E613" t="s">
+        <v>376</v>
+      </c>
+      <c r="F613" t="s">
+        <v>112</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D614" t="s">
+        <v>375</v>
+      </c>
+      <c r="E614" t="s">
+        <v>376</v>
+      </c>
+      <c r="F614" t="s">
+        <v>112</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D615" t="s">
+        <v>375</v>
+      </c>
+      <c r="E615" t="s">
+        <v>376</v>
+      </c>
+      <c r="F615" t="s">
+        <v>2200</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="H615" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D616" t="s">
+        <v>375</v>
+      </c>
+      <c r="E616" t="s">
+        <v>376</v>
+      </c>
+      <c r="F616" t="s">
+        <v>143</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D617" t="s">
+        <v>375</v>
+      </c>
+      <c r="E617" t="s">
+        <v>376</v>
+      </c>
+      <c r="F617" t="s">
+        <v>143</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>2211</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D618" t="s">
+        <v>375</v>
+      </c>
+      <c r="E618" t="s">
+        <v>376</v>
+      </c>
+      <c r="F618" t="s">
+        <v>143</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>2216</v>
+      </c>
+      <c r="D619" t="s">
+        <v>375</v>
+      </c>
+      <c r="E619" t="s">
+        <v>376</v>
+      </c>
+      <c r="F619" t="s">
+        <v>143</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D620" t="s">
+        <v>375</v>
+      </c>
+      <c r="E620" t="s">
+        <v>376</v>
+      </c>
+      <c r="F620" t="s">
+        <v>143</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D621" t="s">
+        <v>375</v>
+      </c>
+      <c r="E621" t="s">
+        <v>376</v>
+      </c>
+      <c r="F621" t="s">
+        <v>130</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="H621" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D622" t="s">
+        <v>375</v>
+      </c>
+      <c r="E622" t="s">
+        <v>376</v>
+      </c>
+      <c r="F622" t="s">
+        <v>116</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="H622" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D623" t="s">
+        <v>375</v>
+      </c>
+      <c r="E623" t="s">
+        <v>376</v>
+      </c>
+      <c r="F623" t="s">
+        <v>173</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="H623" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>2235</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D624" t="s">
+        <v>375</v>
+      </c>
+      <c r="E624" t="s">
+        <v>376</v>
+      </c>
+      <c r="F624" t="s">
+        <v>216</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D625" t="s">
+        <v>375</v>
+      </c>
+      <c r="E625" t="s">
+        <v>376</v>
+      </c>
+      <c r="F625" t="s">
+        <v>216</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="H625" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D626" t="s">
+        <v>375</v>
+      </c>
+      <c r="E626" t="s">
+        <v>376</v>
+      </c>
+      <c r="F626" t="s">
+        <v>216</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="H626" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>2247</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D627" t="s">
+        <v>375</v>
+      </c>
+      <c r="E627" t="s">
+        <v>376</v>
+      </c>
+      <c r="F627" t="s">
+        <v>216</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="H627" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>2251</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D628" t="s">
+        <v>375</v>
+      </c>
+      <c r="E628" t="s">
+        <v>376</v>
+      </c>
+      <c r="F628" t="s">
+        <v>149</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="H628" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D629" t="s">
+        <v>375</v>
+      </c>
+      <c r="E629" t="s">
+        <v>376</v>
+      </c>
+      <c r="F629" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="H629" t="s">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D630" t="s">
+        <v>375</v>
+      </c>
+      <c r="E630" t="s">
+        <v>376</v>
+      </c>
+      <c r="F630" t="s">
+        <v>146</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="H630" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D631" t="s">
+        <v>375</v>
+      </c>
+      <c r="E631" t="s">
+        <v>376</v>
+      </c>
+      <c r="F631" t="s">
+        <v>146</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="H631" t="s">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D632" t="s">
+        <v>375</v>
+      </c>
+      <c r="E632" t="s">
+        <v>376</v>
+      </c>
+      <c r="F632" t="s">
+        <v>146</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="H632" t="s">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>2272</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D633" t="s">
+        <v>375</v>
+      </c>
+      <c r="E633" t="s">
+        <v>376</v>
+      </c>
+      <c r="F633" t="s">
+        <v>143</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="H633" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D634" t="s">
+        <v>375</v>
+      </c>
+      <c r="E634" t="s">
+        <v>376</v>
+      </c>
+      <c r="F634" t="s">
+        <v>143</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="H634" t="s">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>2280</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D635" t="s">
+        <v>375</v>
+      </c>
+      <c r="E635" t="s">
+        <v>376</v>
+      </c>
+      <c r="F635" t="s">
+        <v>143</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="H635" t="s">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D636" t="s">
+        <v>375</v>
+      </c>
+      <c r="E636" t="s">
+        <v>376</v>
+      </c>
+      <c r="F636" t="s">
+        <v>143</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="H636" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D637" t="s">
+        <v>375</v>
+      </c>
+      <c r="E637" t="s">
+        <v>376</v>
+      </c>
+      <c r="F637" t="s">
+        <v>143</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="H637" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D638" t="s">
+        <v>375</v>
+      </c>
+      <c r="E638" t="s">
+        <v>376</v>
+      </c>
+      <c r="F638" t="s">
+        <v>143</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>2294</v>
+      </c>
+      <c r="H638" t="s">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D639" t="s">
+        <v>375</v>
+      </c>
+      <c r="E639" t="s">
+        <v>376</v>
+      </c>
+      <c r="F639" t="s">
+        <v>143</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="H639" t="s">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D640" t="s">
+        <v>375</v>
+      </c>
+      <c r="E640" t="s">
+        <v>376</v>
+      </c>
+      <c r="F640" t="s">
+        <v>143</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="H640" t="s">
+        <v>2303</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D641" t="s">
+        <v>375</v>
+      </c>
+      <c r="E641" t="s">
+        <v>376</v>
+      </c>
+      <c r="F641" t="s">
+        <v>143</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="H641" t="s">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>2308</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D642" t="s">
+        <v>375</v>
+      </c>
+      <c r="E642" t="s">
+        <v>376</v>
+      </c>
+      <c r="F642" t="s">
+        <v>143</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="H642" t="s">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>2312</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D643" t="s">
+        <v>375</v>
+      </c>
+      <c r="E643" t="s">
+        <v>376</v>
+      </c>
+      <c r="F643" t="s">
+        <v>143</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="H643" t="s">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D644" t="s">
+        <v>375</v>
+      </c>
+      <c r="E644" t="s">
+        <v>376</v>
+      </c>
+      <c r="F644" t="s">
+        <v>143</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2319</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D645" t="s">
+        <v>375</v>
+      </c>
+      <c r="E645" t="s">
+        <v>376</v>
+      </c>
+      <c r="F645" t="s">
+        <v>143</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D646" t="s">
+        <v>375</v>
+      </c>
+      <c r="E646" t="s">
+        <v>376</v>
+      </c>
+      <c r="F646" t="s">
+        <v>143</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D647" t="s">
+        <v>375</v>
+      </c>
+      <c r="E647" t="s">
+        <v>376</v>
+      </c>
+      <c r="F647" t="s">
+        <v>143</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D648" t="s">
+        <v>375</v>
+      </c>
+      <c r="E648" t="s">
+        <v>376</v>
+      </c>
+      <c r="F648" t="s">
+        <v>143</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D649" t="s">
+        <v>375</v>
+      </c>
+      <c r="E649" t="s">
+        <v>376</v>
+      </c>
+      <c r="F649" t="s">
+        <v>143</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D650" t="s">
+        <v>375</v>
+      </c>
+      <c r="E650" t="s">
+        <v>376</v>
+      </c>
+      <c r="F650" t="s">
+        <v>143</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D651" t="s">
+        <v>375</v>
+      </c>
+      <c r="E651" t="s">
+        <v>376</v>
+      </c>
+      <c r="F651" t="s">
+        <v>143</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D652" t="s">
+        <v>375</v>
+      </c>
+      <c r="E652" t="s">
+        <v>376</v>
+      </c>
+      <c r="F652" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>2347</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D653" t="s">
+        <v>375</v>
+      </c>
+      <c r="E653" t="s">
+        <v>376</v>
+      </c>
+      <c r="F653" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>2351</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D654" t="s">
+        <v>375</v>
+      </c>
+      <c r="E654" t="s">
+        <v>376</v>
+      </c>
+      <c r="F654" t="s">
+        <v>2257</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D655" t="s">
+        <v>375</v>
+      </c>
+      <c r="E655" t="s">
+        <v>376</v>
+      </c>
+      <c r="F655" t="s">
+        <v>126</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D656" t="s">
+        <v>375</v>
+      </c>
+      <c r="E656" t="s">
+        <v>376</v>
+      </c>
+      <c r="F656" t="s">
+        <v>161</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>2363</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D657" t="s">
+        <v>375</v>
+      </c>
+      <c r="E657" t="s">
+        <v>376</v>
+      </c>
+      <c r="F657" t="s">
+        <v>161</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2366</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D658" t="s">
+        <v>375</v>
+      </c>
+      <c r="E658" t="s">
+        <v>376</v>
+      </c>
+      <c r="F658" t="s">
+        <v>161</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D659" t="s">
+        <v>375</v>
+      </c>
+      <c r="E659" t="s">
+        <v>376</v>
+      </c>
+      <c r="F659" t="s">
+        <v>161</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>2375</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D660" t="s">
+        <v>375</v>
+      </c>
+      <c r="E660" t="s">
+        <v>376</v>
+      </c>
+      <c r="F660" t="s">
+        <v>161</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2378</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D661" t="s">
+        <v>375</v>
+      </c>
+      <c r="E661" t="s">
+        <v>376</v>
+      </c>
+      <c r="F661" t="s">
+        <v>161</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D662" t="s">
+        <v>375</v>
+      </c>
+      <c r="E662" t="s">
+        <v>376</v>
+      </c>
+      <c r="F662" t="s">
+        <v>161</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2385</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2386</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>2387</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D663" t="s">
+        <v>375</v>
+      </c>
+      <c r="E663" t="s">
+        <v>376</v>
+      </c>
+      <c r="F663" t="s">
+        <v>161</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D664" t="s">
+        <v>375</v>
+      </c>
+      <c r="E664" t="s">
+        <v>376</v>
+      </c>
+      <c r="F664" t="s">
+        <v>161</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D665" t="s">
+        <v>375</v>
+      </c>
+      <c r="E665" t="s">
+        <v>376</v>
+      </c>
+      <c r="F665" t="s">
+        <v>116</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2397</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>2399</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D666" t="s">
+        <v>375</v>
+      </c>
+      <c r="E666" t="s">
+        <v>376</v>
+      </c>
+      <c r="F666" t="s">
+        <v>130</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D667" t="s">
+        <v>375</v>
+      </c>
+      <c r="E667" t="s">
+        <v>376</v>
+      </c>
+      <c r="F667" t="s">
+        <v>149</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2408</v>
+      </c>
+      <c r="D668" t="s">
+        <v>375</v>
+      </c>
+      <c r="E668" t="s">
+        <v>376</v>
+      </c>
+      <c r="F668" t="s">
+        <v>149</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2409</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2410</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>2411</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D669" t="s">
+        <v>375</v>
+      </c>
+      <c r="E669" t="s">
+        <v>376</v>
+      </c>
+      <c r="F669" t="s">
+        <v>149</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2414</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>2415</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D670" t="s">
+        <v>375</v>
+      </c>
+      <c r="E670" t="s">
+        <v>376</v>
+      </c>
+      <c r="F670" t="s">
+        <v>149</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D671" t="s">
+        <v>375</v>
+      </c>
+      <c r="E671" t="s">
+        <v>376</v>
+      </c>
+      <c r="F671" t="s">
+        <v>2421</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2423</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>2424</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D672" t="s">
+        <v>375</v>
+      </c>
+      <c r="E672" t="s">
+        <v>376</v>
+      </c>
+      <c r="F672" t="s">
+        <v>134</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2426</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D673" t="s">
+        <v>375</v>
+      </c>
+      <c r="E673" t="s">
+        <v>376</v>
+      </c>
+      <c r="F673" t="s">
+        <v>143</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>2430</v>
+      </c>
+      <c r="H673" t="s">
+        <v>2431</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D674" t="s">
+        <v>375</v>
+      </c>
+      <c r="E674" t="s">
+        <v>376</v>
+      </c>
+      <c r="F674" t="s">
+        <v>143</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="H674" t="s">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>2436</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D675" t="s">
+        <v>375</v>
+      </c>
+      <c r="E675" t="s">
+        <v>376</v>
+      </c>
+      <c r="F675" t="s">
+        <v>143</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>2440</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2441</v>
+      </c>
+      <c r="D676" t="s">
+        <v>375</v>
+      </c>
+      <c r="E676" t="s">
+        <v>376</v>
+      </c>
+      <c r="F676" t="s">
+        <v>143</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2442</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D677" t="s">
+        <v>375</v>
+      </c>
+      <c r="E677" t="s">
+        <v>376</v>
+      </c>
+      <c r="F677" t="s">
+        <v>143</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>2448</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D678" t="s">
+        <v>375</v>
+      </c>
+      <c r="E678" t="s">
+        <v>376</v>
+      </c>
+      <c r="F678" t="s">
+        <v>161</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2451</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D679" t="s">
+        <v>375</v>
+      </c>
+      <c r="E679" t="s">
+        <v>376</v>
+      </c>
+      <c r="F679" t="s">
+        <v>161</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>2454</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2455</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>2456</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D680" t="s">
+        <v>375</v>
+      </c>
+      <c r="E680" t="s">
+        <v>376</v>
+      </c>
+      <c r="F680" t="s">
+        <v>161</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2459</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D681" t="s">
+        <v>375</v>
+      </c>
+      <c r="E681" t="s">
+        <v>376</v>
+      </c>
+      <c r="F681" t="s">
+        <v>161</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D682" t="s">
+        <v>375</v>
+      </c>
+      <c r="E682" t="s">
+        <v>376</v>
+      </c>
+      <c r="F682" t="s">
+        <v>130</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D683" t="s">
+        <v>375</v>
+      </c>
+      <c r="E683" t="s">
+        <v>376</v>
+      </c>
+      <c r="F683" t="s">
+        <v>130</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="H683" t="s">
+        <v>2471</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>2472</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D684" t="s">
+        <v>375</v>
+      </c>
+      <c r="E684" t="s">
+        <v>376</v>
+      </c>
+      <c r="F684" t="s">
+        <v>130</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>2476</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D685" t="s">
+        <v>375</v>
+      </c>
+      <c r="E685" t="s">
+        <v>376</v>
+      </c>
+      <c r="F685" t="s">
+        <v>149</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2478</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D686" t="s">
+        <v>375</v>
+      </c>
+      <c r="E686" t="s">
+        <v>376</v>
+      </c>
+      <c r="F686" t="s">
+        <v>149</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2481</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>2482</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D687" t="s">
+        <v>375</v>
+      </c>
+      <c r="E687" t="s">
+        <v>376</v>
+      </c>
+      <c r="F687" t="s">
+        <v>149</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2484</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>2485</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D688" t="s">
+        <v>375</v>
+      </c>
+      <c r="E688" t="s">
+        <v>376</v>
+      </c>
+      <c r="F688" t="s">
+        <v>149</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2487</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>2488</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D689" t="s">
+        <v>375</v>
+      </c>
+      <c r="E689" t="s">
+        <v>376</v>
+      </c>
+      <c r="F689" t="s">
+        <v>149</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2490</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>2491</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D690" t="s">
+        <v>375</v>
+      </c>
+      <c r="E690" t="s">
+        <v>376</v>
+      </c>
+      <c r="F690" t="s">
+        <v>149</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D691" t="s">
+        <v>375</v>
+      </c>
+      <c r="E691" t="s">
+        <v>376</v>
+      </c>
+      <c r="F691" t="s">
+        <v>149</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>2497</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D692" t="s">
+        <v>375</v>
+      </c>
+      <c r="E692" t="s">
+        <v>376</v>
+      </c>
+      <c r="F692" t="s">
+        <v>149</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2499</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>2500</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D693" t="s">
+        <v>375</v>
+      </c>
+      <c r="E693" t="s">
+        <v>376</v>
+      </c>
+      <c r="F693" t="s">
+        <v>149</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2502</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>2503</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D694" t="s">
+        <v>375</v>
+      </c>
+      <c r="E694" t="s">
+        <v>376</v>
+      </c>
+      <c r="F694" t="s">
+        <v>149</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D695" t="s">
+        <v>375</v>
+      </c>
+      <c r="E695" t="s">
+        <v>376</v>
+      </c>
+      <c r="F695" t="s">
+        <v>149</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2508</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>2509</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D696" t="s">
+        <v>375</v>
+      </c>
+      <c r="E696" t="s">
+        <v>376</v>
+      </c>
+      <c r="F696" t="s">
+        <v>149</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D697" t="s">
+        <v>375</v>
+      </c>
+      <c r="E697" t="s">
+        <v>376</v>
+      </c>
+      <c r="F697" t="s">
+        <v>149</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2514</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>2515</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2516</v>
+      </c>
+      <c r="D698" t="s">
+        <v>375</v>
+      </c>
+      <c r="E698" t="s">
+        <v>376</v>
+      </c>
+      <c r="F698" t="s">
+        <v>149</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2517</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D699" t="s">
+        <v>375</v>
+      </c>
+      <c r="E699" t="s">
+        <v>376</v>
+      </c>
+      <c r="F699" t="s">
+        <v>149</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>2521</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D700" t="s">
+        <v>375</v>
+      </c>
+      <c r="E700" t="s">
+        <v>376</v>
+      </c>
+      <c r="F700" t="s">
+        <v>149</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2523</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D701" t="s">
+        <v>375</v>
+      </c>
+      <c r="E701" t="s">
+        <v>376</v>
+      </c>
+      <c r="F701" t="s">
+        <v>149</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2526</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>2527</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D702" t="s">
+        <v>375</v>
+      </c>
+      <c r="E702" t="s">
+        <v>376</v>
+      </c>
+      <c r="F702" t="s">
+        <v>149</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>2531</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D703" t="s">
+        <v>375</v>
+      </c>
+      <c r="E703" t="s">
+        <v>376</v>
+      </c>
+      <c r="F703" t="s">
+        <v>149</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>2534</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D704" t="s">
+        <v>375</v>
+      </c>
+      <c r="E704" t="s">
+        <v>376</v>
+      </c>
+      <c r="F704" t="s">
+        <v>149</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>2537</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D705" t="s">
+        <v>375</v>
+      </c>
+      <c r="E705" t="s">
+        <v>376</v>
+      </c>
+      <c r="F705" t="s">
+        <v>149</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="H705" t="s">
+        <v>2540</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D706" t="s">
+        <v>375</v>
+      </c>
+      <c r="E706" t="s">
+        <v>376</v>
+      </c>
+      <c r="F706" t="s">
+        <v>149</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>2545</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2546</v>
+      </c>
+      <c r="D707" t="s">
+        <v>375</v>
+      </c>
+      <c r="E707" t="s">
+        <v>376</v>
+      </c>
+      <c r="F707" t="s">
+        <v>149</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D708" t="s">
+        <v>375</v>
+      </c>
+      <c r="E708" t="s">
+        <v>376</v>
+      </c>
+      <c r="F708" t="s">
+        <v>149</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>2550</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2551</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D709" t="s">
+        <v>375</v>
+      </c>
+      <c r="E709" t="s">
+        <v>376</v>
+      </c>
+      <c r="F709" t="s">
+        <v>149</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>2555</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D710" t="s">
+        <v>375</v>
+      </c>
+      <c r="E710" t="s">
+        <v>376</v>
+      </c>
+      <c r="F710" t="s">
+        <v>149</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2558</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>2559</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2560</v>
+      </c>
+      <c r="D711" t="s">
+        <v>375</v>
+      </c>
+      <c r="E711" t="s">
+        <v>376</v>
+      </c>
+      <c r="F711" t="s">
+        <v>149</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2561</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2562</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D712" t="s">
+        <v>375</v>
+      </c>
+      <c r="E712" t="s">
+        <v>376</v>
+      </c>
+      <c r="F712" t="s">
+        <v>149</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D713" t="s">
+        <v>375</v>
+      </c>
+      <c r="E713" t="s">
+        <v>376</v>
+      </c>
+      <c r="F713" t="s">
+        <v>149</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714" t="s">
+        <v>2569</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D714" t="s">
+        <v>375</v>
+      </c>
+      <c r="E714" t="s">
+        <v>376</v>
+      </c>
+      <c r="F714" t="s">
+        <v>149</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="H714" t="s">
+        <v>2572</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D715" t="s">
+        <v>375</v>
+      </c>
+      <c r="E715" t="s">
+        <v>376</v>
+      </c>
+      <c r="F715" t="s">
+        <v>149</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="H715" t="s">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716" t="s">
+        <v>2577</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2578</v>
+      </c>
+      <c r="D716" t="s">
+        <v>375</v>
+      </c>
+      <c r="E716" t="s">
+        <v>376</v>
+      </c>
+      <c r="F716" t="s">
+        <v>149</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B717" t="s">
+        <v>9</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D717" t="s">
+        <v>375</v>
+      </c>
+      <c r="E717" t="s">
+        <v>376</v>
+      </c>
+      <c r="F717" t="s">
+        <v>149</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>2583</v>
+      </c>
+      <c r="H717" t="s">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D718" t="s">
+        <v>375</v>
+      </c>
+      <c r="E718" t="s">
+        <v>376</v>
+      </c>
+      <c r="F718" t="s">
+        <v>149</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="H718" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D719" t="s">
+        <v>375</v>
+      </c>
+      <c r="E719" t="s">
+        <v>376</v>
+      </c>
+      <c r="F719" t="s">
+        <v>149</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="H719" t="s">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2594</v>
+      </c>
+      <c r="D720" t="s">
+        <v>375</v>
+      </c>
+      <c r="E720" t="s">
+        <v>376</v>
+      </c>
+      <c r="F720" t="s">
+        <v>149</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H720" t="s">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D721" t="s">
+        <v>375</v>
+      </c>
+      <c r="E721" t="s">
+        <v>376</v>
+      </c>
+      <c r="F721" t="s">
+        <v>149</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>2598</v>
+      </c>
+      <c r="H721" t="s">
+        <v>2599</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D722" t="s">
+        <v>375</v>
+      </c>
+      <c r="E722" t="s">
+        <v>376</v>
+      </c>
+      <c r="F722" t="s">
+        <v>149</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="H722" t="s">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B723" t="s">
+        <v>9</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2605</v>
+      </c>
+      <c r="D723" t="s">
+        <v>375</v>
+      </c>
+      <c r="E723" t="s">
+        <v>376</v>
+      </c>
+      <c r="F723" t="s">
+        <v>112</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>2606</v>
+      </c>
+      <c r="H723" t="s">
+        <v>2607</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B724" t="s">
+        <v>9</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D724" t="s">
+        <v>375</v>
+      </c>
+      <c r="E724" t="s">
+        <v>376</v>
+      </c>
+      <c r="F724" t="s">
+        <v>2610</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="H724" t="s">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B725" t="s">
+        <v>9</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D725" t="s">
+        <v>375</v>
+      </c>
+      <c r="E725" t="s">
+        <v>376</v>
+      </c>
+      <c r="F725" t="s">
+        <v>149</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H725" t="s">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B726" t="s">
+        <v>9</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D726" t="s">
+        <v>375</v>
+      </c>
+      <c r="E726" t="s">
+        <v>376</v>
+      </c>
+      <c r="F726" t="s">
+        <v>116</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="H726" t="s">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B727" t="s">
+        <v>9</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D727" t="s">
+        <v>375</v>
+      </c>
+      <c r="E727" t="s">
+        <v>376</v>
+      </c>
+      <c r="F727" t="s">
+        <v>116</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>2622</v>
+      </c>
+      <c r="H727" t="s">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728" t="s">
+        <v>2624</v>
+      </c>
+      <c r="B728" t="s">
+        <v>9</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D728" t="s">
+        <v>375</v>
+      </c>
+      <c r="E728" t="s">
+        <v>376</v>
+      </c>
+      <c r="F728" t="s">
+        <v>445</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="H728" t="s">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B729" t="s">
+        <v>9</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D729" t="s">
+        <v>375</v>
+      </c>
+      <c r="E729" t="s">
+        <v>376</v>
+      </c>
+      <c r="F729" t="s">
+        <v>112</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="H729" t="s">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B730" t="s">
+        <v>9</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D730" t="s">
+        <v>375</v>
+      </c>
+      <c r="E730" t="s">
+        <v>376</v>
+      </c>
+      <c r="F730" t="s">
+        <v>251</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="H730" t="s">
+        <v>2635</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B731" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D731" t="s">
+        <v>375</v>
+      </c>
+      <c r="E731" t="s">
+        <v>376</v>
+      </c>
+      <c r="F731" t="s">
+        <v>116</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="H731" t="s">
+        <v>2639</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B732" t="s">
+        <v>9</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D732" t="s">
+        <v>375</v>
+      </c>
+      <c r="E732" t="s">
+        <v>376</v>
+      </c>
+      <c r="F732" t="s">
+        <v>116</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="H732" t="s">
+        <v>2643</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B733" t="s">
+        <v>9</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D733" t="s">
+        <v>375</v>
+      </c>
+      <c r="E733" t="s">
+        <v>376</v>
+      </c>
+      <c r="F733" t="s">
+        <v>116</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>2646</v>
+      </c>
+      <c r="H733" t="s">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734" t="s">
+        <v>2648</v>
+      </c>
+      <c r="B734" t="s">
+        <v>9</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D734" t="s">
+        <v>375</v>
+      </c>
+      <c r="E734" t="s">
+        <v>376</v>
+      </c>
+      <c r="F734" t="s">
+        <v>112</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="H734" t="s">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B735" t="s">
+        <v>9</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D735" t="s">
+        <v>375</v>
+      </c>
+      <c r="E735" t="s">
+        <v>376</v>
+      </c>
+      <c r="F735" t="s">
+        <v>112</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="H735" t="s">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736" t="s">
+        <v>2656</v>
+      </c>
+      <c r="B736" t="s">
+        <v>9</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D736" t="s">
+        <v>375</v>
+      </c>
+      <c r="E736" t="s">
+        <v>376</v>
+      </c>
+      <c r="F736" t="s">
+        <v>161</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>2658</v>
+      </c>
+      <c r="H736" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737" t="s">
+        <v>2660</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D737" t="s">
+        <v>375</v>
+      </c>
+      <c r="E737" t="s">
+        <v>376</v>
+      </c>
+      <c r="F737" t="s">
+        <v>161</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="H737" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738" t="s">
+        <v>2664</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D738" t="s">
+        <v>375</v>
+      </c>
+      <c r="E738" t="s">
+        <v>376</v>
+      </c>
+      <c r="F738" t="s">
+        <v>161</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
+        <v>2668</v>
+      </c>
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2669</v>
+      </c>
+      <c r="D739" t="s">
+        <v>375</v>
+      </c>
+      <c r="E739" t="s">
+        <v>376</v>
+      </c>
+      <c r="F739" t="s">
+        <v>130</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2670</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740" t="s">
+        <v>2671</v>
+      </c>
+      <c r="B740" t="s">
+        <v>9</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2672</v>
+      </c>
+      <c r="D740" t="s">
+        <v>375</v>
+      </c>
+      <c r="E740" t="s">
+        <v>376</v>
+      </c>
+      <c r="F740" t="s">
+        <v>149</v>
+      </c>
+      <c r="G740" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H740" t="s">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741" t="s">
+        <v>2674</v>
+      </c>
+      <c r="B741" t="s">
+        <v>9</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2675</v>
+      </c>
+      <c r="D741" t="s">
+        <v>375</v>
+      </c>
+      <c r="E741" t="s">
+        <v>376</v>
+      </c>
+      <c r="F741" t="s">
+        <v>143</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H741" t="s">
+        <v>2676</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742" t="s">
+        <v>2677</v>
+      </c>
+      <c r="B742" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2678</v>
+      </c>
+      <c r="D742" t="s">
+        <v>375</v>
+      </c>
+      <c r="E742" t="s">
+        <v>376</v>
+      </c>
+      <c r="F742" t="s">
+        <v>143</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H742" t="s">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743" t="s">
+        <v>2680</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2681</v>
+      </c>
+      <c r="D743" t="s">
+        <v>375</v>
+      </c>
+      <c r="E743" t="s">
+        <v>376</v>
+      </c>
+      <c r="F743" t="s">
+        <v>143</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H743" t="s">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744" t="s">
+        <v>2683</v>
+      </c>
+      <c r="B744" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D744" t="s">
+        <v>375</v>
+      </c>
+      <c r="E744" t="s">
+        <v>376</v>
+      </c>
+      <c r="F744" t="s">
+        <v>112</v>
+      </c>
+      <c r="G744" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H744" t="s">
+        <v>2685</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745" t="s">
+        <v>2686</v>
+      </c>
+      <c r="B745" t="s">
+        <v>9</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D745" t="s">
+        <v>375</v>
+      </c>
+      <c r="E745" t="s">
+        <v>376</v>
+      </c>
+      <c r="F745" t="s">
+        <v>116</v>
+      </c>
+      <c r="G745" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H745" t="s">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746" t="s">
+        <v>2689</v>
+      </c>
+      <c r="B746" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2690</v>
+      </c>
+      <c r="D746" t="s">
+        <v>375</v>
+      </c>
+      <c r="E746" t="s">
+        <v>376</v>
+      </c>
+      <c r="F746" t="s">
+        <v>116</v>
+      </c>
+      <c r="G746" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H746" t="s">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747" t="s">
+        <v>2692</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2693</v>
+      </c>
+      <c r="D747" t="s">
+        <v>375</v>
+      </c>
+      <c r="E747" t="s">
+        <v>376</v>
+      </c>
+      <c r="F747" t="s">
+        <v>126</v>
+      </c>
+      <c r="G747" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H747" t="s">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748" t="s">
+        <v>2695</v>
+      </c>
+      <c r="B748" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2696</v>
+      </c>
+      <c r="D748" t="s">
+        <v>375</v>
+      </c>
+      <c r="E748" t="s">
+        <v>376</v>
+      </c>
+      <c r="F748" t="s">
+        <v>112</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H748" t="s">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749" t="s">
+        <v>2698</v>
+      </c>
+      <c r="B749" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D749" t="s">
+        <v>375</v>
+      </c>
+      <c r="E749" t="s">
+        <v>376</v>
+      </c>
+      <c r="F749" t="s">
+        <v>116</v>
+      </c>
+      <c r="G749" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H749" t="s">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750" t="s">
+        <v>2701</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D750" t="s">
+        <v>375</v>
+      </c>
+      <c r="E750" t="s">
+        <v>376</v>
+      </c>
+      <c r="F750" t="s">
+        <v>116</v>
+      </c>
+      <c r="G750" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H750" t="s">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" t="s">
+        <v>2704</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2705</v>
+      </c>
+      <c r="D751" t="s">
+        <v>375</v>
+      </c>
+      <c r="E751" t="s">
+        <v>376</v>
+      </c>
+      <c r="F751" t="s">
+        <v>143</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H751" t="s">
+        <v>2706</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" t="s">
+        <v>2707</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2708</v>
+      </c>
+      <c r="D752" t="s">
+        <v>375</v>
+      </c>
+      <c r="E752" t="s">
+        <v>376</v>
+      </c>
+      <c r="F752" t="s">
+        <v>149</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H752" t="s">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>2710</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2711</v>
+      </c>
+      <c r="D753" t="s">
+        <v>375</v>
+      </c>
+      <c r="E753" t="s">
+        <v>376</v>
+      </c>
+      <c r="F753" t="s">
+        <v>149</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H753" t="s">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" t="s">
+        <v>2713</v>
+      </c>
+      <c r="B754" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2714</v>
+      </c>
+      <c r="D754" t="s">
+        <v>375</v>
+      </c>
+      <c r="E754" t="s">
+        <v>376</v>
+      </c>
+      <c r="F754" t="s">
+        <v>216</v>
+      </c>
+      <c r="G754" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H754" t="s">
+        <v>2715</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" t="s">
+        <v>2716</v>
+      </c>
+      <c r="B755" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2717</v>
+      </c>
+      <c r="D755" t="s">
+        <v>375</v>
+      </c>
+      <c r="E755" t="s">
+        <v>376</v>
+      </c>
+      <c r="F755" t="s">
+        <v>216</v>
+      </c>
+      <c r="G755" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H755" t="s">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" t="s">
+        <v>2719</v>
+      </c>
+      <c r="B756" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2720</v>
+      </c>
+      <c r="D756" t="s">
+        <v>375</v>
+      </c>
+      <c r="E756" t="s">
+        <v>376</v>
+      </c>
+      <c r="F756" t="s">
+        <v>216</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H756" t="s">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" t="s">
+        <v>2722</v>
+      </c>
+      <c r="B757" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2723</v>
+      </c>
+      <c r="D757" t="s">
+        <v>375</v>
+      </c>
+      <c r="E757" t="s">
+        <v>376</v>
+      </c>
+      <c r="F757" t="s">
+        <v>116</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H757" t="s">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" t="s">
+        <v>2725</v>
+      </c>
+      <c r="B758" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2726</v>
+      </c>
+      <c r="D758" t="s">
+        <v>375</v>
+      </c>
+      <c r="E758" t="s">
+        <v>376</v>
+      </c>
+      <c r="F758" t="s">
+        <v>116</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H758" t="s">
+        <v>2727</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" t="s">
+        <v>2728</v>
+      </c>
+      <c r="B759" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2729</v>
+      </c>
+      <c r="D759" t="s">
+        <v>375</v>
+      </c>
+      <c r="E759" t="s">
+        <v>376</v>
+      </c>
+      <c r="F759" t="s">
+        <v>116</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H759" t="s">
+        <v>2730</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" t="s">
+        <v>2731</v>
+      </c>
+      <c r="B760" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2732</v>
+      </c>
+      <c r="D760" t="s">
+        <v>375</v>
+      </c>
+      <c r="E760" t="s">
+        <v>376</v>
+      </c>
+      <c r="F760" t="s">
+        <v>112</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H760" t="s">
+        <v>2733</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" t="s">
+        <v>2734</v>
+      </c>
+      <c r="B761" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2735</v>
+      </c>
+      <c r="D761" t="s">
+        <v>375</v>
+      </c>
+      <c r="E761" t="s">
+        <v>376</v>
+      </c>
+      <c r="F761" t="s">
+        <v>146</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H761" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" t="s">
+        <v>2737</v>
+      </c>
+      <c r="B762" t="s">
+        <v>9</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2738</v>
+      </c>
+      <c r="D762" t="s">
+        <v>375</v>
+      </c>
+      <c r="E762" t="s">
+        <v>376</v>
+      </c>
+      <c r="F762" t="s">
+        <v>146</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H762" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>2740</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2741</v>
+      </c>
+      <c r="D763" t="s">
+        <v>375</v>
+      </c>
+      <c r="E763" t="s">
+        <v>376</v>
+      </c>
+      <c r="F763" t="s">
+        <v>146</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H763" t="s">
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>2743</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2744</v>
+      </c>
+      <c r="D764" t="s">
+        <v>375</v>
+      </c>
+      <c r="E764" t="s">
+        <v>376</v>
+      </c>
+      <c r="F764" t="s">
+        <v>146</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H764" t="s">
+        <v>2745</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>2746</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2747</v>
+      </c>
+      <c r="D765" t="s">
+        <v>375</v>
+      </c>
+      <c r="E765" t="s">
+        <v>376</v>
+      </c>
+      <c r="F765" t="s">
+        <v>146</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H765" t="s">
+        <v>2748</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>2749</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>10</v>
+      </c>
+      <c r="D766" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E766" t="s">
+        <v>2751</v>
+      </c>
+      <c r="F766" t="s">
+        <v>149</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H766" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B767" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" t="s">
+        <v>23</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E767" t="s">
+        <v>2751</v>
+      </c>
+      <c r="F767" t="s">
+        <v>116</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H767" t="s">
+        <v>2754</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -10944,50 +28874,525 @@
     <hyperlink ref="G268" r:id="rId267"/>
     <hyperlink ref="G269" r:id="rId268"/>
     <hyperlink ref="G270" r:id="rId269"/>
     <hyperlink ref="G271" r:id="rId270"/>
     <hyperlink ref="G272" r:id="rId271"/>
     <hyperlink ref="G273" r:id="rId272"/>
     <hyperlink ref="G274" r:id="rId273"/>
     <hyperlink ref="G275" r:id="rId274"/>
     <hyperlink ref="G276" r:id="rId275"/>
     <hyperlink ref="G277" r:id="rId276"/>
     <hyperlink ref="G278" r:id="rId277"/>
     <hyperlink ref="G279" r:id="rId278"/>
     <hyperlink ref="G280" r:id="rId279"/>
     <hyperlink ref="G281" r:id="rId280"/>
     <hyperlink ref="G282" r:id="rId281"/>
     <hyperlink ref="G283" r:id="rId282"/>
     <hyperlink ref="G284" r:id="rId283"/>
     <hyperlink ref="G285" r:id="rId284"/>
     <hyperlink ref="G286" r:id="rId285"/>
     <hyperlink ref="G287" r:id="rId286"/>
     <hyperlink ref="G288" r:id="rId287"/>
     <hyperlink ref="G289" r:id="rId288"/>
     <hyperlink ref="G290" r:id="rId289"/>
     <hyperlink ref="G291" r:id="rId290"/>
     <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
+    <hyperlink ref="G714" r:id="rId713"/>
+    <hyperlink ref="G715" r:id="rId714"/>
+    <hyperlink ref="G716" r:id="rId715"/>
+    <hyperlink ref="G717" r:id="rId716"/>
+    <hyperlink ref="G718" r:id="rId717"/>
+    <hyperlink ref="G719" r:id="rId718"/>
+    <hyperlink ref="G720" r:id="rId719"/>
+    <hyperlink ref="G721" r:id="rId720"/>
+    <hyperlink ref="G722" r:id="rId721"/>
+    <hyperlink ref="G723" r:id="rId722"/>
+    <hyperlink ref="G724" r:id="rId723"/>
+    <hyperlink ref="G725" r:id="rId724"/>
+    <hyperlink ref="G726" r:id="rId725"/>
+    <hyperlink ref="G727" r:id="rId726"/>
+    <hyperlink ref="G728" r:id="rId727"/>
+    <hyperlink ref="G729" r:id="rId728"/>
+    <hyperlink ref="G730" r:id="rId729"/>
+    <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
+    <hyperlink ref="G734" r:id="rId733"/>
+    <hyperlink ref="G735" r:id="rId734"/>
+    <hyperlink ref="G736" r:id="rId735"/>
+    <hyperlink ref="G737" r:id="rId736"/>
+    <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
+    <hyperlink ref="G740" r:id="rId739"/>
+    <hyperlink ref="G741" r:id="rId740"/>
+    <hyperlink ref="G742" r:id="rId741"/>
+    <hyperlink ref="G743" r:id="rId742"/>
+    <hyperlink ref="G744" r:id="rId743"/>
+    <hyperlink ref="G745" r:id="rId744"/>
+    <hyperlink ref="G746" r:id="rId745"/>
+    <hyperlink ref="G747" r:id="rId746"/>
+    <hyperlink ref="G748" r:id="rId747"/>
+    <hyperlink ref="G749" r:id="rId748"/>
+    <hyperlink ref="G750" r:id="rId749"/>
+    <hyperlink ref="G751" r:id="rId750"/>
+    <hyperlink ref="G752" r:id="rId751"/>
+    <hyperlink ref="G753" r:id="rId752"/>
+    <hyperlink ref="G754" r:id="rId753"/>
+    <hyperlink ref="G755" r:id="rId754"/>
+    <hyperlink ref="G756" r:id="rId755"/>
+    <hyperlink ref="G757" r:id="rId756"/>
+    <hyperlink ref="G758" r:id="rId757"/>
+    <hyperlink ref="G759" r:id="rId758"/>
+    <hyperlink ref="G760" r:id="rId759"/>
+    <hyperlink ref="G761" r:id="rId760"/>
+    <hyperlink ref="G762" r:id="rId761"/>
+    <hyperlink ref="G763" r:id="rId762"/>
+    <hyperlink ref="G764" r:id="rId763"/>
+    <hyperlink ref="G765" r:id="rId764"/>
+    <hyperlink ref="G766" r:id="rId765"/>
+    <hyperlink ref="G767" r:id="rId766"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>