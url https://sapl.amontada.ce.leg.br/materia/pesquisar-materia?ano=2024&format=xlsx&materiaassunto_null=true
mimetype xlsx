--- v0 (2026-02-09)
+++ v1 (2026-06-20)
@@ -10,9035 +10,9044 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6328" uniqueCount="2996">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6328" uniqueCount="2999">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3418/veto_parcial.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3418/veto_parcial.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao art. 2º do Autógrafo de Lei nº 11, de 26 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3884/veto_2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3884/veto_2024.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei n° 9/2024 – Autógrafo de Lei n° 54/2024.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3368/001.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3368/001.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal conceder incentivos à Empresa Norcaju Indústria Comércio de Refrigerantes e Beneficiamento de Castanha de Caju Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3736/plc_002.2024_executivo_-_incentivo_melissa.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3736/plc_002.2024_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal conceder incentivos à Empresa Melissa Confecções Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3883/003.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3883/003.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código do Turismo do Município de Amontada, e dá outras providências.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3369/001.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3369/001.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do salário mínimo dos servidores públicos municipais na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3370/002.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3370/002.2024.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores do magistério do Município de Amontada, e dá outras providências.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3371/003.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3371/003.2024.pdf</t>
   </si>
   <si>
     <t>Promove a revisão geral constitucional da remuneração de todos os servidores públicos da administração direta e indireta do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3372/004.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3372/004.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Legislação Municipal na forma que dispõe e dá outras providências.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3417/005.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3417/005.2024.pdf</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3399/006.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3399/006.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a abertura de crédito adicional especial na forma que indica, destinado à inclusão de ações e elementos de despesa orçamentária ao vigente orçamento do Município de Amontada, e dá outras providências.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3496/007.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3496/007.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3709/008.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3709/008.2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a implantação do incentivo financeiro aos profissionais da atenção primária à saúde, vinculados às eSFs - Equipes de Saúde da Família, eAPs - Equipes de Atenção primária, eSBs - Equipes de Saúde Bucal e eMultis - Equipes Multiprofissionais, através do componente de qualidade, no âmbito do SUS - Sistema Único de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3768/pl_009.2024_-_executivo_-_ploa.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3768/pl_009.2024_-_executivo_-_ploa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Amontada para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3882/010.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3882/010.2024.pdf</t>
   </si>
   <si>
     <t>Altera a legislação municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3213/projeto_de_lei_001.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3213/projeto_de_lei_001.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1211/2019, que dispõe sobre a Reorganização Administrativa da Câmara Municipal de Amontada, atualizar as remunerações e adequá-la a Lei nº 14133/2021 (Nova Lei de Licitações e Contratos).</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>Antônio Arnóbio Vasconcelos, Antônio Sobrinho da Silva, Francisco Vagner Moura, Jorge Ribeiro Siebra, José Ferreira de Sousa, Maria Sirnara Saldanha Freitas, Moab Ribeiro da Silva, Narcélio dos Anjos Almeida, Paulo Berg Melgaço, Pedro de Sousa Viana, Raimundo Sigefredo Santos Rodrigues, Raul Cacau de Meneses, Valdenir Marques Chaves</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3230/002.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3230/002.2024.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Sargento Francisco de Castro “Herói Amontadense” ao Sr. José Abílio Bruno, na forma que indica.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3231/003.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3231/003.2024.pdf</t>
   </si>
   <si>
     <t>Denomina de Vereador Zenon - Manoel Oliveira Teles, o anexo integrado ao prédio José Agenor Henrique, destinado a abrigar o Departamento Administrativo do Parlamento.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>Paulo Berg Melgaço</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3324/004.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3324/004.2024.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário de Eventos Oficiais do Município o dia da Cavalgada e o Circuito Amontadense de Vaquejada - AMOVAQ.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>Narcélio dos Anjos Almeida</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3295/005.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3295/005.2024.pdf</t>
   </si>
   <si>
     <t>Fica denominado de Maria dos Santos de Sousa, o cemitério da localidade de Fazendinha, situado no distrito de Mosquito.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3296/006.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3296/006.2024.pdf</t>
   </si>
   <si>
     <t>Fica denominado de São Francisco de Assis, o cemitério da localidade de Tauá da Praia, situado no Assentamento de Patos Bela Vista.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3350/007.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3350/007.2024.pdf</t>
   </si>
   <si>
     <t>Denomina de Raimundo Nonato de Melo, a Areninha situada no Distrito de Mosquito, no Município de Amontada.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>Francisco Gonçalves Neto</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3364/008.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3364/008.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 586/2004, de 20 de setembro de 2004, que dispõe sobre a denominação da rua Antônio Carneiro Sobrinho.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3352/009.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3352/009.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Travessa Francisco de Assis do Amaral, no Distrito de Icaraí, Município de Amontada-CE.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3367/010.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3367/010.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Travessa Rita Teixeira da Costa, situada no bairro Buenos Aires, no Município de Amontada/CE.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>José Ferreira de Sousa</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3376/011.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Avenida Joaquim Ribeiro de Meneses, situada na localidade de Cabatã, distrito de Garças, no Município de Amontada/CE.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Antônio Arnóbio Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3396/012.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3396/012.2024.pdf</t>
   </si>
   <si>
     <t>Denomina de Manoel Alves dos Santos, a Areninha situada no Distrito de Lagoa Grande, no Município de Amontada.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Moab Ribeiro da Silva</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3397/013.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3397/013.2024..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Rômulo Jardel Carneiro Campos, na localidade de Roncador, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Maria Sirnara Saldanha Freitas</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3398/014.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3398/014.2024.pdf</t>
   </si>
   <si>
     <t>Institui a Sala Lilás com o objetivo de prestar atendimento humanizado às mulheres vítimas de violência domésticas, no âmbito do Município de Amontada e dá outras providências.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3402/015.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3402/015.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1211, de 30 de agosto de 2019, que dispõe sobre a Reorganização Administrativa da Câmara Municipal de Amontada e a Lei nº 1507, de 12 de julho de 2023, que institui o Plano de Cargos, Carreiras e Salários dos Servidores da Câmara Municipal de Amontada, para conceder a Revisão Geral dos Servidores Efetivos e Comissionados e dá outras providências</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3403/016.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3403/016.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1498/2023, de 26 de junho de 2023, que trata da Gratificação de Função aos servidores efetivos da Câmara Municipal de Amontada e dá outras providências.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3415/017.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3415/017.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Manoel de Holanda Bocadio, na localidade de Roncador, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3416/018.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3416/018.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1124/2016, para modificar a gratificação de que trata o parágrafo único do art. 2º da presente Lei.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3419/019.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3419/019.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Miguel Macário de Sousa, no distrito de Icaraí.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Raul Cacau de Meneses</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3435/020.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3435/020.2024.pdf</t>
   </si>
   <si>
     <t>Concede a remuneração de hora extra aos servidores da Câmara Municipal que forem lotados nas sessões ordinárias, na forma que indica.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Francisco Gonçalves Neto, Raul Cacau de Meneses</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3436/pl_021.2024.pdf</t>
+  </si>
+  <si>
     <t>Instituí o Comitê Permanente de Prevenção e Combate à Violência na Câmara Municipal de Amontada, na forma que indica.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Raimundo Sigefredo Santos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3441/022.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3441/022.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Praça Francisco das Chagas Oliveira (Chico Nenê), no bairro Buenos Aires, Município de Amontada-CE.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3449/023.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3449/023.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal no 1427/2022, que estabelece critérios para a outorga de título de cidadão amontadense e dá outras providências, para disciplinar a indicação da outorga pelos suplentes de Vereadores quando no exercício da vereança.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3450/024.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3450/024.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a participação somente de nativos nas competições náuticas do Município de Amontada, proibindo assim, que pessoas de municípios vizinhos participem das competições.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3451/025.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3451/025.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação das Ruas Sebastião de Castro e Raimunda Pereira de Castro, na localidade Alto do Jardim, Município de Amontada-CE.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3463/pl_026.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3463/pl_026.2024.pdf</t>
   </si>
   <si>
     <t>Insere o inciso XX no art. 4º  e altera o Anexo I, ambos da Lei Municipal nº 1151/2017, para modificar as atribuições e a gratificação do Controlador Geral da Câmara Municipal de Amontada.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3474/027.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3474/027.2024.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Valorização da Mulher do campo, da mulher pescadora, da marisqueira e da ribeirinha e dá outras providências.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3475/028.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3475/028.2024.pdf</t>
   </si>
   <si>
     <t>Reconhece como Patrimônio Cultural Imaterial do Município de Amontada os tradicionais eventos náuticos de Regatas de Caetanos, Icaraí e Moitas.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3476/029.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3476/029.2024.pdf</t>
   </si>
   <si>
     <t>Declara como Patrimônio Cultural Imaterial do Município de Amontada o Campeonato do Litoral Amontadense, evento de relevância cultural e esportiva para o Município de Amontada.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3477/030.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3477/030.2024.pdf</t>
   </si>
   <si>
     <t>Institui a Semana da Pesca no Município de Amontada e dá outras providências.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3498/031.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3498/031.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1339/2021, de 10 de novembro de 2021, que “Cria a homenagem Professor Destaque Maria Evanilce da Costa Barros, no Município de Amontada e dá outras providências".</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3493/32.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3493/32.2024.pdf</t>
   </si>
   <si>
     <t>Denomina o novo prédio do Plenário da Câmara Municipal de Amontada como "Francisca Iramira Rodrigues Teles.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3494/033.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3494/033.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Escola de Barra de Moitas como Escola Maria Madalena do Nascimento (Maria Grilo).</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3495/pl_034.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3495/pl_034.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Avenida Alzira Roques dos Santos Sousa, na localidade Canaã, distrito de Icaraí, Município de Amontada-CE.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3542/projeto_de_lei_035.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3542/projeto_de_lei_035.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua João Pereira de Azevedo, situada no Distrito de Moitas, Município de Amontada/CE.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3547/036.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3547/036.2024.pdf</t>
   </si>
   <si>
     <t>Denomina de C.E.I. Maria Odete da Silva o Centro de Educação Infantil da Praia de Caetanos, no Município de Amontada.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3592/037.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3592/037.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1118/2016, para dispor sobre a modalidade de Táxi Compartilhado e dá outras providências.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Antônio Sobrinho da Silva</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3611/038.2024.pdf</t>
+  </si>
+  <si>
     <t>Dispõe sobre a denominação da Rua Espedito Carneiro de Santana, na localidade de Cipoal, Município de Amontada-CE.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3686/039.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3686/039.2024.pdf</t>
   </si>
   <si>
     <t>Institui o “Selo Empresa Amiga da Pessoa com Deficiência” e dá outras providências.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3721/pl_040.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3721/pl_040.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Maria Barbosa da Silva (Tita), na localidade de Caetanos, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3729/041.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3729/041.2024..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação oficial do bairro Malvinas, no Distrito de Mosquito, Município de Amontada.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3730/042.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3730/042.2024..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Alba Zeferino da Rocha, no Distrito de Mosquito, Município de Amontada.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3731/043.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3731/043.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Francisco Hélio Eufrásio Belusio, situada no centro do Distrito de Mosquito, Município de Amontada.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3732/044.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3732/044.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Jaime Avelino Policarpo, no Distrito de Mosquito, Município de Amontada.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3733/045.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3733/045.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Raimunda Maria dos Santos, no Distrito de Mosquito, Município de Amontada.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3734/046.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3734/046.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Hiroshige Aoki, no Distrito de Mosquito, Município de Amontada.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3735/047.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3735/047.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Pedro Teixeira de Melo (Pedro da Chica), no Distrito de Mosquito, Município de Amontada.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3737/048.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3737/048.2024.pdf</t>
   </si>
   <si>
     <t>Denomina de Rocicler Teixeira de Freitas, a Areninha situada na localidade de Cariri, no Município de Amontada.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3738/049.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3738/049.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Vilma Severiano Magalhães, no bairro Cipoal, sede do Município de Amontada.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3756/050.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3756/050.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1329/2021, de 20 de outubro de 2021, para estender a redução da carga horária de trabalho ao servidor público municipal com deficiência.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3777/051.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3777/051.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Adauto Joaquim da Silva, situada na localidade de Cipoal, no Município de Amontada.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3778/pl_052.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3778/pl_052.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Orgulho LGBTQIAPN+, a ser comemorado anualmente em 28 de junho, em Amontada/CE e dá outras providências.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3801/pl_053.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3801/pl_053.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Avenida Francisco Antero, situada no Município de Amontada.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3808/054.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3808/054.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Pastora Evangélica e do Pastor Evangélico no Município de Amontada e dá outras providências.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3809/055.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3809/055.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Música Gospel no Município de Amontada e dá outras providências.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3821/pl_056.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3821/pl_056.2024.pdf</t>
   </si>
   <si>
     <t>Institui a Carteira de Identificação da Pessoa com Alzheimer no âmbito do Município de Amontada e dá outras providências.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3822/pl_057.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3822/pl_057.2024.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Conscientização e Apoio à Pessoa com Alzheimer no âmbito do Município de Amontada e dá outras providências.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3824/058.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3824/058.2024..pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a Política Municipal de Promoção da Cidadania LGBTQIAPN+ no Município de Amontada e dá outras providências.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3823/pl_059.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3823/pl_059.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Maria Lúcia de Lima, localizada no bairro Flores, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3839/pl_060.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3839/pl_060.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Travessa Sebastião Carneiro dos Santos, localizada no Bairro Flores, no Município de Amontada.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3840/061.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3840/061.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de mulheres vítimas de violência doméstica como beneficiária dos programas de distribuição de cestas básicas no município de Amontada.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3845/pl_062.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3845/pl_062.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.427, de 15 de setembro de 2022, que estabelece critérios para a outorga do título de cidadão amontadense e dá outras providências.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3846/projeto_063.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3846/projeto_063.2024.pdf</t>
   </si>
   <si>
     <t>Denomina de “Barragem João Doutor - João Jeremias Damasceno” a passagem molhada localizada no Rio Aracatiaçu, na altura do Povoado de Pacovas, Município de Amontada.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3854/064.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3854/064.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de exemplares da Bíblia Sagrada nas bibliotecas das escolas públicas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3855/065.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3855/065.2024.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário de Eventos Oficiais do Município a celebração ao dia de Nossa Senhora da Conceição, padroeira do Município de Amontada, a ser celebrado, anualmente, no dia 08 de dezembro.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3856/066.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3856/066.2024.pdf</t>
   </si>
   <si>
     <t>Insere o art. 2º-A na Lei Municipal nº 847/2009, para incluir a Comenda Legislativa “Medalha Vale do Aracatiaçu” no Calendário de Eventos Oficiais do Município.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3861/067.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3861/067.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Cristina Carneiro de Sousa, situada no bairro Cipoal, Município de Amontada.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
+    <t>http://sapl.amontada.ce.leg.br/media/</t>
+  </si>
+  <si>
     <t>Dispõe sobre a reserva de vagas para pessoas pretas e pardas nos concursos públicos para provimento de cargos efetivos e empregos públicos integrantes dos quadros permanentes de pessoal dos Poderes Executivo e Legislativo do município de Amontada e das entidades de sua administração indireta.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3880/069.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3880/069.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do nome da Escola de Educação Básica Eudes dos Santos Melgaço para Escola de Educação Básica Francisca Oliveira Melgaço (Dona Neném), situada na localidade de Rodela, distrito de Aracatiara, no Município de Amontada.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3881/070.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3881/070.2024..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Avenida Eudes dos Santos Melgaço, situada na localidade de Rodela, Município de Amontada.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3886/071.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3886/071.2024.pdf</t>
   </si>
   <si>
     <t>Transforma o parágrafo único em § 1º e insere o § 2º ao art. 1º da Lei Municipal nº 847/2009, para tratar sobre o momento da indicação dos agraciados da Comenda Legislativa “Medalha Vale do Aracatiaçu”.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3889/072.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3889/072.2024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Secretários Municipais de Amontada/CE para o quadriênio 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Francisco Vagner Moura, Raul Cacau de Meneses</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/4140/pll_073.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/4140/pll_073.2024.pdf</t>
   </si>
   <si>
     <t>Denomina de José Eudásio Garcez o prédio localizado na Rua Noé Praciano, Distrito de Icaraí, no Município de Amontada.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3351/projeto_de_resolucao_001.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3351/projeto_de_resolucao_001.2024.pdf</t>
   </si>
   <si>
     <t>Altera o art. 8º da Resolução nº 002/1994, que dispõe sobre o Regimento Interno da Câmara Municipal de Amontada.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3366/projeto_de_resolucao_002.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3366/projeto_de_resolucao_002.2024.pdf</t>
   </si>
   <si>
     <t>Cria a Escola do Legislativo de Amontada, no âmbito da Câmara Municipal de Amontada, e dá outras providências.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3421/projeto_de_resolucao_003.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3421/projeto_de_resolucao_003.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 002/1994, que dispõe sobre o Regimento Interno da Câmara Municipal de Amontada, para modificar as Comissões Permanentes.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3497/projeto_de_resolucao_004.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3497/projeto_de_resolucao_004.2024.pdf</t>
   </si>
   <si>
     <t>Insere a Tribuna Livre na Resolução nº 02/1994, que dispõe sobre o Regimento Interno da Câmara Municipal de Amontada.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3722/resolucao_no_005.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3722/resolucao_no_005.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Lei Geral de Proteção de Dados no âmbito da Câmara Municipal de Amontada e dá outras providências.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
     <t>Paulo Berg Melgaço, Antônio Arnóbio Vasconcelos, Antônio Sobrinho da Silva, Francisco Vagner Moura, Jorge Ribeiro Siebra, José Ferreira de Sousa, Maria Sirnara Saldanha Freitas, Moab Ribeiro da Silva, Narcélio dos Anjos Almeida, Pedro de Sousa Viana, Raimundo Sigefredo Santos Rodrigues, Raul Cacau de Meneses, Valdenir Marques Chaves</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3866/resolucao_no_006.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3866/resolucao_no_006.2024.pdf</t>
   </si>
   <si>
     <t>Denomina de Radialista Raimundo Nonato Cipriano, a Sala de Sonoplastia localizada no Plenário da Câmara Municipal de Amontada.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3199/001.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3199/001.2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Federal nº 14.133, de 1º de abril de 2021, no âmbito da Câmara Municipal de Amontada.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>Jorge Ribeiro Siebra</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3200/002.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3200/002.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Antônio Idilvan de Lima Alencar, na forma que indica.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3201/003.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3201/003.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. João Batista Lourenço, na forma que indica.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3202/004.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3202/004.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Fábio José Sousa Afonso, na forma que indica.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3297/005.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3297/005.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Rodolfo José Braga Teixeira, na forma que indica.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3355/006.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3355/006.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Marcos Aienam Garnier Soares, na forma que indica.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3437/007.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3437/007.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Romeu Aldigueri de Arruda Coelho, na forma que indica.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3438/008.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3438/008.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Raphael Fontes Cloux, na forma que indica.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3458/009.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3458/009.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Felipe Souza Pinheiro, na forma que indica.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3490/010.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3490/010.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Raimundo Milton de Sousa Aguiar, na forma que indica.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3491/011.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3491/011.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Tadeu Magela de Oliveira, na forma que indica.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3492/012.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3492/012.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Henrique Sérgio Marques Bezerra, na forma que indica.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3521/013.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3521/013.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de Consulta Popular nas eleições municipais de 2024 e dá outras providencias.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3583/014.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3583/014.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Paulo César Moreira de Sousa Júnior, na forma que indica.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3584/015.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3584/015.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. William Bruno Sousa Barroso, na forma que indica.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3708/016.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3708/016.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. José Arquelândio Capistrano.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3723/017.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3723/017.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Ricardo Oliveira de Lima.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3744/pdl_018.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3744/pdl_018.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Dionísio Broxado Lapa Filho, na forma que indica.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3746/019.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3746/019.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Francisco José Martins, na forma que indica.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3798/020.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3798/020.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Vitor Pereira Valim, na forma que indica.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3799/021.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3799/021.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Roberto Miguel Mesquita da Silveira, na forma que indica.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3800/022.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3800/022.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. José Élcio Batista, na forma que indica.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3826/023.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3826/023.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Antônio de Souto Ferreira, na forma que indica.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3842/024.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3842/024.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Lailton Gurgel Barreto.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3849/025.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3849/025.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Pedro Wilson Nogueira, na forma que indica.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3850/026.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3850/026.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, à Sra. Adenilde Rodrigues Ferreira Nogueira, na forma que indica.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3858/027.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3858/027.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Márcio Roney Mota Lima, na forma que indica.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3859/028.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3859/028.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Severino do Ramo Bento Cabral, na forma que indica.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3862/029.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3862/029.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. José Stênio Burgos de Macedo, na forma que indica.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3863/030.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3863/030.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, a Sra. Jocélia Lígia da Cunha Silva Castro, na forma que indica.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3867/031.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3867/031.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, a Sra. Érica Barroso da Silva, na forma que indica.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3868/032.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3868/032.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. José Valter Pires, na forma que indica</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3869/033.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3869/033.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Glaubi Apolônio da Silva, na forma que indica.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3870/034.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3870/034.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Antônio Cláudio Martins de Andrade, na forma que indica.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>Valdenir Marques Chaves</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3871/035.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3871/035.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Luís Clébio Melo da Silva, na forma que indica.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3872/036.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3872/036.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, à Sra. Andreza Dias de Souza Parente Marques, na forma que indica.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3874/037.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3874/037.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, à Sra. Juliana Linhares Martins, na forma que indica.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3873/038.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3873/038.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Bruno Fernandes Mota, na forma que indica.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3879/039.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3879/039.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Giorgio Mario Frapiccin, na forma que indica.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>Antônio Sobrinho da Silva, Raul Cacau de Meneses</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3887/040.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3887/040.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Antônio Francisco José do Nascimento Sousa, na forma que indica.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/4182/pd_041.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/4182/pd_041.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Romario Jônio Mota Rodrigues, na forma que indica.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>Francisco Vagner Moura, Moab Ribeiro da Silva, Pedro de Sousa Viana, Raul Cacau de Meneses</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/4249/pd_042.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/4249/pd_042.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Antônio Eudes Xavier, na forma que indica.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/4250/pd_043.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/4250/pd_043.2024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Luiz Gastão Bittencourt da Silva, na forma que indica.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3549/emenda_modificativa_001.2024_ao_pl_031.2024_narcelio.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3549/emenda_modificativa_001.2024_ao_pl_031.2024_narcelio.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 031/2024, de autoria do Vereador Narcélio dos Anjos Almeida, que trata do Prêmio Mérito na Educação Professora Evanilce da Costa Barros.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3696/emenda_modificativa_002.2024_ao_projeto_007.2024_executivo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3696/emenda_modificativa_002.2024_ao_projeto_007.2024_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o art. 27 do Projeto de Lei nº 007/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3716/emenda_modificativa_003.2024_ao_projeto_008.2024_executivo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3716/emenda_modificativa_003.2024_ao_projeto_008.2024_executivo.pdf</t>
   </si>
   <si>
     <t>Altera os arts. 5º e 9º no Projeto de Lei nº 008/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3828/emenda.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3828/emenda.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 009/2024, destinando recursos no Orçamento de 2025 para o fomento a Cavalgada e ao Circuito Amontadense de Vaquejada - AMOVAQ.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3829/em_005.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3829/em_005.2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 009/2024, que objetiva destinar recursos no Orçamento de 2025 para possibilitar a concessão do 14º Salário aos Agentes Comunitários de Endemias (ACE), nos mesmos moldes já praticados pelo Município, quanto aos Agentes Comunitários de Saúde (ACS).</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3825/em_006.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3825/em_006.2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 009/2024, que objetiva alterar o Orçamento de 2025 para viabilizar a criação e a concessão do benefício do auxílio carnaúba no período da entressafra para trabalhadores rurais extrativistas da zona rural de Amontada.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3827/em_007.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3827/em_007.2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 009/2024, que objetiva alterar a autorização para suplementação orçamentária, unicamente utilizando-se a fonte de recursos de anulação de dotação, contida no Projeto de Lei Orçamentária, que atualmente é de 100% para o percentual de 50%, tanto para o Poder Executivo quanto para o Poder Legislativo, mantendo-se a equivalência entre os Poderes.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3830/em_008.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3830/em_008.2024.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 009/2024, que objetiva majorar a destinação de recursos para a saúde do Município, consignados no Orçamento para 2025.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3891/emenda_modificativa_009.2024_ao_plc_003.2024_executivo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3891/emenda_modificativa_009.2024_ao_plc_003.2024_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o art. 86 do Projeto de Lei Complementar nº 003/2024, para tratar sobre o Fundo Municipal de Turismo.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3892/emenda_modificativa_010.2024_ao_plc_003.2024__executivo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3892/emenda_modificativa_010.2024_ao_plc_003.2024__executivo.pdf</t>
   </si>
   <si>
     <t>Altera o art. 90 do Projeto de Lei Complementar nº 003/2024, para modificar a forma de cobrança da Taxa de Ocupação Turística.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3894/emenda_modificativa_011.2024_ao_plc_003.2024__executivo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3894/emenda_modificativa_011.2024_ao_plc_003.2024__executivo.pdf</t>
   </si>
   <si>
     <t>Modifica o art. 111 do Projeto de Lei Complementar nº 003/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3897/emenda_modificativa_012.2024_ao_plc_003.2024__executivo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3897/emenda_modificativa_012.2024_ao_plc_003.2024__executivo.pdf</t>
   </si>
   <si>
     <t>Onde consta as expressões “Distrito Turístico de Caetanos” ou “Distrito de Caetanos”, deve-se ler “Praia de Caetanos de Cima e Praia de Caetanos de Baixo”, no Projeto de Lei Complementar nº 003/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3898/emenda_modificativa_013.2024_ao_plc_003.2024__executivo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3898/emenda_modificativa_013.2024_ao_plc_003.2024__executivo.pdf</t>
   </si>
   <si>
     <t>Modifica o § 2º do art. 12 do Projeto de Lei Complementar nº 003/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3899/emenda_modificativa_014.2024_ao_plc_003.2024__executivo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3899/emenda_modificativa_014.2024_ao_plc_003.2024__executivo.pdf</t>
   </si>
   <si>
     <t>Modifica o inciso V do art. 46, do Projeto de Lei Complementar nº 003/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3900/emenda_modificativa_015.2024_ao_plc_003.2024__executivo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3900/emenda_modificativa_015.2024_ao_plc_003.2024__executivo.pdf</t>
   </si>
   <si>
     <t>Modifica o caput do art. 73, do Projeto de Lei Complementar nº 003/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3901/emenda_modificativa_016.2024_ao_plc_003.2024__executivo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3901/emenda_modificativa_016.2024_ao_plc_003.2024__executivo.pdf</t>
   </si>
   <si>
     <t>Modifica o art. 98 do Projeto de Lei Complementar nº 003/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3902/emenda_modificativa_017.2024_ao_plc_003.2024__executivo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3902/emenda_modificativa_017.2024_ao_plc_003.2024__executivo.pdf</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3695/001.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3695/001.2024.pdf</t>
   </si>
   <si>
     <t>Insere o art. 27-A no Projeto de Lei nº 007/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3715/002.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3715/002.2024.pdf</t>
   </si>
   <si>
     <t>Insere os anexos I, II e III no Projeto de Lei nº 008/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3890/emenda_aditiva_003.2024_ao_plc_003.2024_executivo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3890/emenda_aditiva_003.2024_ao_plc_003.2024_executivo.pdf</t>
   </si>
   <si>
     <t>Insere o inciso XIII no art. 13 da Lei Complementar nº 003/2024, que trata das competências do COMTUR.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3893/emenda_aditiva_004.2024_ao_plc_003.2024_executivo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3893/emenda_aditiva_004.2024_ao_plc_003.2024_executivo.pdf</t>
   </si>
   <si>
     <t>Insere os incisos IV e V ao art. 92 no Projeto de Lei Complementar nº 003/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3895/emenda_aditiva_005.2024_ao_plc_003.2024_executivo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3895/emenda_aditiva_005.2024_ao_plc_003.2024_executivo.pdf</t>
   </si>
   <si>
     <t>Insere parágrafo único no art. 88 do Projeto de Lei Complementar nº 003/2024.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3896/emenda_aditiva_006.2024_ao_plc_003.2024_executivo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3896/emenda_aditiva_006.2024_ao_plc_003.2024_executivo.pdf</t>
   </si>
   <si>
     <t>Insere parágrafo único no art. 98 do Projeto de Lei Complementar nº 003/2024.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3903/emenda_aditiva_007.2024_ao_plc_003.2024_executivo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3903/emenda_aditiva_007.2024_ao_plc_003.2024_executivo.pdf</t>
   </si>
   <si>
     <t>Insere o inciso IV ao art. 92 no Projeto de Lei Complementar nº 003/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3904/emenda_aditiva_008.2024_ao_plc_003.2024_executivo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3904/emenda_aditiva_008.2024_ao_plc_003.2024_executivo.pdf</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3905/emenda_aditiva_009.2024_ao_plc_003.2024_executivo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3905/emenda_aditiva_009.2024_ao_plc_003.2024_executivo.pdf</t>
   </si>
   <si>
     <t>Insere o inciso XII ao art. 69, no Projeto de Lei Complementar nº 003/2024, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3404/001.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3404/001.2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a todos que compõem a Delegacia Civil de Amontada e Miraíma, em especial ao Delegado João Batista de Lima Júnior, como reconhecimento pelo exemplo de dedicação, afinco e cumprimento do dever e merece toda consideração e apreço.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3439/002.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3439/002.2024.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio em desfavor da empresa de telefonia Vivo (Telefônica Brasil S.A), diante do descaso e negligência demonstrados em relação à inexistência de sinal de celular nos Distritos de Garças e Mosquito que já perduram há mais de meses.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3452/003.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3452/003.2024.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio em desfavor da empresa ENEL, diante do descaso e negligência demonstrados em relação à inexistência de energia que já perduram mais de 8 (oito) dias, em especial na localidade de Vila Urubu.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3755/004.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3755/004.2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulação ao Sr. Marcos Augusto Alves da Silva, vigilante da Escola Professora Lídia Carneiro de Barros, pela sua destacada participação na 6ª Meia Maratona de Sobral, ocorrida em 20 de julho de 2024.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3851/005.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3851/005.2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulação à turma de alunos do ensino médio da Escola de Ensino Médio em Tempo Integral Professora Lídia Carneiro de Barros, pela realização do livro “A importância de estudar e os fatores que podem levar ao abandono escolar”.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3226/001.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3226/001.2024.pdf</t>
   </si>
   <si>
     <t>Requer a concessão de licença, sem remuneração, para tratar de assuntos interesse particular pelo prazo de 90 (noventa) dias, iniciando em 06/02/2024 e findando em 05/05/2024, amparado pelo § 1º do art. 71 do Regimento Interno.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3235/002.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3235/002.2024.pdf</t>
   </si>
   <si>
     <t>Requerer, depois de ouvido o Plenário, que seja encaminhado o presente Requerimento ao Prefeito Municipal de Amontada, Flávio César Bruno Teixeira Filho, solicitando esclarecimentos quanto à ameaça de processo e acusações de fake news para com a postagem do vereador Raul Cacau, referente à Taxa de Lixo Municipal.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3236/003.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3236/003.2024.pdf</t>
   </si>
   <si>
     <t>Requer, depois de ouvido o Plenário, ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a relação dos funcionários que trabalharam e não receberam o mês de Dezembro de 2023.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3237/004.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3237/004.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, depois de ouvido o Plenário, o pagamento imediato dos funcionários que não receberem o mês de Dezembro de 2023.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3262/005.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3262/005.2024.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Banco do Brasil, solicitando a cópia do contrato e demais documentações relativas ao empréstimo do município para com aquela instituição financeira.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3263/006.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3263/006.2024.pdf</t>
   </si>
   <si>
     <t>Requer à Superintendência de Obras Públicas do Estado, que seja retomada a reforma da CE 176, entre Amontada e Icaraí.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3264/007.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3264/007.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da Câmara, ouvido o Plenário, na devida forma Regimental, a realização de Audiência Pública para tratar e incentivar a participação feminina nas eleições municipais de 2024.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3294/008.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3294/008.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação e ao Conselho de Educação de Amontada, que façam cumprir a Lei nº 1.339/2021 que homenageia a professora Maria Evanilce da Costa Barros.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3323/009.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3323/009.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal de Amontada, Flávio César Bruno Teixeira Filho, esclarecimentos sobre uma suposta cobrança de taxa aos pais de estudantes da rede municipal para realização de festas de término de curso.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3336/010.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3336/010.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, Sr. Felipe Jacinto de Oliveira Sousa, o encaminhamento de informações a esta Casa Legislativa sobre o processo de seleção pública dos Agentes Comunitários de Saúde (ACS).</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3353/requerimento_011.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3353/requerimento_011.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal de Amontada, Flávio César Bruno Teixeira Filho, esclarecimento quanto à participação de empresas contratadas pela prefeitura para a realização da festa de seu aniversário, atividade particular, realizada no dia 17/02 do presente ano.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3354/012.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3354/012.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, esclarecimento sobre a falta do transporte escolar que faz a rota da localidade de Imbiriba, e por qual motivo não está pegando os alunos.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3365/013.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3365/013.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário da Segurança Pública e Defesa Social, Dr. Samuel Elânio de Oliveira Júnior; ao Assessor de Apoio à Gestão Superior, Tenente-Coronel Cristiano Lins e ao Dr. Júlio César Nogueira Torres, Perito Geral da Perícia Forense do Estado do Ceará (Pefoce),  para que viabilizem a disponibilização do serviço da emissão da Carteira de Identidade (CIN) pelo Balcão do Cidadão da Câmara Municipal de Amontada/CE.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3400/014.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3400/014.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Promotor de Justiça do Ministério Público do Estado do Ceará na Comarca de Amontada, Dr. Denis Phillipe Oliveira Carvalho, sua atenção para as continuas afirmações em redes sociais por parte do Sr. Francisco Edilson Teixeira, onde o mesmo propaga e sustenta a existência de diversas irregularidades cometidas em administrações municipais pretéritas na execução de obras, na gestão do fundo municipal e em diversas outras áreas.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3401/015.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3401/015.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da Câmara que seja realizada publicação da RECOMENDAÇÃO N° 0001/2024/P89ªZE através dos meios institucionais e de comunicação da Câmara Municipal.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3434/016.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3434/016.2024.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Sessão Ordinária Itinerante na sede do distrito de Icaraí, durante o mês de abril do presente ano, com data e local a ser definido pelo Presidente da Câmara.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3478/017.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3478/017.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da Câmara que determine à Secretaria da Câmara Municipal a inscrição deste Vereador no Prêmio Troféu Destaque Nacional – 2024.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3489/018.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3489/018.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da Câmara a atualização dos dados partidários dos Vereadores nos sistemas da Casa Legislativa.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3513/019.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3513/019.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a tomada de medidas urgentes para a conclusão das obras das novas escolas localizadas nos distritos de Mosquito e Barra de Moitas.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3516/020.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3516/020.2024.pdf</t>
   </si>
   <si>
     <t>Requer à União dos Vereadores do Ceará para que desenvolva as medidas necessárias para denominar de “VEREADOR-PRESIDENTE CÉSAR ARAÚJO VERAS” o prédio sede da instituição, localizado na Rua Cônego Braveza, esquina com a Rua Antônio de Castro, na Cidade dos Funcionários, Fortaleza/CE.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3517/021.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3517/021.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Desembargador Antônio Abelardo Benevides Moraes, Presidente do Tribunal de Justiça do Estado do Ceará, referente à extinção do Cartório de Registro Civil do Distrito de Icaraí, Amontada/CE.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3515/022.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3515/022.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Governador do Estado, com cópia a Superintendência de Obras Públicas - SOP, a continuidade da reforma da CE 176 no Município de Amontada.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3522/023.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3522/023.2024.pdf</t>
   </si>
   <si>
     <t>Requer a concessão de licença, sem remuneração, para tratar de assuntos interesse particular pelo prazo de 60 (sessenta) dias, iniciando em 06/05/2024 e findando em 04/07/2024.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3523/024.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3523/024.2024.pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma Audiência Pública, com a presença de representantes da Enel, para debater sobre os problemas recorrentes no fornecimento de energia elétrica nas localidades de Melancias, Jardim e Cachimbo, abordando os seguintes temas: a identificação das causas das frequentes interrupções no serviço; discussão das medidas que a empresa está tomando para resolver essas falhas e prevenir novas ocorrências; estabelecimento de prazos claros para a resolução desses problemas; e apresentação de mecanismos de comunicação entre a empresa e a população local, com o objetivo de manter os moradores informados sobre interrupções planejadas ou emergenciais.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3548/025.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3548/025.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, Flávio César Bruno Teixeira Filho e ao Secretário Municipal de Educação, Sr. Jerffson Bruno Oliveira, para que realize a desvinculação da Educação Infantil da EEB Emília Marques Melo, que já funciona em outro prédio.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3609/req_026.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3609/req_026.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Juiz da 89ª Zona Eleitoral Dr. Valdir Vieira Júnior e ao Chefe do Cartório Eleitoral Marcelo Rios Oliveira, que apurem o recente aumento de transferências de títulos eleitorais para o Município de Amontada, destoando da nossa realidade.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3610/requerimento_027.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3610/requerimento_027.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Agricultura, esclarecimentos quanto ao recolhimento de animais domésticos nas ruas do município, seu confinamento e a notificação a seus proprietários.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3619/req_028.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3619/req_028.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, que, ao assumir a administração municipal, assegure a continuidade das obras públicas que estão em andamento. É de extrema importância que essas obras não sejam paralisadas, pois tal interrupção causaria grande prejuízo à população. As obras em questão incluem a construção da escola de Mosquito; as obras na Barra de Moitas, na escola de Mutuca e na escola de Embiribas; a estrada que liga a CE-085 ao Mosquito e a estrada que liga Jurema a Sabiaguaba; a construção do Hospital Municipal; a pavimentação intertravada em Moitas, Sabiaguaba e Embiribas, bem como nas ruas da sede do município; e a construção das quadras poliesportivas em Garças e Aracatiara, dentre outras obras.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3647/029.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3647/029.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, bem como ao Secretário de Saúde, que adotem as medidas necessárias para a renovação urgente das bolsas do Programa Mais Médicos, garantindo a continuidade dos serviços de saúde prestados à população nos Postos de Saúde da Família (PSF) do Município. Além disso, solicito que o Secretário de Saúde mantenha constante comunicação e alinhamento com o Ministério da Saúde para assegurar que os editais referentes ao programa não passem despercebidos, garantindo que o município esteja sempre atualizado e participando das oportunidades oferecidas.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3665/requerimento_030.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3665/requerimento_030.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Ministério Público de Amontada, que verifiquem e acompanhem as novas portarias de lotações para gestores escolares de Amontada e se as mesmas seguem a Lei de Diretrizes e Bases da Educação Nacional – LDB ou a Resolução nº 003/2017 do COMEA – Conselho Municipal de Educação de Amontada, que trata da seleção para que os professores possam vir a ser gestores escolares do município.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3666/requerimento_031.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3666/requerimento_031.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Ministério Público de Amontada, que seja recomendado ao Prefeito Interino, Jonas Rabelo Pinheiro, que nomeie um diretor ou diretora para o Hospital Municipal Rigoberto Romero de Barros, e que, caso o Prefeito não faça essa nomeação, seja responsabilizado por qualquer ato administrativo que venha a acontecer na unidade.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>Antônio Arnóbio Vasconcelos, Francisco Gonçalves Neto, Jorge Ribeiro Siebra, Maria Sirnara Saldanha Freitas, Narcélio dos Anjos Almeida, Paulo Berg Melgaço, Raimundo Sigefredo Santos Rodrigues, Valdenir Marques Chaves</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3674/requerimento_032.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3674/requerimento_032.2024.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício e cópia deste Requerimento ao Ministério Público de Amontada, solicitando o acompanhamento quanto a legalidade, o possível desvio de finalidade e o descumprimento do princípio da publicidade em relação as recentes exonerações realizadas pelo Prefeito Interino do Município.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
     <t>Narcélio dos Anjos Almeida, Raul Cacau de Meneses</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3680/033.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3680/033.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal Interino, que seja realizado o pagamento dos funcionários exonerados no dia 03 de junho de 2024, sem a devida notificação, e que continuaram trabalhando e desempenhando suas funções, sendo notificados apenas no dia 17 de junho de 2024.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3681/034.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3681/034.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal Interino, bem como ao Secretário de Educação, que sejam tomadas as providências necessárias para a regularização dos pagamentos dos professores de apoio do quinto ano, que se encontram sem receber.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3711/035.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3711/035.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal Interino, bem como ao Diretor da Autarquia Municipal de Trânsito, que seja encaminhada a este Poder Legislativo a relação das multas de trânsito aplicadas desde 01/06/2024, com indicação do servidor que aplicou cada autuação.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3712/036.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3712/036.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal Interino, bem como ao Secretário Municipal de Educação, esclarecimentos acerca da locação do ônibus, placas HYR 1010 à Secretaria de Educação, para fazer viagens ao município de Sobral.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>Pedro de Sousa Viana</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Presidente do AmontadaPrev, que sejam encaminhados a este Poder Legislativo os demonstrativos dos repasses patronais ao AmontadaPrev, referentes aos meses de janeiro a julho de 2024.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3797/038.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3797/038.2024..pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da Câmara, a realização de Audiência Pública para tratar do trânsito de motos aquáticas no Rio Aracatiaçu, na altura da Barra de Moitas, com a participação de moradores, empreendedores e instituições pertinentes à pauta.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>Requer que a Sessão Solene em homenagem ao dia Municipal de Mulher e ao Dia da Mulher Empreendedora Amontadense seja realizado em dia e horário que respeite a fé pela comunidade adventista do sétimo dia, que guarda o período entre o pôr do sol da sexta-feira e o pôr do sol do sábado como um tempo de descanso espiritual e atividades religiosas.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3139/001.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3139/001.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura e ao Diretor do Serviço Autônomo de Água e Esgoto – SAAE, Sr. Marcos Augusto Teixeira dos Santos, a ampliação do sistema de abastecimento de água da localidade de Bastos, no Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3140/002.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3140/002.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura e ao Diretor do Serviço Autônomo de Água e Esgoto – SAAE, Sr. Marcos Augusto Teixeira dos Santos, a recuperação do sistema de abastecimento de água na localidade de Pacovas, Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3141/003.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3141/003.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura e ao Diretor do Serviço Autônomo de Água e Esgoto – SAAE, Sr. Marcos Augusto Teixeira dos Santos, a ampliação do sistema de abastecimento de água na localidade de Salgadinho.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3142/004.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3142/004.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura e ao Diretor do Serviço Autônomo de Água e Esgoto – SAAE, Sr. Marcos Augusto Teixeira dos Santos, a ampliação do sistema de abastecimento de água na localidade de Limoeiro, distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3143/005.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3143/005.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura e ao Diretor do Serviço Autônomo de Água e Esgoto – SAAE, Sr. Marcos Augusto Teixeira dos Santos, a ampliação do sistema de abastecimento de água na localidade de Vila Nova, distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3144/006.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3144/006.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura e ao Diretor do Serviço Autônomo de Água e Esgoto – SAAE, Sr. Marcos Augusto Teixeira dos Santos, a ampliação do sistema de abastecimento de água na localidade de Rodela, distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3146/007.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3146/007.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, Sr. Felipe Jacinto de Oliveira Sousa, que seja designado ou contratado um Dentista para atendimento junto ao Posto de Saúde do Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3171/008.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3171/008.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que tome as diligências necessárias para realizar a reforma da casa da Associação Comunitária dos Trabalhadores Rurais de Sitio Pacovas.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3147/009.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3147/009.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja feito o acesso, bem como a ampliação e a instalação de um bueiro no cemitério do Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3148/010.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3148/010.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de ponte ou passagem molhada de concreto que liga a localidade de Pacovas até a localidade de Pirineus, no Rio Aracatiaçu.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3149/011.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3149/011.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção do calçamento da localidade de Santo Aleixo, iniciando na CE 176 passando pelo colégio até a barragem do Rio Aracatiaçu.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3150/012.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3150/012.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Superintendente de Obras Públicas do Estado do Ceará, Sr. Francisco Quintino Vieira Neto, a urbanização do trevo de Aracatiara, na CE 085.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3151/013.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3151/013.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Turismo e Desenvolvimento Econômico e Cultura, a implementação de um Centro de Artesanato no Trevo de Aracatiara na CE 085.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3152/014.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3152/014.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reposição das luminárias por outras de maior potência no "trevo da Aracatiara", como é conhecida a interseção da CE 085 e CE 176, distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3153/indicacao_015.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3153/indicacao_015.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Deputado Estadual, Romeu Aldigueri de Arruda Coelho, emenda parlamentar destinando recursos para a construção de uma areninha na localidade de Rodela, distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3154/016.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3154/016.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a instalação de uma Creche na localidade de Rodela, distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3155/017.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3155/017.2024.pdf</t>
   </si>
   <si>
     <t>sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma Praça em frente à Igreja, na localidade de Rodela, Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3156/018.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3156/018.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da Escola da localidade de Rodela, Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3157/019.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3157/019.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flavio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da quadra poliesportiva da localidade de Rodela, Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3158/020.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3158/020.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o aterramento, bem como recuperação da iluminação do campo de futebol da localidade de Rodela, Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3159/021.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3159/021.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma do posto de saúde da localidade de Rodela, Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3160/022.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3160/022.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que tome as diligências necessárias para realizar a reforma da Casa Grande no Assentamento Vedóia.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3161/023.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3161/023.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da Escola da localidade de Pacovas.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3162/024.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3162/024.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço das estradas vicinais localizadas no Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3163/025.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3163/025.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço das estradas da localidade de Mazagão.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3164/026.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3164/026.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública da localidade de Santo Aleixo, zona rural de Amontada.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3165/027.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3165/027.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública das localidades de Rodela, Sape, Cariri, Bastos, Córrego da Onça, Vertentes, Vila Nova e Pacovas do distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3166/indicacao_028.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3166/indicacao_028.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Deputado Estadual, Romeu Aldigueri de Arruda Coelho, emenda parlamentar destinando recursos para a construção de uma areninha na sede do distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3167/029.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3167/029.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a restauração das estradas da localidade de Mazagão, especialmente nas proximidades da Sra. Corina e do Sr. Zé Arteiro.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3168/030.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3168/030.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública da localidade de Mazagão.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3169/031.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3169/031.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da estrada da localidade de Canto Redondo.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da estrada da localidade de Vila Nova.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3170/033.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3170/033.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da estrada da localidade de Vertentes.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3173/034.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3173/034.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública da localidade de Pirineus.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3174/035.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3174/035.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública do Assentamento Vedóia.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3175/036.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3175/036.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, para que tome as diligências necessárias para realizar o calçamento na localidade de Rodela da CE-176, no trecho que inicia na casa do Sr. Quiquito, passando em frente às casas dos Srs. Edílson, Edgeuda, Alexandre, Bilon, Carlinhos, Ducarmo e José Bezerra, findando na casa do Sr. Rafael Quiquito, na localidade de Rodela.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3177/037.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3177/037.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, para que seja feito o ramal de estrada na localidade de Sapé, conhecida como "Vila dos Pitão", iniciando em frente à casa da senhora Marlene e findando na última casa da referida vila.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3178/038.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3178/038.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de um calçamento no centro do Distrito de Aracatiara, na Rua Maria Nelsa de Oliveira.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3179/039.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3179/039.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção da Capela no cemitério do Bairro São Sebastião.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3180/040.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3180/040.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma quadra esportiva para a Escola de Educação Básica Sargento de Castro.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3108/041.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3108/041.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, soluções para a regularização do abastecimento de água da sede do Distrito de Garças.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3109/042.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3109/042.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a retomada do abastecimento de água da localidade de Várzea Grande II, situada no distrito de Garças.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3110/043.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3110/043.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o asfaltamento da avenida principal da sede do distrito de Garças.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3111/indicacao_044-2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3111/indicacao_044-2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a limpeza e pintura do meio-fio do calçamento na área central da sede de Garças, como a poda de árvores ao longo das vias públicas, visando a manutenção da segurança e a preservação da arborização urbana.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3112/045.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3112/045.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma Praça Pública na localidade de Córrego do Gavião, situada no distrito de Garças.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3113/046.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3113/046.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma Praça Pública na localidade de Várzea Grande II, situada no distrito de Garças.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3114/047.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3114/047.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o pirraçamento da entrada que inicia no asfalto de Garças (nas proximidades da residência da Sra. Mercês, em várzea Grande II), atravessa a CE 085, percorre a comunidade Lagoa dos Veados, retornando à CE 085.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3115/048.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3115/048.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o calçamento da localidade de Cabatã, situada no distrito de Garças, iniciando na residência do Sr. Solon, passando pelo Sr. Derneval, Calebe, e findando na residência da ACS Sra. Leandra.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3116/049.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3116/049.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação da iluminação pública da localidade de Ipueiras, estendendo-se até a localidade de Gavião.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3117/050.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3117/050.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a restauração da iluminação pública da rua Francisco Assis Henrique, no trecho que se estende da Secretaria de Cultura até a BR 402, assim como no entorno do comércio da Sra. Maria Gonçalves, na localidade conhecida como Triângulo, no encontro da Avenida Jaime Assis Henrique com a BR 402.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3118/051.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3118/051.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a ampliação da iluminação pública da localidade de Cabatã, situada no Distrito de Garças.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3119/052.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3119/052.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a ampliação da iluminação pública da localidade de Almas, situada no Distrito de Garças.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3120/053.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3120/053.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o calçamento que inicia na localidade de Tucuns até a localidade de Gavião, nas proximidades da propriedade do ex-vereador Robério Albano, In Memoriam.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3121/054.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3121/054.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a implantação de gramas e refletores em todos os campos de várzea registrado no Município de Amontada.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3122/055.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3122/055.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, Felipe Jacinto de Oliveira Sousa, que seja designado ou contratado um Dentista para atendimento no Posto de Saúde do distrito de Garças, que desde o ano de 2013 não conta com esse serviço de atendimento.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3123/056.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3123/056.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, como também ao Secretário de Infraestrutura, o piçarramento na localidade de Tucuns, iniciando no calçamento principal da localidade de Tucuns, passando pelas residências do Bar, Ralf, Calisto, Toti e Iran, findando na localidade de Torto.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3124/057.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3124/057.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a implantação de calçamento próximo ao Posto de Saúde de Garças, vindo até o prédio da Marcenaria, findando próximo a residência do Sr. Esli.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3125/058.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3125/058.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada que dá acesso a localidade de Almas, no Distrito de Garças.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3126/59.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3126/59.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma Areninha na localidade de Lagoa do Jardim, situada no distrito de Garças.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3127/060.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3127/060.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma Areninha na sede do distrito de Garças, Amontada – CE.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3128/061.2024_indicacao.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3128/061.2024_indicacao.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma Areninha na localidade de Cabatã, situada no distrito de Garças.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3129/062.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3129/062.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, o patrolamento da estrada que inicia na CE 085, passando por Gavião, Tucuns, Poço Cumprido, Pica-Pau, vindo a findar BR 402.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3130/63.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3130/63.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço da estrada que inicia na CE 085, passando por Gavião, Tucuns, Poço Cumprido, Pica-Pau, vindo a findar BR 402.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3131/064.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3131/064.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a ampliação da iluminação pública da localidade de Leste, situada no Distrito de Nascente.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3132/065.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3132/065.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação, com adição piçarra, do trecho que se inicia no acesso principal do Distrito de Garças ao Distrito de Mosquito, mais precisamente na residência do Sr. Joaquim Bigodão, passando pela localidade de Almas, precisamente na residência do Sr. Luís Mundoca e findando na residência da Sra. Cláudia.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3133/066.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3133/066.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada, com adição de piçarra, do trecho que se inicia na residência da Sra. Chica Tavinê, na localidade de Tauá da Ribeira, passando pela residência da Sra. Cláudia e findando na residência da Sra. Aparecida, na localidade de Almas de Baixo.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3134/067.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3134/067.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada, com adição de piçarra, do trecho que se inicia no acesso principal da localidade de Cabatã, Distrito de Garças e finda na estrada que liga a localidade de Carrapicha a localidade de Almas.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3135/068.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3135/068.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação, com adição de piçarra, do trecho que inicia na avenida Washington Teles de Meneses ao lado do depósito do Sr. Som Pereira, passando pela residência Sr. Antônio Possidônio, findando na localidade do Córrego do Augusto na residência do Sr. Marcos Albano.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3136/069.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3136/069.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação, com adição de piçarra, do trecho que passa em frente ao cemitério até a residência do Sr. Raimundo Albano, situado no Distrito de Garças.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3137/070.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3137/070.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, que seja feita a estrada, com adição de piçarra, iniciando no acesso principal do Distrito de Garças em frente à residência da Sra. Chica Tavinê, passando pela residência da família Barbosa na localidade de Tauá da Ribeira e findando na localidade de Pirineus.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3138/071.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3138/071.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada, com adição de piçarra, do trecho que se inicia na localidade de Baixa Funda, ao lado da casa do Sr. Valderi Cota, findando no Assentamento Vedóia,</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3181/072.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3181/072.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Diretor do Serviço Autônomo de Água e Esgoto – SAAE, que seja realizado o abastecimento de água do Assentamento da Lagoa do Jardim de Cima, o qual já possui poço perfurado e dispõe de caixa d'água.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3182/073.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3182/073.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de SAAE, para que feito o abastecimento de água da localidade de Caiçara, situada no distrito de Garças.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3183/074.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3183/074.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de SAAE, para que feito o abastecimento de água da localidade de Cantinho, situada no distrito de Garças.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3184/075.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3184/075.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de SAAE, para que seja realizado o abastecimento de água da localidade de Jardim de Baixo, situada no distrito de Garças.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3185/076.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3185/076.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a ampliação e reforma do cemitério da Helena na sede do distrito de Garças.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3186/077.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3186/077.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de um calçamento em pedra tosca no Assentamento Lagoa do Jardim, distrito de Garças.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3187/078.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3187/078.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça entre a avenida José Antônio de Barros e a rua Manoel Gomes de Menezes em frente à escola Lídia Carneiro, na sede do distrito de Garças.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3188/079.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3188/079.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, a instalação de um poste para iluminação pública no cemitério de Mucambo, na localidade de Mutuca, distrito de Nascente.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3189/080.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3189/080.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a pavimentação (na forma de intertravado) entre a calçada da Escola de Ensino Médio de Tempo Integral – EEMTI, Professora Lídia Carneiro de Barros, e o calçamento que passa em frente a mesma, no distrito de Garças, Amontada-CE.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3190/081.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3190/081.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a pavimentação (na forma de intertravado) da travessa entre o quiosque (esquina entre a Rua Dona Maria Belo e a Av. General Alípio dos Santos) e a rua Professor Neto Paiva, bairro Centro, Amontada-CE.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3191/082.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3191/082.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o piçarramento da estrada que inicia na residência do Sr. Luís Ribeiro, até a residência do Sr. Chico Bento, estrada que tem o comprimento de 700 metros na localidade de Mucambo, no distrito de Nascente.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3192/083.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3192/083.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o piçarramento no rio da estrada que liga Tucuns a Lagoa Seca, a mesma foi raspada, porém faltou adicionar o material, necessita de aproximadamente 5 carradas de piçarra para melhorar o translado de Tucuns a Lagoa Seca.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3193/084.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3193/084.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, como também ao Secretário de Infraestrutura, a raspagem das estradas do Assentamento de Lagoa do Jardim.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3194/085.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3194/085.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, a raspagem e adição de piçarra da estrada que se inicia na CE-085 passando pela residência da Sra. Vanuza e do Sr. Enoque, vindo a findar na estrada principal do Assentamento da Lagoa do Jardim.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3195/086.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3195/086.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a urbanização (na forma de intertravado) do trecho entre as ruas Professor Neto Paiva e Maria Rabelo Pinheiro (beco do grupo), bairro Centro, Amontada-CE.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3196/087.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3196/087.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, para que seja feita a reforma da quadra poliesportiva da sede do distrito de Garças.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3197/088.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3197/088.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, a reforma da creche da sede do Distrito de Garças.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3198/089.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3198/089.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da praça da sede do Distrito de Garças.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3203/090.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3203/090.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de um bueiro entre a casa do seu Antônio Silvano Correia e seu José Arteiro, na localidade de Mazagão.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3204/091.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3204/091.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça na localidade de Mutuca, de preferência em frente à igreja.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3205/092.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3205/092.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma quadra de esportes nas dependências da E.E.B. Custódio Bandeira dos Santos, localidade de Mutuca, distrito de Nascente.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3206/093.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3206/093.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Esportes, a construção de uma quadra iluminada de futebol society, com grama sintética, no distrito de Varjota.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3207/094.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3207/094.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma creche na localidade de Mazagão.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3208/095.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3208/095.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que sejam tomadas as devidas providências no sentido de ser feito um aterro com bueiro, iniciando na casa do Seu Sarapilho até a casa do Seu Pedro Daniel, na localidade de Córrego Grande.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3209/096.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3209/096.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma passagem molhada onde passa o sangrador do açude do Júnior Antero, entre a BR 402 e a casa da dona Zilda Bruna, na localidade de Embira.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3210/097.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3210/097.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a operacionalização do sistema de abastecimento de água das localidades de Córrego da Ema, Baixa Verde e Pecado.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3211/098.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3211/098.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de um calçamento para Vila Jaçanã, conhecido como Assentamento da Enxada.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3212/099.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3212/099.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma do posto de saúde da localidade de Córrego Grande.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3214/100.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3214/100.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que seja providenciado a entrega de leite na escola da localidade de Córrego Grande.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3215/101.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3215/101.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública, repondo luminárias (lâmpadas) e/ou sensores com problemas que impossibilitam o adequado funcionamento da localidade Aroeira.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3216/102.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3216/102.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a operacionalização do sistema de abastecimento de água da localidade de Japi.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3217/103.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3217/103.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a operacionalização do sistema de abastecimento de água da localidade de Gameleira.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3218/104.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3218/104.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma imediata da escola do distrito de Nascente.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3219/105.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3219/105.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de um matadouro público em Amontada.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3239/106.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3239/106.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Infraestrutura, obras de execução de calçamentos em todas as ruas secundárias distrito de Gostosa.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3240/107.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3240/107.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Infraestrutura, obras de execução de calçamentos em todas as ruas distrito de Varjota.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3241/108.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3241/108.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Infraestrutura, a construção de um poço profundo no Assentamento Tanques.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3242/109.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3242/109.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma Unidade Básica de Saúde Padrão no Distrito de Gostosa.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3243/110.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3243/110.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma Areninha no Distrito de Gostosa.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3245/indicacao_111-2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3245/indicacao_111-2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma Areninha na localidade do Sítio Trinta e Nove.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3247/112.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3247/112.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, a construção de uma Areninha no distrito de Varjota.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3249/113.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3249/113.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Infraestrutura, a construção de uma praça pública com equipamentos de academia no distrito de Gostosa.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3251/114.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3251/114.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a instalar e substituir lâmpadas da energia pública na localidade de Muquém e comunidades vizinhas.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3232/115.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3232/115.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a comprar e entregar uma ambulância para atendimento dos pacientes no distrito de Gostosa e localidades vizinhas.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3234/116.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3234/116.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a comprar e entregar uma ambulância para atendimento dos pacientes no distrito de Varjota e localidades vizinhas.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3238/117.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3238/117.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Infraestrutura, obras de calçamento na rua principal na localidade do Assentamento Aroeira.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3244/118.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3244/118.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que instale um posto de saúde para atendimento médico na localidade de Muquém.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3246/119.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3246/119.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que amplie no distrito da Varjota até a localidade de Malhadinha e instale nas residências desta localidade o fornecimento de água.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3248/120.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3248/120.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, a realização de obras de reforma e patrolamento, com adicional de piçarra, em todas as estradas da localidade do Maracajá, abrangendo o trajeto que inicia na casa do Sr. Edivar, passando pelo posto de saúde, até a casa da agente de saúde Celinha.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3250/121.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3250/121.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que amplie o sistema de abastecimento de água da localidade de Mazagão até a localidade do Assentamento Tanques e instale nas residências o fornecimento de água.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3252/122.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3252/122.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, a ampliação, substituição e reparação das lâmpadas da iluminação pública em toda a localidade de Maracajá, abrangendo o trajeto que inicia na casa do Sr. Edivar, passando pelo posto de saúde, até a casa da agente de saúde Celinha.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3253/123.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3253/123.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, a ampliação, substituição e reparação das lâmpadas da iluminação pública em toda a localidade de Córrego das Moças.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3254/124.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3254/124.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, o roço das estradas do distrito da Gostosa.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3255/125.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3255/125.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que instale e substitua as lâmpadas da energia pública no distrito de Gostosa.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3256/126.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3256/126.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a instalar e substituir lâmpadas da energia pública na Gostosa de Baixo.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3265/127.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3265/127.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, a ampliação, substituição e reparação das lâmpadas da iluminação pública em todo o distrito de Varjota, bem como no trecho de Varjota até a localidade de Recanto.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3266/128.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3266/128.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a instalaçäo e substituição das lâmpadas queimadas de energia pública na localidade Assentamento Tanques.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3267/129.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3267/129.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que realize a instalação e substituição das lâmpadas de energia pública na localidade de Juá.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3268/130.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3268/130.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, a ampliação, substituição e reparação das lâmpadas da iluminação pública na localidade de Malhadinha e adjacências.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3269/131.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3269/131.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que realize a instalação e substituição das lâmpadas de energia pública na localidade de Trinta e Nove.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3270/132.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3270/132.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que amplie o sistema de abastecimento de água da localidade de Trinta e Nove para os moradores até o limite da localidade de Muriçoca o sistema de fornecimento de água.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3271/133.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3271/133.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, a realização de obras de reforma e patrolamento, com adicional de piçarra, em todas as estradas da localidade do Córrego das Moças.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3272/134.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3272/134.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a instalar um posto de saúde para atendimento médico na localidade do Sitio Trinta e Nove.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3273/135.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3273/135.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a promover obras de execução de recuperação de todas as estradas da localidade de Muquém, iniciando nos Órfãos e terminando na Barrenta.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3274/136.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3274/136.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a promover obras de recuperação da estrada que liga a Sede de Amontada iniciando no Hospital Municipal ao distrito de Gostosa e localidade de Trinta e Nove.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3275/137.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3275/137.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, a realização de obras de recuperação da estrada que liga a localidade de Malhadinha a Tabuleiro Alto, no distrito de Varjota.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3276/138.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3276/138.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a promover obras de execução de recuperação da estrada da localidade de Tanques.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3277/139.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3277/139.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a reforma da EEB. Mirtes Cardoso de Paiva Silva na localidade de Assentamento Aroeira.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3278/140.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3278/140.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a reformar o Salão Comunitário onde funciona o anexo da Escola José Coelho de Morais na localidade Assentamento Tanques.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3279/141.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3279/141.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma praça pública no entorno da Igreja Católica São José, no bairro Buenos Aires.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3280/142.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3280/142.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma praça pública, no espaço localizado entre a Av. Jaime Assis Henrique e rua Vereador Francisco Cadorno Teles, no centro de Amontada, onde funcionava a antigo “Espaço Do Vôlei” em frente a churrascaria dos Vaqueiros.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3281/143.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3281/143.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Deputado Estadual, Romeu Aldigueri de Arruda Coelho, emenda parlamentar destinando recursos, para a construção de uma areninha no distrito de Varjota, Amontada-CE.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3220/indicacao_144.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3220/indicacao_144.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Deputado Estadual, Romeu Aldigueri de Arruda Coelho, emenda parlamentar destinando recursos, para a construção de uma areninha no distrito de Gostosa, Amontada-CE.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3221/145.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3221/145.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o asfaltamento da avenida principal (centro) no distrito de Lagoa Grande, Amontada-CE.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3222/146.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3222/146.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de 01 (um) bueiro na localidade de Mucambo dos Beneditos, distrito de Varjota, em frente a fazenda do Sr. Joaquim Freire, na cidade de Amontada/CE.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3225/147.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3225/147.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção e pavimentação em calçamento na localidade de Trinta e Nove.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3223/148.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3223/148.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a ampliação e reforma do cemitério da localidade de Fazenda Natal, distrito de Lagoa Grande.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3224/149.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3224/149.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção e pavimentação para a travessa João Tomé de Castro, no bairro São Raimundo.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3227/150.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3227/150.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a perfuração de um poço profundo com a instalação de um chafariz para fins de abastecimento d’água na localidade de Cariri dos Caranhas.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3228/151.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3228/151.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a perfuração de um poço profundo com a instalação de um chafariz para fins de abastecimento d’água na localidade de Fazenda Natal.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3229/152.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3229/152.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de 01 (um) quebra-molas na av. principal do distrito de Lagoa Grande, em frente a barbearia do Ronny, na cidade de Amontada –CE.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3257/153.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3257/153.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal de Amontada, Flávio César Bruno Teixeira Filho, o fornecimento anual de 3 (três) unidades de fardamento escolar aos estudantes da rede pública cujas famílias se encontrem no cadastro social do Governo Federal. Os fardamentos da rede pública municipal devem apresentar a identificação da respectiva escola onde todos os estudantes estejam matriculados.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3282/154.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3282/154.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da estrada do Assentamento das Marrecas com bueiros nos seus determinados locais necessários.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3283/155.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3283/155.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça pública no distrito de Nascente.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3284/ind_156.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3284/ind_156.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também a Secretaria de Infraestrutura, a recuperação da estrada da CE 085, passando pelo Distrito de Garças até o Distrito de Mosquito.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3261/157.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3261/157.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que sejam procedidas às ações necessárias por parte do município para a abertura de via, ligando a BR 402, no povoado de Enxada, aos povoados de Cipoal e Mazagão, Amontada-CE.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3285/158.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3285/158.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja feita a ampliação da iluminação do cemitério da Helena, na sede do distrito de Garças.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3286/159.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3286/159.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja construída uma Capela no cemitério da Helena, na sede do distrito de Garças.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3287/160.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3287/160.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a ligação junto a Enel dos chafarizes de Patos Bela Vista e da comunidade de Aborrecido e Mirinduba.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3288/161.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3288/161.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a cobertura da quadra poliesportiva do bairro São Raimundo.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3289/162.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3289/162.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, a construção de duas salas de aula na escola da localidade de Miranda e uma quadra poliesportiva para a comunidade escolar.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3290/163.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3290/163.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a iluminação e abastecimento de água nos cemitérios do Munícipio de Amontada.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3291/164.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3291/164.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura e ao Diretor do Serviço Autônomo de Água e Esgoto – SAAE, Sr. Marcos Augusto Teixeira dos Santos, a perfuração de poços profundos nas comunidades de Jatobá, Barreiras e Mosquito.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3292/165.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3292/165.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação das pontes molhadas de Córrego do Paulo, Mosquito, Fazendinha e Miranda.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3293/166.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3293/166.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a agilidade no término do abastecimento de água no Córrego do Paulo.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3298/167.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3298/167.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também a ENEL, a substituição da rede de energia elétrica de monofásica para trifásica, nas localidades de Morada Nova, Córrego do Paulo e região.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3299/168.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3299/168.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, a reforma e a ampliação de duas salas de aula e um refeitório da Escola Raimundo Edimilson Lima, na localidade de Tucuns.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3300/169.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3300/169.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Esportes, que seja feita a coberta da quadra poliesportiva da localidade de Tucuns.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3301/170.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3301/170.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça na localidade de Tucuns.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3302/171.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3302/171.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a retomada das obras e a conclusão da estrada que inicia no distrito de Garças e finda no Assentamento Lagoa do Jardim.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3303/172.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3303/172.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, a construção de uma creche na localidade de Embiribas.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3308/173.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3308/173.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, a construção de uma creche na localidade de Caetano de Baixo.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3304/174.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3304/174.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, que sejam finalizadas as obras de construção na Creche do São Sebastião.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3305/175.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3305/175.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que sejam finalizadas as obras de construção do Posto de Saúde da localidade de São Raimundo.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3306/176.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3306/176.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a manutenção corretiva e preventiva do Posto de Saúde de Aracatiara.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3307/177.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3307/177.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma do Posto de Saúde da localidade de Jurema.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3309/178.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3309/178.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da quadra da localidade de Pernambuquinho.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3310/179.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3310/179.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da Escola de Campo Grande.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3311/180.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3311/180.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma do Posto de Saúde de Sítio Ema.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3312/181.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3312/181.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma academia ao ar livre no distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3313/182.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3313/182.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma quadra poliesportiva na localidade de Aroeira.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3314/183.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3314/183.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública da rua lateral a Lagoa de Flexeiras, trecho da barraca do Jales até a barraca Recanto das Águas.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3315/184.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3315/184.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma estrada, com adição de piçarra, que liga as localidades de Lagoa dos Veados e Lagoa de Santana, Amontada-CE.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3316/185.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3316/185.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a pavimentação em pedra tosca na localidade de Capeba, iniciando-se nas proximidades da residência da Sra. “De Jesus”, continuando em frente ao “Lima’s Clube e Sra. Maria Bitonho, finalizando em frente à residência do Sr. “Tanhão”.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3317/186.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3317/186.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a restauração da iluminação Pública da localidade de Capeba.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3318/187.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3318/187.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a restauração da iluminação pública da localidade de Lagoa de Santana, conforme Requerimento nº 093/2023, aprovado em 17/03/2023 e Requerimento nº 028/2022, aprovado em 25/02/2022.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3319/188.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3319/188.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a restauração da iluminação pública da localidade de Lagoa do Cachimbo, reiterando o Requerimento nº 27/2022, aprovado em 25/2/2022.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3320/189.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3320/189.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a restauração da iluminação pública da localidade de Várzea Grande I.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3321/190.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3321/190.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma passagem molhada entre a localidade de Várzea Grande (Amontada) e Várzea Grande (Itarema).</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3322/191.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3322/191.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a promover obras de execução de recuperação da estrada da localidade de Surrão, passando pela localidade de Muquém até a localidade de Assentamento Aroeira.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3325/192.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3325/192.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a disponibilização de um ônibus para que as pessoas façam o translado Amontada-Icaraí.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3326/193.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3326/193.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, a instalação de um posto de saúde para atendimento médico na localidade de Pacovas, distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3327/194.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3327/194.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, a instalação de um posto de saúde para atendimento médico na localidade de Limoeiro, distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3328/195.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3328/195.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, a instalação de um posto de saúde para atendimento médico na localidade de Bastos, distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3329/196.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3329/196.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça pública no Assentamento Lagoa do Jardim, preferencialmente nas proximidades da Igreja Católica, cujo Padroeiro é São Miguel Arcanjo.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3330/indicacao_197.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3330/indicacao_197.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a retomada da obra e conclusão da Unidade Básica de Saúde (UBS) do Assentamento Lagoa do Jardim, distrito de Garças.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3331/198.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3331/198.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja feita instalação dos refletores na quadra poliesportiva do Assentamento Lagoa do Jardim, distrito de Garças.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3332/199.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3332/199.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, que seja feita a ampliação do muro da Escola Dr. Rigoberto Romero de Barros, localizada no Assentamento Lagoa do Jardim, distrito de Garças, até atingir a altura de 2 metros.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3333/indicacao_200.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3333/indicacao_200.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, que seja feita a ampliação da Escola do Assentamento Aroeiras, adicionando mais duas salas de aula, uma cantina e um refeitório.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3334/201.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3334/201.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, que seja feita a construção de uma creche no Assentamento Canaã/Melancia, distrito de Garças.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3335/202.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3335/202.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja realizada a reforma do cemitério no Assentamento Patos Bela Vista, especificamente no Tauá da Praia, localizado no distrito de Moitas.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3337/203.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3337/203.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a implantação do abastecimento de água das localidades de Surrão, Órfão e Pica-Pau.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3338/204.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3338/204.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a implantação do abastecimento de água da localidade de Pau Serrado.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3339/205.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3339/205.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a implantação do abastecimento de água da localidade de Barrenta.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3340/206.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3340/206.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja providenciado o abastecimento de água das localidades de de Puçá e Morada Nova, no distrito de Mosquito.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3341/207.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3341/207.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja providenciado o abastecimento de água da localidade de Aborrecido, no distrito de Mosquito.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3342/208.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3342/208.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja providenciado o abastecimento de água das localidades de Canaã, Melancias e Palmeiras, nos distritos de Garças e Mosquito.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3345/209.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3345/209.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja realizada a expansão do sistema de abastecimento de água na localidade de Córrego do Augusto, situada no distrito de Garças, a fim de beneficiar as famílias que residem nas proximidades da Escola Lídia Carneiro de Barros.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3343/210.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3343/210.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a inclusão do beco do Toniel e da Nazinha na rota da coleta de lixo em Mirinduba.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3344/211.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3344/211.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Juventude e Esporte, a instalação das redes de proteção na areninha de Mosquito.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3346/212.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3346/212.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a isenção de alvará para transportes turísticos (Buggy e 4x4) das Cooperativas do Litoral, Amontada-CE.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3347/213.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3347/213.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Deputado Estadual, Sr. Romeu Aldigueri, a destinação de verba para a construção de uma praça de esportes (ARENINHA) na localidade de Pernambuquinho, distrito de Icaraí, Amontada-CE.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3348/214.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3348/214.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, que seja destinado um local de atendimento médico na localidade de Cabatã, distrito de Garças.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3349/215.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3349/215.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a substituição das lâmpadas de mercúrio para LED na da localidade de Canto Redondo.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3356/216.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3356/216.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o abastecimento de água da localidade de Cariri dos Cajueiros Gêmeos, distrito de Lagoa Grande, Amontada-CE.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3357/217.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3357/217.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a perfuração de um poço profundo para fins de abastecimento d'água na localidade de Caiçara, Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3358/218.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3358/218.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o patrolamento da estrada na localidade de Arengas, distrito de Lagoa Grande, que se inicia na residência do Jacinto Berto, passando pelos Baixios e findando no Pau Serrado.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3359/219.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3359/219.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o patrolamento da estrada na localidade de Fazenda Natal, distrito de Lagoa Grande, juntamente com os ramais que interligam a localidade de Mundo Novo.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3360/220.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3360/220.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o calçamento em pedra tosca da rua Joaquim Tomé Rodrigues e as ruas perpendiculares a ela.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3361/221.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3361/221.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, iniciativas para a restauração da iluminação pública da BR 402, iniciando no Assentamento da Enxada, findando na confluência da BR 402 e CE 176, estrada que se destina ao Município de Miraíma.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3362/222.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3362/222.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a instalação de 5 (cinco) manilhas na estrada do sangradouro, do açude Buriti, na localidade de Buriti, Amontada-CE.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3363/223.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3363/223.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Deputado Estadual, Sr. Romeu Aldigueri, a destinação dos serviços do “Caminhão do Cidadão” para a sede do Distrito de Icaraí, por um período de 5 (cinco) dias.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3374/224.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3374/224.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que seja feita a perfuração de um poço profundo, como também a construção de um chafariz na localidade de Caldeirão, sede rural do Município de Amontada.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3375/225.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3375/225.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça pública no Assentamento Canaã/Melancia, precisamente no entorno da Igreja Católica, no distrito de Garças.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3377/226.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3377/226.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, diligências para a conclusão da construção da creche modelo, localizada ao lado da praça Mais Infância, situada no bairro São Sebastião, na Sede de Amontada.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3378/227.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3378/227.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reparação da iluminação pública da Rua Euclídia de Barros Teixeira.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3379/228.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3379/228.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação da iluminação pública nas localidades de Morada Nova e Palmeiras, distrito de Mosquito.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3380/229.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3380/229.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a revitalização da iluminação pública da localidade do Córrego do Paulo.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3381/230.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3381/230.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura,  a revitalização da iluminação pública da localidade de Mirinduba.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3382/231.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3382/231.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a revitalização da iluminação pública das localidades de Jatobá e Aborrecido.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3383/232.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3383/232.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Infraestrutura e ao Secretário de Esporte, a reforma da quadra poliesportiva do Distrito de Lagoa Grande, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3384/233.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3384/233.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da creche do Distrito de Lagoa Grande, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3385/234.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3385/234.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma do posto de saúde da localidade de Cariri, no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3386/235.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3386/235.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma do posto de saúde do Distrito de Lagoa Grande, no Município de Amontada-CE</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3387/236.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3387/236.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço e limpeza da parede do açude Buriti.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3388/237.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3388/237.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço e limpeza da parede do açude Santo Aleixo.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3389/238.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3389/238.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço da parede do açude Iracema.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3390/239.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3390/239.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço e limpeza da parede do açude Macaco.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3391/240.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3391/240.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço e limpeza da parede do açude Marrecas.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3392/241.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3392/241.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura e ao Diretor do Serviço Autônomo de Água e Esgoto – SAAE, Sr. Marcos Augusto Teixeira dos Santos, a construção de uma caixa d'água na localidade de Cipoal, com o objetivo de melhorar significativamente o abastecimento de água nessa região.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3393/242.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3393/242.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a restauração e adequação dos aterros sanitários da Sede e da Picada, de acordo com as normas ambientais e sanitárias vigentes.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3394/243.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3394/243.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Agricultura e Pesca, a implantação e desenvolvimento do projeto mandala na Fazenda do Açude Iracema, para produção de suínos, cará tilápia e horticultura.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3395/244.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3395/244.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a realização de reforma no calçamento e a elevação do nível da Rua Gonçalves Magalhães, localizada no bairro São Sebastião.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3405/245.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3405/245.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a realização da reforma da estrada que percorre os Povoados Melancias, Morada Nova, Puçá e Palmeiras, no distrito de Mosquito, com a adição de material de piçarra.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3406/246.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3406/246.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o patrolamento da estrada que inicia no asfalto após a ponte do Caubi no distrito de Nascente, passando por Jacuípe, Mari, Gameleira, Fusa, Mutuca, Raiz, Sítio Ema, Várzea Grande, Capeba atravessando a 085 vindo a findar na comunidade de Talma.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3407/247.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3407/247.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o piçarramento da estrada que inicia na localidade de Tucuns, findando na CE-176, na localidade de Lagoa Seca.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3409/248.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3409/248.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça no bairro São Sebastião, sede de Amontada, em frente ao comércio do Sr. Valdir Teixeira.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3410/249.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3410/249.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça no bairro São Raimundo, sede de Amontada, na confluência das ruas Sebastião Alves e Noé Praciano Sampaio, em frente à residência do Sr. Nivaldo “Paraguai”.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3411/250.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3411/250.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça no bairro Flores, sede de Amontada, ao lado da Escola de Educação Básica Raimundo Uro de Meneses.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3412/251.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3412/251.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça no bairro Torre, sede de Amontada, ao lado do Fórum de Amontada-CE.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3413/252.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3413/252.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a criação de uma Casa de Apoio para pacientes do interior que necessitam aguardar o transporte do município para receber atendimento em hospitais de outras regiões.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3414/253.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3414/253.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção do calçamento da Rua Francisco Oliveira da Conceição (Tunta), na localidade de Caetanos, Distrito de Sabiaguaba, reiterando a Indicação nº 353/2023, aprovado em 30/06/2023.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3420/254.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3420/254.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura e ao Diretor do Serviço Autônomo de Água e Esgoto – SAAE, Sr. Marcos Augusto Teixeira dos Santos, a ampliação do sistema de abastecimento de água na localidade de Bom Lugar, saindo de Córrego das Moças e Maracaja.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Francisco Vagner Moura</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3422/255.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3422/255.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a iluminação pública do cemitério da localidade de Timbaúba, Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3423/256.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3423/256.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, que seja revista a rota que faz o transporte escolar da localidade de Imbiriba ao distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3424/257.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3424/257.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública das localidades Imbiriba e Córrego do Zé, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3425/258.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3425/258.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Juventude e Esporte e ao Secretário de Educação, que seja criado o Projeto Karatê Esporte e Educação, na localidade de Praia de Moitas.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3426/259.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3426/259.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a complementação da estrada da rua Silvestre Pereira, que tem início em frente à casa do Sr. Evandro Marques e finaliza no terreno do Sr. Bernardo Pereira.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3427/260.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3427/260.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção da estrada que interliga a rua Silvestre Pereira à rua de acesso à Praia da Ponta.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3428/261.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3428/261.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de iluminação pública do lado direito no trecho que liga o distrito de Icaraí, findando na entrada do distrito da Praia de Moitas.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3429/262.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3429/262.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de 2 quebra-molas na rua José Francisco, distrito de Icaraí, Amontada-CE.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3430/263.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3430/263.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também a Secretária de Turismo e Desenvolvimento Econômico e Cultura, a instalação de placas de indicações no distrito de Moitas e Icaraí.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3432/264.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3432/264.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal de Amontada, Flávio César Bruno Teixeira Filho, a imediata regularização na rede elétrica da escola de Lagoa Grande.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3433/265.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3433/265.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a iluminação pública das ruas Sebastião Lima Barbosa e Raimundo Tomé Rodrigues, iniciando-se na rua Martins Teixeira (bairro Torre), findando na rua Noé Praciano (bairro São Raimundo).</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3440/266.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3440/266.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a realização do alargamento da Rua Martins Teixeira, no Distrito de Gostosa.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3442/267.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3442/267.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção do calçamento na localidade de Mirinduba.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3443/268.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3443/268.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, a construção de duas salas de aulas na escola da localidade de Mirinduba e uma quadra poliesportiva para a comunidade escolar.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3444/269.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3444/269.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a retomada da obra do calçamento em pedra tosca e a recuperação do calçamento que já foi feito, da localidade de Caetanos de Cima, Distrito de Sabiaguaba, reiterando a Indicação nº 044/2023, aprovado em 10/03/2023.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3445/270.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3445/270.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, que seja resolvida a situação do transporte escolar da EEB Francisco Martins Alves, na localidade de Miranda, Distrito de Mosquito.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3446/271.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3446/271.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a pavimentação em calçamento da margem do Rio Aracatiaçu, no distrito de Moitas, findando na localidade de Patos Bela Vista.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3447/272.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3447/272.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça no bairro São Raimundo, sede de Amontada, em frente à igreja Católica.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3448/273.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3448/273.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça no bairro Centro, sede de Amontada, em frente à Secretaria de Agricultura, em frente à residência dos saudosos Srs. João e José Jacinto.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3453/274.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3453/274.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma quadra poliesportiva na localidade de Embiribas.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3454/275.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3454/275.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a pavimentação da rua José Augusto dos Santos, no bairro São Sebastião.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3455/276.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3455/276.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma ponte molhada na localidade de Passagem Nova.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3456/277.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3456/277.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma ponte molhada na localidade de Barreiras, ponto de referência: próximo à casa da Dona Bia.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3457/278.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3457/278.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço das estradas vicinais de Lagoa do Cachimbo ao Capeba.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3459/279.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3459/279.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça na localidade de Lagoa do Cachimbo.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3460/280.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3460/280.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação das estradas, que se inicia no Leste, passando por Várzea Queimada, Várzea da Cal e findando no Assentamento da Nova Conquista.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3461/281.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3461/281.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da estrada, que se inicia no Recanto, passando na Arengas I, Lagoa Grande e findando no Cariri.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3462/282.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3462/282.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da estrada Transalmir, que se inicia no Maracajá e findando na Lagoa Grande.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3464/283.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3464/283.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada com adição de material, iniciando na localidade de Agroísa e findando na Santa Cruz.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3465/284.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3465/284.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma creche berçário para crianças de 0 a 3 anos.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3466/285.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3466/285.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, o aterramento do campo de futebol da localidade de Córrego do Paulo.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3467/286.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3467/286.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o aterramento do campo de futebol da localidade de Jatobá, do Gonzaga.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3468/287.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3468/287.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada de Mirandinha a Miranda.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3469/288.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3469/288.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção do calçamento na rua Antônio Albano de Meneses, ao lado da regional.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3470/289.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3470/289.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, para que seja feita, o quanto antes, a convocação dos profissionais cuidadores para crianças com necessidades especiais.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3471/290.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3471/290.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, iniciativas para a restauração da iluminação pública entre as localidades de Flexeiras e Buritizal, na CE 176, distrito de Icaraí, Amontada-CE.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3472/291.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3472/291.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, iniciativas para a correção do acesso (piso) à Areninha da sede de Amontada, notadamente o espaço entre a Areninha e o ginásio poliesportivo “Abilhão”, Amontada-CE.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3479/292.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3479/292.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, Felipe Jacinto de Oliveira Sousa, a atenção e providências necessárias para a reforma da Casa Sede onde funciona o atendimento médico no Assentamento Lagoa do Jardim, bem como a disponibilização de equipamentos para aprimorar a qualidade do atendimento prestado pelos profissionais de saúde à comunidade.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3480/293.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3480/293.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja realizada a construção de uma praça pública na localidade de Tauá da Praia, precisamente no entorno da Igreja Católica, no qual o padroeiro é São Francisco, situado no distrito de Moitas.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3481/294.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3481/294.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja realizada a construção de uma praça pública na localidade de Patos Bela Vista, precisamente no entorno da Igreja Católica, no qual o padroeiro é Santa Edwiges, situado no distrito de Moitas.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3482/295.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3482/295.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja realizada a construção de um calçamento em pedra tosca no entorno do campo municipal, dando continuação à rua Antônio Elizeu de Barros e findando no encontro com as Ruas João Jacinto e 24 de Maio.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3483/296.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3483/296.2024.pdf</t>
   </si>
   <si>
     <t>Surge ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja realizada a construção de um calçamento em pedra tosca nas localidades de Tauá da Praia/Patos Bela Vista, iniciando próximo a casa do senhor Felisberto e findando na localidade de Patos Bela Vista, com aproximadamente três mil metros de extensão, na divisa dos Municípios Amontada/Itarema, no distrito de Moitas.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3484/297.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3484/297.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma estrutura, de preferência com adição de bueiros, na barragem Pai Chiquinho, na localidade de Poço Comprido, que permita o trânsito de veículos e transeuntes, seja no período de inverno ou verão.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3485/298.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3485/298.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de 2 (dois) bueiros na localidade de Umari, sendo o primeiro nas proximidades da residência de dona Neném,  e o outro na localidade de Gameleira, próximo à passagem molhada, na estrada que liga a sede do distrito do Nascente à localidade de Córrego da Ema, Amontada-CE.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3486/299.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3486/299.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que seja realizada a reforma da parte de trás do Hospital Dr. Rigoberto Romero de Barros.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3487/300.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3487/300.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Deputado Estadual Sr. Sérgio de Araújo Lima Aguiar, destinação de verbas para aquisição de uma ambulância para atendimento dos pacientes no distrito de Gostosa e localidades vizinhas.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3488/301.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3488/301.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Deputado Estadual Sr. Sérgio de Araújo Lima Aguiar, destinação de verbas para aquisição de uma ambulância para atendimento dos pacientes no distrito de Varjota e localidades vizinhas.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3499/302.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3499/302.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço das estradas vicinais das localidades de Vedóia, Pirineus, Almas, Cabatan, Baixa Funda, Córrego do Paulo, Fazendinha, Morada Nova, Puçá, Canaã, Lagoa do Jardim, Palmeiras, Miranda, Mirandinha, Patos Bela Vista, Tauá, Mirinduba, Jatobá e Mosquito.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3500/303.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3500/303.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação das estradas vicinais que ligam Mosquito, Patos Bela Vista, Miranda ao Córrego do Paulo.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3511/304.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3511/304.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada vicinal que liga o Porto de Moitas a Patos Bela Vista.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3504/305.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3504/305.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a revitalização da iluminação pública da Rua Raimundo Laurentino de Meneses e da Rua N, as duas ruas situadas no bairro São Sebastião.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3505/306.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3505/306.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, a construção de uma sala de aula e a ampliação do muro na escola da localidade de Patos Bela Vista.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3503/307.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3503/307.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Deputado Federal Sr. Marcos Robério Ribeiro Monteiro, a realização de malha asfáltica nos assentamentos Salgado Comprido (Miranda), Patos Bela Vista, Tauá ao Mosquito e Córrego do Paulo.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3501/308.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3501/308.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a transformação/requalificação da Escola da localidade de Santo Aleixo em Posto de Saúde.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3502/309.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3502/309.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da praça da localidade de Recanto, distrito de Varjota.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3506/310.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3506/310.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, iniciativas para a restauração da iluminação pública da localidade de Barra de São João – Amontada-CE, divisa com o Município de Itarema.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3507/311.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3507/311.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça de esportes (ARENINHA) na localidade de Capeba, Amontada-CE.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3508/312.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3508/312.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da estrada, incluindo a adição de material, que começa em frente à propriedade do Sr. Valcir do Carri e finda na localidade de Vila Nova, no distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3509/313.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3509/313.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da estrada que inicia no calçamento da avenida principal do distrito de Lagoa Grande, próximo à residência do Sr. Beto Preto, passando pela parede da lagoa e terminando na residência do Sr. Chico Pinto.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3510/314.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3510/314.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a cessão do prédio da Escola de Educação Básica Professor Valter Ribeiro de Melo para a empresa do Sr. Wilson.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3518/315.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3518/315.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, que enviem à Câmara Municipal Projeto de Lei com o objetivo de conceder gratificação salarial de 2% (dois por cento) aos professores que têm alunos com deficiência em suas turmas, podendo se estender até, no máximo, a cinco alunos PCD por professor em sala de aula.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3514/316.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3514/316.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de um calçamento em pedra tosca da Rua Jacó Marques Teixeira, conhecido popularmente como “loteamento do Marcelo”, iniciando em frente à residência do Sr. Gobério Marques até o fim da rua, no bairro Flores.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3520/317.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3520/317.2024.pdf</t>
   </si>
   <si>
     <t>Sugere à Secretária Estadual de Educação e ao Coordenador da CREDE 02, a reforma da quadra poliesportiva da Escola de Ensino Médio Rita Estelita dos Santos Rodrigues, especialmente a instalação da cobertura, que foi retirada e até o momento não foi substituída.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3519/318.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3519/318.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Governador do Estado do Ceará, Sr. Elmano de Freitas, como também a Secretária Estadual de Educação e ao Coordenador da Crede 02, a construção de uma escola no Distrito de Sabiaguaba e outra no Distrito de Icaraí, para atender os alunos do ensino médio.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3524/319.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3524/319.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja disponibilizado um veículo para recolher o lixo nos Assentamentos Patos Bela Vista e Tauá.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3525/320.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3525/320.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja realizada a instalação das manilhas e a restauração da passagem do rio entre Pirineus e Pacovas, assim que as águas baixarem.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3526/321.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3526/321.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de um calçamento da Rua Raimundo Carneiro Chaves, Conjunto Zé Abílio, bairro São Raimundo.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3527/322.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3527/322.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja feita a instalação de lixeiras de coleta seletiva em todas as escolas municipais.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3528/323.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3528/323.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a pavimentação em pedra tosca da Rua Raimundo Laurentino de Meneses, no Bairro São Sebastião, Amontada – CE.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3529/324.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3529/324.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a iluminação pública da Rua Noé Praciano Sampaio (Icaraí), Amontada-CE.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3530/325.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3530/325.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o abastecimento de água da localidade de Mutamba, entre as localidades de Tucuns e Poço Cumprido, Amontada-CE.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3531/326.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3531/326.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma e iluminação da quadra esportiva da localidade de Poço Comprido, Amontada-CE.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3532/327.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3532/327.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a iluminação da localidade de Mutamba até a localidade de Poço Comprido, Amontada-CE.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3533/328.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3533/328.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a ligação das bombas de poços que foram instalados chafarizes nas localidades de Pica-Pau, Leste, Aborrecido, Extrema, Roncador e Mucambo de Varjota, Amontada-CE.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3534/329.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3534/329.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de 3 (três) quebra-molas/redutor de velocidade na localidade de Gavião, Amontada - CE.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3535/330.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3535/330.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de um ramal de abastecimento de água da localidade de Poço Cumprido à localidade de Barrenta, Amontada-CE.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3536/331.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3536/331.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de um ramal de abastecimento de água na localidade de Umari, Amontada-CE.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3537/332.2024_indicacao.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3537/332.2024_indicacao.pdf</t>
   </si>
   <si>
     <t>Sugere ao Prefeito Municipal, Sr. Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da E.E.B Custódio Bandeira dos Santos, na localidade de Mutuca, distrito de Nascente, Amontada - CE.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3538/333.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3538/333.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada que inicia na localidade de Lagoa de Santana, passando pelo Beco do Manassés, findando no limite com o Município de Itarema, no Rio Mirim, Amontada - CE.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3539/334.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3539/334.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço da estrada que inicia no Nascente, findando na localidade de Lagoa do Cachimbo, Amontada - CE.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3540/335.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3540/335.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da Rua Euclídia de Barros Teixeira, conhecida como Vila do Amor, no trecho próximo ao Pontião.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3541/336.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3541/336.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que realize a ampliação do sistema de abastecimento de água da localidade de Córrego das Moças para o Maracajá, como também a ampliação do fornecimento de água das residências do Córrego das Moças.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3543/337.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3543/337.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção da estrada que liga a rua Carlos Cipriano de Oliveira até a rua do Seu Marco, fazendo os 2 ramais de aproximadamente 300m.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3544/338.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3544/338.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada que liga a casa do Edilmarques a Madureira, passando pela rua do Domingos Marques finalizando na rua da Barra próximo ao Dr. Jaime.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3545/339.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3545/339.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada que liga a casa do Sr. Valdemar a casa do Sr. Chico Branco, na Barra de Moitas.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3546/340.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3546/340.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da estrada das localidades de Córrego do João Luís, Timbaúba, Pacovas, Cariri das Águas, Araças, Campestre e estrada dos Petas.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3550/341.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3550/341.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja realizado a reforma da barragem do Maia.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3556/indicacao_342.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3556/indicacao_342.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, Sr. Jerffson Bruno de Oliveira, que encaminhe à Câmara Municipal, o digno Projeto de Lei alterando a Lei Municipal nº 1.516, de 11 de setembro de 2023, objetivando autorizar a ampliação da concessão de bolsas de estudo aos professores contratados temporariamente vinculados à Secretaria Municipal de Educação e que estão em exercício nas escolas da rede municipal de ensino de Amontada/CE para cumprimento de metas e estratégias definidas no Plano Municipal de Educação e Plano Nacional de Educação.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3552/343.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3552/343.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o piçarramento da estrada que começa na Igreja da localidade de Mutuca e termina na localidade de Mucambo, distrito de Nascente.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3553/344.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3553/344.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, Felipe Jacinto de Oliveira Sousa, o retorno do atendimento médico na localidade de Muquém.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3554/345.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3554/345.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que sejam feitos três quebra-molas na rua João Jacinto, pois depois da pavimentação asfáltica, motos e carros têm passado em alta velocidade, colocando em perigo a população.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3551/346.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3551/346.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o piçarramento e a recuperação das estradas da localidade de Japi, distrito de Nascente.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3555/347.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3555/347.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o calçamento da localidade de Mutuca, começando na casa do Seu Chico Tiburça e terminando na casa do Seu Zé Etevaldo, na localidade de Raiz.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3557/348.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3557/348.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja colocado o piso do colégio do Distrito de Nascente, pois o piso antigo foi removido e ainda não foi substituído.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3558/349.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3558/349.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada da localidade de Pitoresco, no distrito de Nascente.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3559/350.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3559/350.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, iniciativas para a reposição e manutenção de postes, como também da regularização da iluminação pública nas avenidas da sede de Amontada, a saber Av. Gal. Alípio dos Santos, Av. Antônio Lisboa de Queiroz e Jaime Assis Henrique, Amontada-CE.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3560/351.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3560/351.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública da Vila São Francisco, situada entre a Rua Antero Gáspar Rodrigues e a BR 402.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3561/352.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3561/352.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública da Rua Antero Gáspar Rodrigues.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3562/353.2024_indicacao.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3562/353.2024_indicacao.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública da Rua Vereador Othon Bruno.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3563/354.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3563/354.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço da estrada que inicia em frente à casa do Sr. Felipe Albano, passando pelo cemitério Helena em Garças, passando pela comunidade do S, findando na localidade Lagoa do Jardim.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3564/355.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3564/355.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço da estrada que inicia nas proximidades da residência da Sra. Mercês, em Várzea Grande II, atravessando a CE-085, passando por Lagoa dos Veados (ambos os lados), passando por Torto, vindo a terminar nos Tucuns.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3565/indicacao_356.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3565/indicacao_356.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço da estrada que liga Muquém ao Barreto, começando na casa do seu Gilvan e terminando na casa do seu Chico Batista.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3566/357.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3566/357.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço da estrada que inicia na localidade de Raiz, no Beco do Zé Paulo, e termina na localidade de Tucuns.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3567/358.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3567/358.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, providências para a realização da perfuração de um poço profundo e a instalação de um chafariz na localidade de Cantinho.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3568/359.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3568/359.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada que inicia na localidade de Raiz, no Beco do Zé Paulo, e termina na localidade de Tucuns.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3569/360.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3569/360.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o piçarramento da estrada que se inicia na casa do Beto, seguindo pela parede do açude do Córrego da Ema e terminando na localidade de Lagoa Clara, na casa do professor Antônio Filho.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3570/361.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3570/361.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada do Açude Iracema.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3571/362.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3571/362.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação do acesso ao cemitério da localidade de Timbaúba, reiterando o Requerimento nº 429/2022, aprovado em 11/11/2022.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3572/363.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3572/363.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada da localidade de Bastos, Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3573/364.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3573/364.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada da localidade de Córrego Grande, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3574/365.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3574/365.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada que liga a localidade de João Luiz à localidade de Córrego Grande, reiterando a Indicação nº 231/2023, aprovado em 12/05/2023.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3575/366.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3575/366.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada que liga a localidade de João Luiz à localidade de Roncador, reiterando a Indicação nº 232/2023, aprovado em 12/05/2023.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3580/367.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3580/367.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada da localidade de Córrego da Onça, Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3577/368.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3577/368.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a roçagem e a limpeza dos matos do trecho que se inicia na localidade de João Luiz, findando na localidade de Roncador.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3578/369.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3578/369.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a roçagem e a limpeza dos matos do trecho que se inicia na localidade de Limoeiro, findando na localidade de Timbaúba.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3579/370.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3579/370.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a roçagem e a limpeza dos matos do trecho que se inicia na localidade de Timbaúba, findando na localidade de João Luiz.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3576/371.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3576/371.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a roçagem e a limpeza dos matos do trecho que se inicia na localidade de João Luiz, findando na localidade de Córrego Grande.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3581/372.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3581/372.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma praça pública ao redor da Igreja Nossa Senhora do Carmo na localidade do Sítio Ema.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3585/373.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3585/373.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a realização de pequenos reparos no piso, nas portas e em algumas paredes no Posto de Saúde do Distrito de Varjota.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3582/374.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3582/374.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja realizada a construção de uma praça pública nas proximidades da igreja católica, na localidade de Córrego das Moças, no Distrito de Aracatiara, Amontada-CE.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3586/375.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3586/375.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, a pavimentação da estrada que interliga Macunã a Sabiaguaba, passando pela via da eólica.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3587/376.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3587/376.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, a recuperação do calçamento da estrada que liga Santarém a Mucunã.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3588/377.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3588/377.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Saúde, a complementação dos recursos, por parte do município, para a possibilitar a concessão do 14º Salário aos Agentes Comunitários de Endemias (ACE), nos mesmos moldes já praticados pelo Município, quanto aos Agentes Comunitários de Saúde (ACS).</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3589/378.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3589/378.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Educação, a retomada das ações do Programa Educacional de Resistência às Drogas e à Violência (PROERD) nas escolas municipais.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3590/379.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3590/379.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, a mudança de nomenclatura dos auxiliares de enfermagem para técnicos de enfermagem, a fim de que estes possam usufruir de todos os direitos inerentes ao cargo de técnico.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3591/380.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3591/380.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, que sejam realizados o roço e a limpeza do cemitério São Francisco de Assis, da localidade de Tauá da Praia, situado no Assentamento de Patos Bela Vista.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3593/381.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3593/381.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal que providencie, junto à Secretaria de Assistência Social e à Secretaria de Saúde, a oferta de consultas oftalmológicas e óculos de grau para os alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3594/382.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3594/382.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, que seja providenciado o asfaltamento das estradas começando no hospital, passando pelas localidades de Cipoal, Mazagão, Juá, Camuruim, Gostosa até Barrenta.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3595/383.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3595/383.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, que seja providenciado o calçamento da rua de trás do Nascente, próximo ao cemitério.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3596/384.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3596/384.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, que seja providenciado o calçamento da travessa e da rua José Rodrigues de Souza.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3597/385.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3597/385.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, que sejam providenciados tambores de lixo na rua José Rodrigues de Souza.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3598/386.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3598/386.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, que seja providenciada a reforma do cemitério de Mucambo da Mutuca, distrito de Nascente.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3599/387.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3599/387.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, que seja providenciada a reforma da estrada que sai do Rio no Jenipapeiro até o posto de saúde do Sítio Ema.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3600/388.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3600/388.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, que seja providenciada a reforma do posto de saúde da localidade do Córrego da Ema.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3601/389.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3601/389.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, a construção de uma quadra society para a localidade de Aroeira.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3602/390.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3602/390.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, que seja providenciada a coberta da quadra do Córrego da Ema.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3603/391.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3603/391.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, que seja providenciado o asfaltamento das estradas iniciando no Nascente da BR 402 e seguindo por Capeba, Jacuípe, Umari, USA Gameleira, Mutuca, Raiz, Sítio Ema, Várzea Grande, até finalizar na Sol Poente, próximo ao antigo Oceano Lanches.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3604/392.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3604/392.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, que seja realizado o ramal da estrada da localidade de São João a localidade de Ferrugem.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3605/393.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3605/393.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, que seja realizado o roço das estradas da localidade de São João à localidade de Ferrugem.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3606/394.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3606/394.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, que seja providenciado uma reforma do colégio antigo do distrito de Nascente, bem como a possibilidade de sua doação para a comunidade realizar atividades de utilidade.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3607/395.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3607/395.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, a construção do calçamento da Rua Francisco Evangelista de Vasconcelos, bairro Torre, Sede de Amontada, reiterando o Requerimento n° 515/2021 (aprovado em 01/10/2021), como também a Indicação n° 172/2023 (aprovado em 14 de abril de 2023).</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3608/396.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3608/396.2024..pdf</t>
   </si>
   <si>
     <t>Sugere à Secretaria de Infraestrutura que proceda às ações necessárias para a coleta regular de lixo na sede do distrito de Varjota, Amontada-CE</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3612/397.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3612/397.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, a manutenção Centro de Especialidades com a manutenção do neuropediatra, dispondo de equipamentos para realizar o mapeamento cerebral e consequentemente a expedição dos laudos, Amontada – CE.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3613/398.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3613/398.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, a manutenção dos programas relacionados aos portadores do Transtorno do Espectro de Autismo - TEA, especificamente a AMA (Atendimento Multidisciplinar de Amontada), Amontada – CE.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3614/399.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3614/399.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, a pavimentação, raspagem e adição de piçarra nas vias vicinais indicados pelos parlamentares no Município de Amontada – CE.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3615/400.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3615/400.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, que sejam providenciados tambores de lixo na sede do Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3616/401.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3616/401.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, bem como ao Secretário de Infraestrutura, que sejam providenciados tambores de lixo na localidade de Roncador.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3617/402.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3617/402.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, bem como ao Secretário de Saúde, uma equipe completa de profissionais da saúde, para a UBS de Caetanos, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3618/403.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3618/403.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, bem como ao Secretário de Infraestrutura, a conclusão do asfalto que dá acesso à localidade de Caetanos, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3621/404.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3621/404.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja feita a instalação da iluminação pública da localidade de Passagem Nova, distrito de Mosquito.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3622/405.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3622/405.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciada a limpeza dos distritos, além da coleta do lixo, pois é necessário que seja realizada a limpeza interna, como, por exemplo, das praças.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3623/406.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3623/406.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Saúde, o retorno da ambulância de Mosquito para o distrito.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3624/407.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3624/407.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a reforma da estrada que liga o Córrego do Paulo à Fazenda Cohibra, inicia na bifurcação que vai de Mosquito ao Córrego do Paulo.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3625/408.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3625/408.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja feito um ramal da estrada do “Beco da Baiúca”, na localidade de Passagem Nova, distrito de Mosquito, com adição de piçarra.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3626/409.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3626/409.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja feito o ramal da estrada com a adição de piçarra, dos Srs. Edim e César Sousa, na localidade de Morada Nova.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3627/410.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3627/410.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja feito o ramal da estrada com a adição de piçarra, do Sr. Pedro da Ovídia, na comunidade de Córrego do Paulo.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3628/411.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3628/411.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, o patrolamento da região do Surrão, Município de Amontada-CE.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3629/412.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3629/412.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a qualificação do espaço público na Avenida Aderbal Praciano Sampaio, em frente à quadra da sede do Distrito de Icaraí, Amontada-CE.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3630/413.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3630/413.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a recuperação dos bancos da Praça Coronel Antônio Belo.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3631/414.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3631/414.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Saúde, a retomada de atendimento médico no Posto de Saúde da localidade de Cariri, Distrito de Lagoa Grande, Amontada-CE.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3632/indicacao_415.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3632/indicacao_415.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, iniciativas para a concessão dos direitos desatualizados de mudança de nível e anuênio aos funcionários concursados da Prefeitura Municipal de Amontada-CE que se encontrem nessa situação.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3633/416.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3633/416.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a aplicação de piçarra na via que inicia na localidade de Capeba, passando pelas localidades de Lagoa Clara e Córrego da Ema, findando na localidade de Sítio Ema, nas proximidades da residência do Sr. José Etevaldo.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3634/417.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3634/417.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a aplicação de material, tipo piçarra, na parede do açude da barra do São João, Amontada – CE.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3635/418.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3635/418.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, o serviço de limpeza, capinagem e roçagem da área que se inicia no Batalhão do Raio até a Santa.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3636/419.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3636/419.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a recuperação da Rua Inácio Alves de Oliveira no trecho que se inicia no cemitério e termina no cruzamento com a Rua Capitão Francisco Pinheiro.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3637/420.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3637/420.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Saúde, a contratação de um médico pediatra para atender à grande demanda que existe no município.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3638/421.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3638/421.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciada a reforma do cemitério da localidade de Sítio Canaã, no distrito de Icaraí, aumentando a estrutura física com a construção de uma capela, que atualmente não existe.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3639/422.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3639/422.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciada a reforma da quadra esportiva do distrito de Icaraí.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3640/423.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3640/423.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciada a recuperação da estrada que fica em frente à casa do Sr. Valdemar na Barra de Moitas até a entrada do Porto do Sr. Chico Branco.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3641/424.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3641/424.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciada a recuperação da estrada que se inicia na casa do Sr. Zé Achis, passa pela casa do Sr. Vagno e finaliza na casa do Sr. Henrique, na Barra de Moitas.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3642/425.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3642/425.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciada a recuperação da estrada que liga a casa do Sr. Edilmarques a Madureira, passando pela Rua Domingos Marques e finalizando na Rua do Posto de Saúde do Dr. Jaime, na Barra de Moitas.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3643/426.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3643/426.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciada a recuperação da estrada que se inicia na casa da Sra. Marizinha e finaliza na casa da Sra. Brigida, na Barra de Moitas.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3644/427.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3644/427.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciada a recuperação da estrada que se inicia na creche, passa pela casa do Sr. Gesaias e finaliza em frente à casa do Sr. Thiago, na Barra de Moitas.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3645/428.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3645/428.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciada a recuperação da iluminação pública na Praia de Moitas.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3646/429.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3646/429.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, a continuidade do Circuito Amontadense de Vaquejada. Este evento é de grande importância para a comunidade e, no ano passado, contou com suporte significativo do Município, o que garantiu seu sucesso.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3648/430.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3648/430.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciado o aterro do campo de futebol na localidade de Campo Grande, assim como o acesso deste à estrada principal, de aproximadamente 200m, no Distrito de Sabiaguaba, reiterando o Requerimento nº 436/2021, aprovado em 06/09/2021.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3649/431.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3649/431.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja concluída a iluminação pública na comunidade de Campo Grande, no Distrito de Sabiaguaba, reiterando o Requerimento nº 169/2021, aprovado em 16/04/2021.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3650/432.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3650/432.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a contratação ou designação de 1 (um) médico para atender no posto de saúde da localidade de Campo Grande, Distrito de Sabiaguaba, reiterando a Indicação nº 187/2021, aprovada em 14/04/2023.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3651/433.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3651/433.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciada a instalação de tambores de lixo na localidade de Campo Grande, distrito de Sabiaguaba, reiterando a Indicação nº 430/2023, aprovada em 18/08/2023.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3652/434.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3652/434.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que sejam construídos os seguintes ramais ou vias de acesso, com adição de piçarra, na localidade de Campo Grande, Distrito de Sabiaguaba, reiterando o Requerimento nº 391/2021, aprovado em 20/08/2021, nos seguintes trechos: 1. Iniciando na residência do Sr. "Antônio Raposa", findando na residência da Sra. Antônia de Paula; 2. Iniciando na residência da Sra. Lindalva, estendendo-se até a residência da Sra. Eridan Miranda; 3. Iniciando na residência do Sr. Erisvando, findando na residência do Sr. "Zé BaIu"; 4. Iniciando na residência do Sr. "Antônio Caciole", estendendo-se até a residência do Sr. Joao Rosa; 5. Iniciando na residência do Sr. "Joaquim Chicuta", findando na residência do Sr. Edgar; 6. Iniciando na residência da Sra. Rita Rodrigues, estendendo-se até o Parque Eólico; e, 7. Iniciando no Parque Eólico, estendendo-se até o final da rua Ponta D'Água.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3653/435.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3653/435.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciado o piçarramento da estrada que se inicia no Parque Eólico e finda na localidade de Campo Grande, distrito de Sabiaguaba, reiterando a Indicação nº 547/2023, aprovada em 11/10/2023.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3654/436.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3654/436.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciado o piçarramento da rua conhecida como Rua Seu Raimundo Ana, na localidade de Campo Grande, distrito de Sabiaguaba, reiterando a Indicação nº 607/2023, aprovada em 21/11/2023.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3655/437.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3655/437.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciada, com urgência, a reforma da estrada que começa na eólica e termina na propriedade do Senhor Antônio Quirino, situada na localidade de Lagoa dos Murici, Município de Amontada.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3656/438.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3656/438.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciada, com urgência, a raspagem da estrada que começa na propriedade do Sr. Antônio Quirino e termina na propriedade do Sr. João Silva, situada na localidade de Lagoa dos Bois, Município de Amontada.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3657/439.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3657/439.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciada, com urgência, a recuperação da estrada que começa na caixa d'água do distrito de Sabiaguaba e vai até a divisa da Lagoa das Mercês/Roncador, no Município de Amontada.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3658/440.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3658/440.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciada, com urgência, a construção de um ramal de estrada começando na oficina Neto Batata até a propriedade do Senhor Daniel, situada na localidade de Roncador, Município de Amontada.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3659/441.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3659/441.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciado o calçamento da estrada que inicia na casa do Sr. Arildo Curca e termina na casa do Sr. Pedro Kinka, situada na localidade de Gavião, no Município de Amontada.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3660/442.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3660/442.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciado o piçarramento da estrada que começa na propriedade do Sr. Zé Doce, na localidade de Pecado, e termina na propriedade do Sr. Pedro Carneiro, no Córrego da Ema, passando pelo cemitério no Córrego da Ema, no Município de Amontada.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3661/443.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3661/443.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciada, com urgência, a roçagem da estrada que começa na propriedade do Sr. Zé Doce, na localidade de Pecado, e termina no Córrego da Ema, no Município de Amontada.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3662/444.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3662/444.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciada a construção do calçamento na localidade de Barreiras e Passagem Nova, Município de Amontada.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3663/445.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3663/445.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que sejam tomadas as devidas providências para o patrolamento das estradas do distrito de Mosquito, bem como dos seus respectivos ramais.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3664/446.2024..pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3664/446.2024..pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Saúde, a contratação ou designação de um(a) médico(a) para atender no posto de saúde do Distrito de Mosquito.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3667/447.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3667/447.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a reforma da estrada que inicia na localidade de Agroísa, passando pela localidade de Santo Antônio, findando na localidade de Santa Cruz, reiterando o Requerimento nº 245/2021 (aprovado por unanimidade em 7 de maio de 2021).</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3668/448.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3668/448.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a reforma da estrada que inicia na localidade de Recanto, passando pelas localidades de Arengas, Batedor, Duros, Lagoa Grande, findando na CE-085, reiterando a Indicação nº 272/2023 (aprovado em 19 de maio de 2023).</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3669/449.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3669/449.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a implementação de iniciativas para a ampliação e a recuperação da rede de iluminação pública da Sede do Distrito de Nascente, Amontada-CE.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3670/450.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3670/450.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a implementação de iniciativas para a recuperação da rede de iluminação pública da localidade de Leste, Amontada-CE.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3671/451.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3671/451.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a implementação de iniciativas para a ampliação e a recuperação da rede de iluminação pública na localidade de Buritizal, Amontada-CE.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3672/452.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3672/452.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a implementação de iniciativas para a ampliação da rede de iluminação pública na localidade de Trinta e Nove, Amontada-CE.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3673/453.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3673/453.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a implementação de iniciativas para a ampliação da rede de iluminação pública no Distrito de Gostosa, Amontada-CE.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>Sugere ao Prefeito Municipal Interino, Sr. Jonas Rabelo Pinheiro, como também ao Secretário de Saúde, a reforma plena e a conclusão da obra da fachada do Hospital Rigoberto Romero de Barros, Amontada-CE.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>Sugere ao Prefeito Municipal Interino, Sr. Jonas Rabelo Pinheiro, como também ao Secretário de Saúde, o conserto e reativação do equipamento de Raio-X do Hospital Rigoberto Romero de Barros, Amontada-CE.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3677/456.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3677/456.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Prefeito Municipal Interino, Sr. Jonas Rabelo Pinheiro, como também ao Secretário de Educação, que seja realizada a ampliação da rota do transporte escolar que atualmente vai da sede urbana até a localidade de Araras, estendendo-a até o Distrito da Varjota, beneficiando assim os alunos dessa localidade e das regiões adjacentes.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3678/457.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3678/457.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Interino, como também ao Secretário de Infraestrutura, que seja providenciado o calçamento na localidade de Mosquito, na rua que se inicia na residência da Senhora Geina, do Senhor Jaíme, e vai até a residência do Senhor Roberto Sandro.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3679/458.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3679/458.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Interino, como também ao Secretário de Infraestrutura, que seja providenciado o calçamento no Bairro Malvinas, na localidade de Mosquito, iniciando da estrada central até a casa do Pajé, do Senhor Antônio José.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3682/459.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3682/459.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Interino, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, providências necessárias para a implantação de um campinho iluminado dentro do colégio da localidade de Roncador.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3683/460.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3683/460.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Interino, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, providências necessárias para a construção de uma praça na localidade de Mutuca, de preferência em frente à igreja.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>Sugere ao Prefeito Municipal Interino, Sr. Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, iniciativas para a instalação da iluminação pública na localidade de Cariri das Águas, nas vias, a partir da CE 176, próximo ao Club do Zé Dodô, Amontada-CE.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3685/indicacao_462.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3685/indicacao_462.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Prefeito Municipal Interino, Sr. Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, o roço da estrada que inicia na localidade de Lagoa Clara, passando por Córrego da Ema, findando na localidade de Sítio Ema, Amontada - CE.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3687/indicacao_463.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3687/indicacao_463.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Prefeito Municipal Interino, Sr. Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, o roço da estrada que inicia na localidade de São João, findando na localidade de Capeba, Amontada - CE.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3688/464.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3688/464.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Prefeito Municipal Interino, Sr. Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, o roço da estrada que inicia na localidade de Capeba, findando na CE 085, Amontada - CE.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3689/465.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3689/465.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Prefeito Municipal Interino, Sr. Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja providenciada a limpeza do distrito de Lagoa Grande. Além da coleta do lixo, é necessário que seja realizada a limpeza interna.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3690/466.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3690/466.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Prefeito Municipal Interino, Sr. Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a retomada da obra do Intertravado na Praia de Moitas.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3691/467.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3691/467.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Prefeito Municipal Interino, Sr. Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a reforma da praça localizada em frente à casa da Sra. Maculada, no distrito de Praia de Moitas.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3692/468.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3692/468.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Prefeito Municipal Interino, Sr. Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a construção de calçamento com pedra intertravada, iniciando na rua da igreja e finalizando na rua da caixa d’água, no distrito de Praia de Moitas.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3693/469.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3693/469.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Prefeito Municipal Interino, Sr. Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja feita a manutenção da iluminação pública das localidades de Almas, Cabatã, Várzea Grande, Gavião, Tucuns, e também na sede do distrito de Garças.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3694/470.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3694/470.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Prefeito Municipal Interino, Sr. Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a recuperação do trecho na Avenida Sargento Francisco de Castro, próximo ao Posto Bolão, no bairro São Sebastião.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3697/471.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3697/471.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Prefeito Municipal Interino, Sr. Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, o roço dos becos que iniciam na estrada principal da localidade de Várzea Grande, quais sejam: Becos do Raimundo Florenço, Antônio Florenço, Zé Cícero, Zé Júlio, Doca e do Manassés, Amontada - CE.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3698/472.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3698/472.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Interino, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que seja feita a instalação da iluminação pública no Beco do Marchado, na localidade de Mirinduba.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3699/473.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3699/473.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Interino, Jonas Rabelo Pinheiro, como também ao Secretário de Saúde, a implementação de um dia exclusivo por mês para atendimento médico noturno para os garis do Município de Amontada.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3700/474.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3700/474.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Interino, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a recuperação do trecho que inicia na Rua Sebastião Alves de Menezes, próximo à UBS do São Sebastião, e termina na C.E.I Joaquim Clemente do Nascimento, na Rua Francisco Monteiro, no bairro São Raimundo.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3701/475.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3701/475.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Interino, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a roçagem e a limpeza dos matos do terreno em frente à UBS do Buenos Aires.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3702/476.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3702/476.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Interino, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública da Rua Francisco Adonias de Vasconcelos, localizada entre os bairros São Raimundo e São Sebastião.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3703/477.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3703/477.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Interino, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a recuperação do trecho que inicia na Rua N, em frente à casa da dona Vanda Costureira, e termina próximo ao Fernando Mulato, no bairro São Sebastião.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3704/478.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3704/478.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Interino, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, a pavimentação asfáltica para a rua principal no centro do distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3710/479.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3710/479.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Interino, Jonas Rabelo Pinheiro, como também ao Secretário de Infraestrutura, que sejam providenciados tambores de lixo na rua Francisco Rafael de Vasconcelos.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3706/480.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3706/480.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Interino, Jonas Rabelo Pinheiro, a instalação de uma antena de telefonia móvel para a localidade de Campo Grande, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3707/481.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3707/481.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Interino, Jonas Rabelo Pinheiro, a instalação de uma antena de telefonia móvel para a localidade de Imbiriba, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3705/482.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3705/482.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Interino, Jonas Rabelo Pinheiro, a instalação de uma antena de telefonia móvel no Distrito de Varjota.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3718/483.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3718/483.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a criação do Conselho Municipal da Juventude no âmbito do Município de Amontada.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3719/484.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3719/484.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também a Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a recuperação da passagem molhada do bairro Torre.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3720/485.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3720/485.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também a Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que tragam, em caráter de urgência, os maquinários para a recuperação das estradas do distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3728/486.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3728/486.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que empreenda esforços junto aos órgãos públicos competentes e que encaminhe Projeto de Lei para esta Casa Legislativa, objetivando a transformação da localidade de Campo Grande, no Distrito de Campo Grande, desvinculando-o do Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3724/487.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3724/487.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a construção de uma lombada em frente ao Lava Jato Pai e Filho, de propriedade do Sr. Edinardo, localizado próximo à Óptica Taves, no distrito de Icaraí.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3725/488.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3725/488.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a construção de uma quadra Society no Assentamento de Marrecas I, situado no Município de Amontada.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3726/489.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3726/489.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que forneça transporte público para atender a localidade de Imbiriba, no distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3727/490.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3727/490.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a reforma com adição de material no campo de futebol localizado no Distrito de Varjota.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3739/491.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3739/491.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a construção de um calçamento na Rua Manoel Martins Filho, no bairro Torre, Município de Amontada.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3740/492.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3740/492.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a construção de uma academia de saúde na praça do distrito de Mosquito, destinada especialmente ao público idoso, bem como a contratação de educadores físicos para atender a essa população.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a construção de uma lombada entre as residências de nº 891 e 921, nas proximidades da ponte na Rua Francisco Santos, no Bairro São Raimundo.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3742/494.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3742/494.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves e a Enel – Companhia Energética do Ceará, que seja providenciada a instalação de um novo transformador de energia elétrica adequado para o poço profundo recentemente inaugurado na comunidade do Sítio Trinta e Nove. Além disso, solicita-se a medição precisa da voltagem e a substituição da bomba d'água por uma nova, capaz de atender às necessidades de abastecimento de toda a comunidade.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3747/495.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3747/495.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de 2 (dois) quebra-molas/redutor de velocidade na rua Padre Joaquim Teodoro, nas proximidades dos números 547 e 900, bairro Centro, Amontada - CE.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3748/496.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3748/496.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a reforma e a adição de material na estrada principal da localidade de Duros, no Distrito de Lagoa Grande.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3749/497.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3749/497.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a reforma com adição de material na estrada principal da localidade de Leste, no Distrito de Nascente, incluindo a construção de dois bueiros nas proximidades das residências do Sr. José Gabriel e do Sr. José Arteiro.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3750/498.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3750/498.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves e ao Diretor do Serviço Autônomo de Água e Esgoto- SAAE, a religação do abastecimento de água da localidade de Pirineus/Vedóia.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3751/499.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3751/499.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a construção de dois bueiros: um no Córrego da Craúna, que liga Pirineus à Tauá da Ribeira, e outro no córrego próximo à residência do senhor Pipo.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3752/500.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3752/500.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que tomem providências urgentes para a resolução do problema de um buraco que tem causado inúmeros transtornos à população local na Rua João Gomes de Menezes, em frente ao estabelecimento de Zé Ramos, localizado no Bairro das Flores.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3753/501.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3753/501.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Agricultura e Pesca, que seja providenciada uma debulhadora de milho e feijão para o crescimento dos agricultores do Município de Amontada.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3754/502.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3754/502.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, que seja providenciada a implantação de uma segunda equipe médica na comunidade do Córrego da Ema.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3757/503.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3757/503.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a construção de duas lombofaixas na Rua Inácio Alves de Oliveira (antiga Padre Manoel Primo), nas proximidades do nº 700, próximo à farmácia básica, e a outra próximo à loja Nobrelar, no Bairro Centro.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3758/504.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3758/504.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a construção de uma passagem molhada na estrada que liga o Bairro das Flores ao Povoado da Enxada, partindo do final da Rua Lindolfo Praxedes, sentido sul, no Município de Amontada.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3759/505.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3759/505.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que sejam tomadas as providências necessárias para a abertura de poços artesianos com o objetivo de fornecer água potável aos povoados de Santo Aleixo, Marrecas e Santa Cruz.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3760/506.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3760/506.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que sejam tomadas as providências necessárias para a raspagem da estrada do Povoado da Enxada, que se inicia no final da Rua Lindolfo Praxedes e passa pela Fazenda do Senhor Zé Jambra, neste Município.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3761/507.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3761/507.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que sejam tomadas as providências necessárias para a raspagem da estrada que vai de Amontada (Sede), partindo do Bairro Flores até o Açude Missi.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3762/508.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3762/508.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que sejam tomadas as providências necessárias para a raspagem da estrada que liga Santo Aleixo ao Açude Missi.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3763/509.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3763/509.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que sejam tomadas as providências necessárias para a raspagem da estrada que se inicia na localidade de Agroísa, indo em direção ao Açude Missi e passando pelo Povoado de Caldeirões.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3764/510.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3764/510.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que sejam tomadas as providências necessárias para a raspagem da estrada da localidade de Santa Cruz.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3765/511.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3765/511.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a construção do calçamento na parede do açude de Agroísa, com início na entrada de Agroísa e seguindo até o final do açude.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3766/512.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3766/512.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, e ao Diretor do Serviço Autônomo de Água e Esgoto (SAAE), que sejam tomadas as providências necessárias para a reforma da caixa de abastecimento de água das localidades de Mosquito, Passagem Nova, Barreiras, Mirinduba, Fazenda Raposa, Tauá da Praia e Patos Bela Vista.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3767/513.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3767/513.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a construção de calçamento, iniciando no término do calçamento existente na localidade de Cariri, e prosseguindo até o comércio do Sr. Celino. Além disso, requer-se a execução de outro trecho de calçamento, começando na parte central da localidade e finalizando no cemitério.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3769/514.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3769/514.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a realização da recuperação da estrada que liga Cantinho a Tapuia.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3770/515.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3770/515.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a realização do calçamento na localidade de Assentamento Aroeira, iniciando na entrada do assentamento até o final do açude.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3771/516.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3771/516.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a realização da reforma da parede do açude de Barrenta (Riba Alves).</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3772/517.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3772/517.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a realização da reforma da parede do açude do Assentamento Aroeira (Malhadinha).</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3773/518.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3773/518.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a realização da reforma da parede do açude do Muquém (Chico Frases).</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3774/519.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3774/519.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que seja criada, na próxima gestão, a Secretaria Municipal da Juventude no Município de Amontada.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3775/520.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3775/520.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a recuperação dos seguintes trechos de estradas nas localidades: Limoeiro a Timbaúba, Timbaúba a João Luiz, João Luiz a Córrego Grande e João Luiz a Roncador.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3776/521.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3776/521.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a disponibilização de um ônibus para realizar o translado regular entre Amontada e Icaraí, visando atender as necessidades da população que utiliza esse trajeto para deslocamento.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3779/522.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3779/522.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a recuperação da estrada que liga Órfãos à Barbada, terminando na cancela da Fazenda do Sr. Ribamar.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3780/523.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3780/523.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que seja realizada a manutenção da iluminação pública na Avenida General Alípio dos Santos, próxima à base do RAIO, em Amontada.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3781/524.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3781/524.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a realização de obras de reforma e reforço das estradas da localidade de Cariri das Águas, com a devida adição de material para melhoria das condições de tráfego.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3782/525.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3782/525.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a implantação de uma indústria de confecções na localidade de Cariri dos Irineus, visando à geração de empregos em Amontada.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3783/526.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3783/526.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a reforma da Praça Mais Infância, localizada no bairro São Sebastião, em Amontada-CE.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3784/527.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3784/527.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a construção de banheiros públicos completos e climatizados no centro de Icaraí, Caetanos e Moitas, com instalações separadas para masculino e feminino.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>Paulo Berg Melgaço, Narcélio dos Anjos Almeida</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3785/528.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3785/528.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a realização de uma reforma geral da capela pública localizada ao lado do cemitério da sede do Município de Amontada. A reforma deve incluir a substituição das telhas danificadas, a troca das portas quebradas e a modernização das instalações elétricas e hidráulicas, garantindo a segurança e funcionalidade do local. Solicita-se também a construção de um banheiro e de uma cozinha para oferecer um espaço onde os familiares dos corpos velados possam preparar chá, café, caldo e outras refeições simples durante o período de velório. Além disso, requer-se a reforma do veículo utilizado para o transporte dos corpos, conhecido como "carro funerário", para garantir que o serviço prestado à comunidade ocorra com dignidade e respeito.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3788/529.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3788/529.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a retomada das obras e a conclusão da estrada que inicia no Distrito de Garças e finda no Assentamento Lagoa do Jardim.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3786/530.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3786/530.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a ampliação e conclusão da ligação dos dutos de água do SAAE na Rua Silvestre Pereira, com início na casa do Sr. Paulo Albano e término na casa do Sr. Atualpa, bem como na Rua Pedro Pereira, no Distrito de Moitas.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3787/531.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3787/531.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a ampliação e conclusão da ligação dos dutos de água do SAAE na Rua Pedro Pereira, com início na casa do Sr. Nasaro e término em frente à casa da Dona Edilene Carneiro, no Distrito de Moitas.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3789/532.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3789/532.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a ampliação e conclusão da ligação dos dutos de água do SAAE na Rua Rafael Pereira, com início no comércio do Sr. Totó e término em frente à oficina do Sr. Pedro Marques, no Distrito de Moitas.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3790/533.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3790/533.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a construção de uma praça na Igreja Nossa Senhora das Graças, localizada na Barra de Moitas, em frente ao salão comunitário.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3791/534.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3791/534.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a construção de uma praça na Igreja São João Batista, localizada na Rua João Manoel Alves, em frente à casa da Dona Cilene, no Distrito de Moitas.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3792/535.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3792/535.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a construção de uma praça na Rua Raimundo Nonato, na Praia de Moitas, em frente ao restaurante da Dona Jô.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3793/536.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3793/536.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que seja providenciado o calçamento da estrada que começa na caixa d'água do Distrito de Sabiaguaba e vai até a divisa da Lagoa das Mercês/Roncador, no Município de Amontada.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3794/537.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3794/537.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que seja providenciado o calçamento da estrada que começa na entrada da localidade de Picada até a saída para Campo Grande.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3795/indicacao_-_538.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3795/indicacao_-_538.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que seja feita a construção de uma pista que ligue a saída do Roncador à Lagoa das Mercês, com o intuito de facilitar o acesso às praias da região e fomentar o turismo local.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3796/539.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3796/539.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que seja feito o calçamento da via que se inicia na caixa d'água do Córrego Grande, passando pela Rua Quirino e saindo no Córrego, visando melhorar as condições de trafegabilidade e o bem-estar da comunidade local.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3802/540.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3802/540.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à direção do SAAE de Amontada, a mudança da energia de monofásica para trifásica do poço da localidade de Trinta e Nove, distrito de Gostosa, Amontada-CE.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3803/541.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3803/541.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a realização de 2 (duas) benfeitorias na E.E.B. José Coelho de Morais, localidade de Trinta e Nove, a saber, a construção da cobertura do Pátio e a reforma da quadra esportiva, Amontada-CE.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3804/542.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3804/542.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a reutilização da EEB João Sérgio Gomes em uma UBS (Posto de Saúde), na localidade de Várzea Grande, Amontada-CE.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3805/543.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3805/543.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma estrutura de corrimão na passagem molhada localizada entre os bairros Torre e São Raimundo (ao lado do campo de futebol popularmente conhecido como “campo do Zé Júlio”).</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3806/544.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3806/544.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a recuperação da Passagem Molhada da localidade de Açudinho, Amontada-CE.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3807/545.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3807/545.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a recuperação da Passagem Molhada da localidade de Várzea da Cal, Amontada-CE.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3810/546.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3810/546.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, o patrolamento com adição de piçarra das estradas de Lagoa do Cachimbo, especialmente no trecho que inicia na casa do Sr. Deci e termina na CE-085.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3811/547.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3811/547.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, e às Secretarias de Infraestrutura e de Esporte e Juventude do Município, bem como à Secretaria de Esporte do Estado e à Superintendência de Obras Públicas do Estado – SOP, a construção de uma quadra poliesportiva para o Centro Vocacional Tecnológico – CVT / Polo da Universidade Aberta do Brasil – UAB, no Município de Amontada.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3812/ind_548.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3812/ind_548.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a realização da limpeza da praça localizada na Rua Antônio Albano de Meneses, conhecida como Rua da Caixa D'Água, em frente à casa das Duartes.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3814/ind_549.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3814/ind_549.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que seja realizada a raspagem da estrada, com aterramento utilizando piçarra, iniciando na entrada da Lagoa de Santana, passando pelo lado da Várzea Grande até o Colégio do Córrego da Ema, visando melhorar as condições de tráfego e garantir maior segurança e comodidade aos usuários.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3815/ind_550.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3815/ind_550.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que sejam tomadas as providências necessárias para a conclusão do abastecimento de água nas localidades Córrego da Ema, Pecado e Baixa Verde, visando atender à população com regularidade e eficiência no fornecimento desse serviço essencial.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3816/ind_551.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3816/ind_551.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que seja realizado o aterramento da estrada, iniciando na Rua dos Pereiras até a Firma, na localidade de Sabiaguaba, com o objetivo de melhorar as condições de tráfego e garantir mais segurança e comodidade para os usuários.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3817/ind_552.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3817/ind_552.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que seja realizado o patrolamento e a aplicação de material (piçarra) em todas as ruas do Cipoal, Sede Rural de Amontada.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3819/ind_553.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3819/ind_553.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que seja realizado o patrolamento e a aplicação de material (piçarra) em todas as ruas paralelas da localidade de Mazagão, Sede Rural de Amontada.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3818/ind_554.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3818/ind_554.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que seja realizada a pavimentação em piso intertravado da Avenida Principal da sede do distrito de Garças.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3820/ind_555.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3820/ind_555.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que seja realizada a reforma do calçamento na sede do distrito de Lagoa Grande.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3831/ind_556.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3831/ind_556.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a construção de uma passagem molhada entre as localidades de Sítio Ema (Amontada) e Jenipapeiro (ltarema), conforme Requerimentos nº 428/2021, 111/2022 e Indicação n° 047/2023, aprovados em 06/09/2021, 11/04/2022 e 10/03/2023, respectivamente, Amontada - CE.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3832/557.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3832/557.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que seja providenciado o calçamento no trecho entre a delegacia e os gabinetes dos vereadores na Câmara Municipal de Amontada - CE.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3833/ind_558.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3833/ind_558.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que seja providenciado o término da ligação de água na localidade de Lagoa Seca.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3834/ind_559.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3834/ind_559.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que seja providenciada a construção de um poço comprido na localidade de Lagoa Seca.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3835/ind_560.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3835/ind_560.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a construção de uma quadra poliesportiva na Escola de Educação Básica Antônio Damião Neto, localizada na sede do distrito de Varjota, Amontada - CE.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3836/ind_561.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3836/ind_561.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a construção de uma avenida com canteiro central e iluminação, começando na CEI Rita Pinto de Sousa, findando no Colégio EEB Antônio Damião Neto, distrito de Varjota, Amontada-CE, reiterando a Indicação nº 529/2023, apresentada no dia 4 de outubro de 2023, aprovada por unanimidade.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3837/ind_562.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3837/ind_562.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de salas de aula, sala de professores e biblioteca na EEB Antônio Damião Neto, sede do distrito de Varjota, Amontada - CE.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3838/ind_563.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3838/ind_563.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a reforma do posto dos Correios da sede do distrito de Nascente, Amontada - CE.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3841/ind_564.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3841/ind_564.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, e ao Governo do Estado do Ceará, que seja realizada a construção de uma passagem molhada ligando a localidade de Varjota à Barrenta.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3843/565.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3843/565.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que sejam tomadas as providências necessárias para a reforma da brinquedopraça do distrito de Sabiaguada, com o objetivo de reativar este espaço de forma segura e duradoura.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3844/ind_566.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3844/ind_566.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, que sejam tomadas as providências necessárias para a construção de um calçamento em pedra tosca na Travessa a ser denominada Sebastião Carneiro dos Santos, que se inicia na BR-402 e termina na Rua Antônio Tomé de Barros, no Bairro Flores, em Amontada-CE.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3847/567.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3847/567.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a construção de um calçamento em pedra tosca com aproximadamente 800 metros, compreendendo os seguintes trechos: trecho 1, na Avenida Professora Maria Iêda de Oliveira Teles, iniciando na Avenida Washington Teles de Meneses e terminando na estrada que passa em frente ao cemitério, com acesso à localidade de Jardim; e trecho 2, com aproximadamente 100 metros, que consiste na continuação da Rua João Raimundo de Sousa, terminando na Avenida Professora Maria Iêda de Oliveira Teles, no distrito de Garças, Amontada - CE.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3848/568.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3848/568.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a construção de uma estrada com adição de material de piçarra, iniciando no final da Rua Manoel Gomes de Meneses, próximo ao Colégio Lídia Carneiro, e terminando na estrada que liga a localidade de Carrapicha à localidade de Almas.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3852/569.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3852/569.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a criação do cargo de Psicopedagogo na estrutura administrativa do Poder Executivo de Amontada.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3853/ind_570.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3853/ind_570.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a reposição e a manutenção das luminárias no local conhecido como "Trevo da Aracatiara," situado na interseção das rodovias CE 085 e CE 176</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3857/ind_571.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3857/ind_571.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a viabilização de ações para o abastecimento de água nas localidades de Leste e Coan, até a Fazenda Cara Branca.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3860/572.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3860/572.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, a realização da reforma da creche localizada na sede do Distrito de Garças.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3875/573.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3875/573.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a realização da reforma da estrada que se inicia no distrito de Lagoa Grande e se estende até o Alto da Cabeça da Onça, nas proximidades da CE.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3876/574.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3876/574.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a realização de obras de reforma e reforço das estradas que se iniciam na localidade de Cariri e terminam na localidade de Vila Nova, incluindo a adequada adição de material para melhoria das condições de tráfego.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3877/575.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3877/575.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a colocação de material na passagem do rio localizado na localidade de Órfão.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3878/576.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3878/576.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também à Secretária de Infraestrutura, Sra. Kilvia Lívia Alves, a realização de uma reforma geral no Cemitério da localidade de Mucambo, tendo em vista que o mesmo se encontra em condições precárias.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3885/577.2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3885/577.2024.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Sr. Secretário de Educação, a disponibilização de um transporte escolar para os alunos do ensino médio residentes no distrito de Varjota, com destino à Escola Profissionalizante Gonzaga Mota, localizada na sede do município.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>REQV</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Extraordinária ao final desta sessão, dispensando os interstícios regimentais, para discussão e votação dos Projetos de Lei nº 001, 002, 003 e 004, todos de autoria do Poder Executivo, que tramitam em regime de urgência nesta casa.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Extraordinária ao final desta sessão, dispensando os interstícios regimentais, para discussão e votação do Projeto de Lei nº 008/2024, de autoria do Poder Executivo, que tramita em regime de urgência nesta casa.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>Requer a inclusão do Projeto de Lei Complementar nº 002/2024, de autoria do Poder Executivo, que tramita em regime de urgência, na ordem do dia da sessão de hoje, para discussão e votação.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Extraordinária ao final desta sessão, dispensando os interstícios regimentais, para a discussão e votação das matérias apresentadas, em virtude de ser a última sessão ordinária do segundo período legislativo.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
     <t>Denunciante</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3713/denuncia.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3713/denuncia.pdf</t>
   </si>
   <si>
     <t>Denúncia protocolizada junto à Câmara Municipal com o escopo de apurar as possíveis práticas de infração político-administrativa pelo Prefeito Interino Sr. Jonas Rabelo Pinheiro, nos termos da fundamentação e documentos da denúncia apresentada junto ao Poder Legislativo pelos cidadãos Daniel Celestino Sousa e Flávio Lindemberg Oliveira.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CP 01/2024 - Comissão Processante nº 001/2024</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3717/parecer_001.2024_-_comissao_processante.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3717/parecer_001.2024_-_comissao_processante.pdf</t>
   </si>
   <si>
     <t>Parecer referente as denúncias de infrações político-administrativas em desfavor do Sr. Jonas Rabelo Pinheiro, enquanto Prefeito Interino.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9345,67 +9354,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3418/veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3884/veto_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3368/001.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3736/plc_002.2024_executivo_-_incentivo_melissa.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3883/003.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3369/001.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3370/002.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3371/003.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3372/004.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3417/005.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3399/006.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3496/007.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3709/008.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3768/pl_009.2024_-_executivo_-_ploa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3882/010.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3213/projeto_de_lei_001.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3230/002.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3231/003.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3324/004.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3295/005.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3296/006.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3350/007.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3364/008.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3352/009.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3367/010.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3396/012.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3397/013.2024..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3398/014.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3402/015.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3403/016.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3415/017.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3416/018.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3419/019.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3435/020.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3441/022.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3449/023.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3450/024.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3451/025.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3463/pl_026.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3474/027.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3475/028.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3476/029.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3477/030.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3498/031.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3493/32.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3494/033.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3495/pl_034.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3542/projeto_de_lei_035.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3547/036.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3592/037.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3686/039.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3721/pl_040.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3729/041.2024..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3730/042.2024..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3731/043.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3732/044.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3733/045.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3734/046.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3735/047.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3737/048.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3738/049.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3756/050.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3777/051.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3778/pl_052.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3801/pl_053.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3808/054.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3809/055.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3821/pl_056.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3822/pl_057.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3824/058.2024..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3823/pl_059.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3839/pl_060.2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3840/061.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3845/pl_062.2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3846/projeto_063.2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3854/064.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3855/065.2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3856/066.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3861/067.2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3880/069.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3881/070.2024..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3886/071.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3889/072.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/4140/pll_073.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3351/projeto_de_resolucao_001.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3366/projeto_de_resolucao_002.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3421/projeto_de_resolucao_003.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3497/projeto_de_resolucao_004.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3722/resolucao_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3866/resolucao_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3199/001.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3200/002.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3201/003.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3202/004.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3297/005.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3355/006.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3437/007.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3438/008.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3458/009.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3490/010.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3491/011.2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3492/012.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3521/013.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3583/014.2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3584/015.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3708/016.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3723/017.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3744/pdl_018.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3746/019.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3798/020.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3799/021.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3800/022.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3826/023.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3842/024.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3849/025.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3850/026.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3858/027.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3859/028.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3862/029.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3863/030.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3867/031.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3868/032.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3869/033.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3870/034.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3871/035.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3872/036.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3874/037.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3873/038.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3879/039.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3887/040.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/4182/pd_041.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/4249/pd_042.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/4250/pd_043.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3549/emenda_modificativa_001.2024_ao_pl_031.2024_narcelio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3696/emenda_modificativa_002.2024_ao_projeto_007.2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3716/emenda_modificativa_003.2024_ao_projeto_008.2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3828/emenda.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3829/em_005.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3825/em_006.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3827/em_007.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3830/em_008.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3891/emenda_modificativa_009.2024_ao_plc_003.2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3892/emenda_modificativa_010.2024_ao_plc_003.2024__executivo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3894/emenda_modificativa_011.2024_ao_plc_003.2024__executivo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3897/emenda_modificativa_012.2024_ao_plc_003.2024__executivo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3898/emenda_modificativa_013.2024_ao_plc_003.2024__executivo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3899/emenda_modificativa_014.2024_ao_plc_003.2024__executivo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3900/emenda_modificativa_015.2024_ao_plc_003.2024__executivo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3901/emenda_modificativa_016.2024_ao_plc_003.2024__executivo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3902/emenda_modificativa_017.2024_ao_plc_003.2024__executivo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3695/001.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3715/002.2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3890/emenda_aditiva_003.2024_ao_plc_003.2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3893/emenda_aditiva_004.2024_ao_plc_003.2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3895/emenda_aditiva_005.2024_ao_plc_003.2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3896/emenda_aditiva_006.2024_ao_plc_003.2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3903/emenda_aditiva_007.2024_ao_plc_003.2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3904/emenda_aditiva_008.2024_ao_plc_003.2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3905/emenda_aditiva_009.2024_ao_plc_003.2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3404/001.2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3439/002.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3452/003.2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3755/004.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3851/005.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3226/001.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3235/002.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3236/003.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3237/004.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3262/005.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3263/006.2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3264/007.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3294/008.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3323/009.2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3336/010.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3353/requerimento_011.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3354/012.2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3365/013.2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3400/014.2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3401/015.2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3434/016.2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3478/017.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3489/018.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3513/019.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3516/020.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3517/021.2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3515/022.2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3522/023.2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3523/024.2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3548/025.2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3609/req_026.2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3610/requerimento_027.2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3619/req_028.2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3647/029.2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3665/requerimento_030.2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3666/requerimento_031.2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3674/requerimento_032.2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3680/033.2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3681/034.2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3711/035.2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3712/036.2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3797/038.2024..pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3139/001.2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3140/002.2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3141/003.2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3142/004.2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3143/005.2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3144/006.2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3146/007.2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3171/008.2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3147/009.2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3148/010.2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3149/011.2024..pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3150/012.2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3151/013.2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3152/014.2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3153/indicacao_015.2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3154/016.2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3155/017.2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3156/018.2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3157/019.2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3158/020.2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3159/021.2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3160/022.2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3161/023.2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3162/024.2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3163/025.2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3164/026.2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3165/027.2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3166/indicacao_028.2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3167/029.2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3168/030.2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3169/031.2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3170/033.2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3173/034.2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3174/035.2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3175/036.2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3177/037.2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3178/038.2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3179/039.2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3180/040.2024..pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3108/041.2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3109/042.2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3110/043.2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3111/indicacao_044-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3112/045.2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3113/046.2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3114/047.2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3115/048.2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3116/049.2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3117/050.2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3118/051.2024..pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3119/052.2024..pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3120/053.2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3121/054.2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3122/055.2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3123/056.2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3124/057.2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3125/058.2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3126/59.2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3127/060.2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3128/061.2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3129/062.2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3130/63.2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3131/064.2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3132/065.2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3133/066.2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3134/067.2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3135/068.2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3136/069.2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3137/070.2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3138/071.2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3181/072.2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3182/073.2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3183/074.2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3184/075.2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3185/076.2024..pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3186/077.2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3187/078.2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3188/079.2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3189/080.2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3190/081.2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3191/082.2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3192/083.2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3193/084.2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3194/085.2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3195/086.2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3196/087.2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3197/088.2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3198/089.2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3203/090.2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3204/091.2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3205/092.2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3206/093.2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3207/094.2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3208/095.2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3209/096.2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3210/097.2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3211/098.2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3212/099.2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3214/100.2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3215/101.2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3216/102.2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3217/103.2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3218/104.2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3219/105.2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3239/106.2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3240/107.2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3241/108.2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3242/109.2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3243/110.2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3245/indicacao_111-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3247/112.2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3249/113.2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3251/114.2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3232/115.2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3234/116.2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3238/117.2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3244/118.2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3246/119.2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3248/120.2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3250/121.2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3252/122.2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3253/123.2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3254/124.2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3255/125.2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3256/126.2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3265/127.2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3266/128.2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3267/129.2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3268/130.2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3269/131.2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3270/132.2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3271/133.2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3272/134.2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3273/135.2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3274/136.2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3275/137.2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3276/138.2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3277/139.2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3278/140.2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3279/141.2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3280/142.2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3281/143.2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3220/indicacao_144.2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3221/145.2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3222/146.2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3225/147.2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3223/148.2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3224/149.2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3227/150.2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3228/151.2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3229/152.2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3257/153.2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3282/154.2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3283/155.2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3284/ind_156.2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3261/157.2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3285/158.2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3286/159.2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3287/160.2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3288/161.2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3289/162.2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3290/163.2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3291/164.2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3292/165.2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3293/166.2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3298/167.2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3299/168.2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3300/169.2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3301/170.2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3302/171.2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3303/172.2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3308/173.2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3304/174.2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3305/175.2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3306/176.2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3307/177.2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3309/178.2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3310/179.2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3311/180.2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3312/181.2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3313/182.2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3314/183.2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3315/184.2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3316/185.2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3317/186.2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3318/187.2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3319/188.2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3320/189.2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3321/190.2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3322/191.2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3325/192.2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3326/193.2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3327/194.2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3328/195.2024.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3329/196.2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3330/indicacao_197.2024.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3331/198.2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3332/199.2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3333/indicacao_200.2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3334/201.2024..pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3335/202.2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3337/203.2024..pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3338/204.2024.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3339/205.2024..pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3340/206.2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3341/207.2024.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3342/208.2024..pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3345/209.2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3343/210.2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3344/211.2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3346/212.2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3347/213.2024.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3348/214.2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3349/215.2024.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3356/216.2024.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3357/217.2024.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3358/218.2024.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3359/219.2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3360/220.2024.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3361/221.2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3362/222.2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3363/223.2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3374/224.2024..pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3375/225.2024.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3377/226.2024.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3378/227.2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3379/228.2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3380/229.2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3381/230.2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3382/231.2024.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3383/232.2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3384/233.2024.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3385/234.2024.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3386/235.2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3387/236.2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3388/237.2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3389/238.2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3390/239.2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3391/240.2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3392/241.2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3393/242.2024.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3394/243.2024.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3395/244.2024.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3405/245.2024.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3406/246.2024.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3407/247.2024..pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3409/248.2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3410/249.2024.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3411/250.2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3412/251.2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3413/252.2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3414/253.2024.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3420/254.2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3422/255.2024.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3423/256.2024.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3424/257.2024.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3425/258.2024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3426/259.2024.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3427/260.2024.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3428/261.2024.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3429/262.2024.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3430/263.2024.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3432/264.2024.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3433/265.2024.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3440/266.2024.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3442/267.2024.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3443/268.2024.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3444/269.2024.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3445/270.2024.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3446/271.2024.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3447/272.2024.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3448/273.2024.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3453/274.2024.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3454/275.2024.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3455/276.2024.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3456/277.2024.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3457/278.2024.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3459/279.2024.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3460/280.2024.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3461/281.2024.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3462/282.2024.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3464/283.2024.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3465/284.2024.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3466/285.2024.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3467/286.2024.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3468/287.2024.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3469/288.2024.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3470/289.2024.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3471/290.2024.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3472/291.2024.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3479/292.2024.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3480/293.2024.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3481/294.2024.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3482/295.2024.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3483/296.2024.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3484/297.2024.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3485/298.2024.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3486/299.2024.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3487/300.2024.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3488/301.2024.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3499/302.2024.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3500/303.2024.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3511/304.2024.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3504/305.2024.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3505/306.2024.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3503/307.2024.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3501/308.2024.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3502/309.2024.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3506/310.2024.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3507/311.2024.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3508/312.2024.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3509/313.2024.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3510/314.2024.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3518/315.2024.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3514/316.2024.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3520/317.2024.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3519/318.2024.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3524/319.2024.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3525/320.2024.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3526/321.2024.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3527/322.2024.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3528/323.2024.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3529/324.2024.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3530/325.2024.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3531/326.2024.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3532/327.2024.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3533/328.2024.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3534/329.2024.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3535/330.2024.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3536/331.2024.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3537/332.2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3538/333.2024.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3539/334.2024.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3540/335.2024.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3541/336.2024.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3543/337.2024.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3544/338.2024.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3545/339.2024.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3546/340.2024.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3550/341.2024.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3556/indicacao_342.2024.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3552/343.2024.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3553/344.2024.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3554/345.2024.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3551/346.2024.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3555/347.2024.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3557/348.2024.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3558/349.2024.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3559/350.2024.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3560/351.2024.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3561/352.2024.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3562/353.2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3563/354.2024.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3564/355.2024.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3565/indicacao_356.2024.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3566/357.2024.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3567/358.2024.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3568/359.2024.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3569/360.2024.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3570/361.2024..pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3571/362.2024..pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3572/363.2024..pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3573/364.2024..pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3574/365.2024..pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3575/366.2024..pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3580/367.2024..pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3577/368.2024.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3578/369.2024..pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3579/370.2024..pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3576/371.2024..pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3581/372.2024.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3585/373.2024.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3582/374.2024.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3586/375.2024.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3587/376.2024.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3588/377.2024..pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3589/378.2024.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3590/379.2024.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3591/380.2024..pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3593/381.2024..pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3594/382.2024..pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3595/383.2024..pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3596/384.2024..pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3597/385.2024..pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3598/386.2024..pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3599/387.2024..pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3600/388.2024..pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3601/389.2024..pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3602/390.2024.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3603/391.2024..pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3604/392.2024..pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3605/393.2024..pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3606/394.2024..pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3607/395.2024..pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3608/396.2024..pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3612/397.2024.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3613/398.2024.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3614/399.2024.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3615/400.2024.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3616/401.2024.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3617/402.2024.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3618/403.2024.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3621/404.2024.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3622/405.2024.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3623/406.2024.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3624/407.2024.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3625/408.2024.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3626/409.2024.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3627/410.2024.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3628/411.2024.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3629/412.2024.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3630/413.2024.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3631/414.2024.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3632/indicacao_415.2024.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3633/416.2024.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3634/417.2024.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3635/418.2024.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3636/419.2024.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3637/420.2024.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3638/421.2024.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3639/422.2024.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3640/423.2024.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3641/424.2024.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3642/425.2024.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3643/426.2024.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3644/427.2024.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3645/428.2024.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3646/429.2024.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3648/430.2024.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3649/431.2024.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3650/432.2024.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3651/433.2024.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3652/434.2024.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3653/435.2024.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3654/436.2024.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3655/437.2024.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3656/438.2024.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3657/439.2024.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3658/440.2024.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3659/441.2024.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3660/442.2024.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3661/443.2024.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3662/444.2024.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3663/445.2024.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3664/446.2024..pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3667/447.2024.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3668/448.2024.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3669/449.2024.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3670/450.2024.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3671/451.2024.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3672/452.2024.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3673/453.2024.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3677/456.2024.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3678/457.2024.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3679/458.2024.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3682/459.2024.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3683/460.2024.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3685/indicacao_462.2024.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3687/indicacao_463.2024.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3688/464.2024.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3689/465.2024.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3690/466.2024.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3691/467.2024.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3692/468.2024.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3693/469.2024.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3694/470.2024.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3697/471.2024.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3698/472.2024.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3699/473.2024.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3700/474.2024.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3701/475.2024.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3702/476.2024.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3703/477.2024.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3704/478.2024.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3710/479.2024.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3706/480.2024.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3707/481.2024.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3705/482.2024.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3718/483.2024.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3719/484.2024.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3720/485.2024.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3728/486.2024.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3724/487.2024.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3725/488.2024.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3726/489.2024.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3727/490.2024.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3739/491.2024.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3740/492.2024.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3742/494.2024.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3747/495.2024.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3748/496.2024.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3749/497.2024.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3750/498.2024.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3751/499.2024.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3752/500.2024.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3753/501.2024.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3754/502.2024.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3757/503.2024.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3758/504.2024.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3759/505.2024.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3760/506.2024.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3761/507.2024.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3762/508.2024.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3763/509.2024.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3764/510.2024.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3765/511.2024.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3766/512.2024.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3767/513.2024.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3769/514.2024.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3770/515.2024.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3771/516.2024.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3772/517.2024.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3773/518.2024.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3774/519.2024.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3775/520.2024.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3776/521.2024.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3779/522.2024.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3780/523.2024.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3781/524.2024.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3782/525.2024.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3783/526.2024.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3784/527.2024.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3785/528.2024.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3788/529.2024.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3786/530.2024.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3787/531.2024.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3789/532.2024.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3790/533.2024.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3791/534.2024.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3792/535.2024.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3793/536.2024.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3794/537.2024.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3795/indicacao_-_538.2024.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3796/539.2024.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3802/540.2024.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3803/541.2024.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3804/542.2024.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3805/543.2024.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3806/544.2024.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3807/545.2024.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3810/546.2024.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3811/547.2024.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3812/ind_548.2024.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3814/ind_549.2024.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3815/ind_550.2024.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3816/ind_551.2024.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3817/ind_552.2024.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3819/ind_553.2024.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3818/ind_554.2024.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3820/ind_555.2024.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3831/ind_556.2024.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3832/557.2024.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3833/ind_558.2024.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3834/ind_559.2024.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3835/ind_560.2024.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3836/ind_561.2024.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3837/ind_562.2024.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3838/ind_563.2024.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3841/ind_564.2024.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3843/565.2024.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3844/ind_566.2024.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3847/567.2024.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3848/568.2024.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3852/569.2024.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3853/ind_570.2024.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3857/ind_571.2024.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3860/572.2024.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3875/573.2024.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3876/574.2024.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3877/575.2024.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3878/576.2024.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3885/577.2024.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3713/denuncia.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3717/parecer_001.2024_-_comissao_processante.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3418/veto_parcial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3884/veto_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3368/001.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3736/plc_002.2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3883/003.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3369/001.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3370/002.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3371/003.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3372/004.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3417/005.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3399/006.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3496/007.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3709/008.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3768/pl_009.2024_-_executivo_-_ploa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3882/010.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3213/projeto_de_lei_001.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3230/002.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3231/003.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3324/004.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3295/005.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3296/006.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3350/007.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3364/008.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3352/009.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3367/010.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3376/011.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3396/012.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3397/013.2024..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3398/014.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3402/015.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3403/016.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3415/017.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3416/018.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3419/019.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3435/020.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3436/pl_021.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3441/022.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3449/023.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3450/024.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3451/025.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3463/pl_026.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3474/027.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3475/028.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3476/029.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3477/030.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3498/031.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3493/32.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3494/033.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3495/pl_034.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3542/projeto_de_lei_035.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3547/036.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3592/037.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3611/038.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3686/039.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3721/pl_040.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3729/041.2024..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3730/042.2024..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3731/043.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3732/044.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3733/045.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3734/046.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3735/047.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3737/048.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3738/049.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3756/050.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3777/051.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3778/pl_052.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3801/pl_053.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3808/054.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3809/055.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3821/pl_056.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3822/pl_057.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3824/058.2024..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3823/pl_059.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3839/pl_060.2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3840/061.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3845/pl_062.2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3846/projeto_063.2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3854/064.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3855/065.2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3856/066.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3861/067.2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3880/069.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3881/070.2024..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3886/071.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3889/072.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/4140/pll_073.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3351/projeto_de_resolucao_001.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3366/projeto_de_resolucao_002.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3421/projeto_de_resolucao_003.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3497/projeto_de_resolucao_004.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3722/resolucao_no_005.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3866/resolucao_no_006.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3199/001.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3200/002.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3201/003.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3202/004.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3297/005.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3355/006.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3437/007.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3438/008.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3458/009.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3490/010.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3491/011.2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3492/012.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3521/013.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3583/014.2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3584/015.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3708/016.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3723/017.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3744/pdl_018.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3746/019.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3798/020.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3799/021.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3800/022.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3826/023.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3842/024.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3849/025.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3850/026.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3858/027.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3859/028.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3862/029.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3863/030.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3867/031.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3868/032.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3869/033.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3870/034.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3871/035.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3872/036.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3874/037.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3873/038.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3879/039.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3887/040.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/4182/pd_041.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/4249/pd_042.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/4250/pd_043.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3549/emenda_modificativa_001.2024_ao_pl_031.2024_narcelio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3696/emenda_modificativa_002.2024_ao_projeto_007.2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3716/emenda_modificativa_003.2024_ao_projeto_008.2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3828/emenda.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3829/em_005.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3825/em_006.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3827/em_007.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3830/em_008.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3891/emenda_modificativa_009.2024_ao_plc_003.2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3892/emenda_modificativa_010.2024_ao_plc_003.2024__executivo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3894/emenda_modificativa_011.2024_ao_plc_003.2024__executivo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3897/emenda_modificativa_012.2024_ao_plc_003.2024__executivo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3898/emenda_modificativa_013.2024_ao_plc_003.2024__executivo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3899/emenda_modificativa_014.2024_ao_plc_003.2024__executivo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3900/emenda_modificativa_015.2024_ao_plc_003.2024__executivo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3901/emenda_modificativa_016.2024_ao_plc_003.2024__executivo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3902/emenda_modificativa_017.2024_ao_plc_003.2024__executivo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3695/001.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3715/002.2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3890/emenda_aditiva_003.2024_ao_plc_003.2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3893/emenda_aditiva_004.2024_ao_plc_003.2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3895/emenda_aditiva_005.2024_ao_plc_003.2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3896/emenda_aditiva_006.2024_ao_plc_003.2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3903/emenda_aditiva_007.2024_ao_plc_003.2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3904/emenda_aditiva_008.2024_ao_plc_003.2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3905/emenda_aditiva_009.2024_ao_plc_003.2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3404/001.2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3439/002.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3452/003.2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3755/004.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3851/005.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3226/001.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3235/002.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3236/003.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3237/004.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3262/005.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3263/006.2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3264/007.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3294/008.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3323/009.2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3336/010.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3353/requerimento_011.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3354/012.2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3365/013.2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3400/014.2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3401/015.2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3434/016.2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3478/017.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3489/018.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3513/019.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3516/020.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3517/021.2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3515/022.2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3522/023.2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3523/024.2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3548/025.2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3609/req_026.2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3610/requerimento_027.2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3619/req_028.2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3647/029.2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3665/requerimento_030.2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3666/requerimento_031.2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3674/requerimento_032.2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3680/033.2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3681/034.2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3711/035.2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3712/036.2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3797/038.2024..pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3139/001.2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3140/002.2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3141/003.2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3142/004.2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3143/005.2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3144/006.2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3146/007.2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3171/008.2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3147/009.2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3148/010.2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3149/011.2024..pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3150/012.2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3151/013.2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3152/014.2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3153/indicacao_015.2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3154/016.2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3155/017.2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3156/018.2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3157/019.2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3158/020.2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3159/021.2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3160/022.2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3161/023.2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3162/024.2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3163/025.2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3164/026.2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3165/027.2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3166/indicacao_028.2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3167/029.2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3168/030.2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3169/031.2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3170/033.2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3173/034.2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3174/035.2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3175/036.2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3177/037.2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3178/038.2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3179/039.2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3180/040.2024..pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3108/041.2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3109/042.2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3110/043.2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3111/indicacao_044-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3112/045.2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3113/046.2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3114/047.2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3115/048.2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3116/049.2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3117/050.2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3118/051.2024..pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3119/052.2024..pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3120/053.2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3121/054.2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3122/055.2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3123/056.2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3124/057.2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3125/058.2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3126/59.2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3127/060.2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3128/061.2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3129/062.2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3130/63.2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3131/064.2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3132/065.2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3133/066.2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3134/067.2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3135/068.2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3136/069.2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3137/070.2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3138/071.2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3181/072.2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3182/073.2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3183/074.2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3184/075.2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3185/076.2024..pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3186/077.2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3187/078.2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3188/079.2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3189/080.2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3190/081.2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3191/082.2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3192/083.2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3193/084.2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3194/085.2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3195/086.2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3196/087.2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3197/088.2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3198/089.2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3203/090.2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3204/091.2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3205/092.2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3206/093.2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3207/094.2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3208/095.2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3209/096.2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3210/097.2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3211/098.2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3212/099.2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3214/100.2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3215/101.2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3216/102.2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3217/103.2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3218/104.2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3219/105.2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3239/106.2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3240/107.2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3241/108.2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3242/109.2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3243/110.2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3245/indicacao_111-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3247/112.2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3249/113.2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3251/114.2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3232/115.2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3234/116.2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3238/117.2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3244/118.2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3246/119.2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3248/120.2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3250/121.2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3252/122.2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3253/123.2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3254/124.2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3255/125.2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3256/126.2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3265/127.2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3266/128.2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3267/129.2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3268/130.2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3269/131.2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3270/132.2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3271/133.2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3272/134.2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3273/135.2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3274/136.2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3275/137.2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3276/138.2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3277/139.2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3278/140.2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3279/141.2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3280/142.2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3281/143.2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3220/indicacao_144.2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3221/145.2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3222/146.2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3225/147.2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3223/148.2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3224/149.2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3227/150.2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3228/151.2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3229/152.2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3257/153.2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3282/154.2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3283/155.2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3284/ind_156.2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3261/157.2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3285/158.2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3286/159.2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3287/160.2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3288/161.2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3289/162.2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3290/163.2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3291/164.2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3292/165.2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3293/166.2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3298/167.2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3299/168.2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3300/169.2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3301/170.2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3302/171.2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3303/172.2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3308/173.2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3304/174.2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3305/175.2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3306/176.2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3307/177.2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3309/178.2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3310/179.2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3311/180.2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3312/181.2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3313/182.2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3314/183.2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3315/184.2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3316/185.2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3317/186.2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3318/187.2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3319/188.2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3320/189.2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3321/190.2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3322/191.2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3325/192.2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3326/193.2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3327/194.2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3328/195.2024.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3329/196.2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3330/indicacao_197.2024.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3331/198.2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3332/199.2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3333/indicacao_200.2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3334/201.2024..pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3335/202.2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3337/203.2024..pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3338/204.2024.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3339/205.2024..pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3340/206.2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3341/207.2024.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3342/208.2024..pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3345/209.2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3343/210.2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3344/211.2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3346/212.2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3347/213.2024.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3348/214.2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3349/215.2024.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3356/216.2024.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3357/217.2024.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3358/218.2024.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3359/219.2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3360/220.2024.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3361/221.2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3362/222.2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3363/223.2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3374/224.2024..pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3375/225.2024.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3377/226.2024.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3378/227.2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3379/228.2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3380/229.2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3381/230.2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3382/231.2024.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3383/232.2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3384/233.2024.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3385/234.2024.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3386/235.2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3387/236.2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3388/237.2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3389/238.2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3390/239.2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3391/240.2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3392/241.2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3393/242.2024.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3394/243.2024.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3395/244.2024.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3405/245.2024.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3406/246.2024.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3407/247.2024..pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3409/248.2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3410/249.2024.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3411/250.2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3412/251.2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3413/252.2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3414/253.2024.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3420/254.2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3422/255.2024.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3423/256.2024.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3424/257.2024.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3425/258.2024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3426/259.2024.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3427/260.2024.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3428/261.2024.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3429/262.2024.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3430/263.2024.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3432/264.2024.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3433/265.2024.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3440/266.2024.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3442/267.2024.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3443/268.2024.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3444/269.2024.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3445/270.2024.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3446/271.2024.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3447/272.2024.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3448/273.2024.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3453/274.2024.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3454/275.2024.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3455/276.2024.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3456/277.2024.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3457/278.2024.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3459/279.2024.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3460/280.2024.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3461/281.2024.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3462/282.2024.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3464/283.2024.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3465/284.2024.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3466/285.2024.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3467/286.2024.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3468/287.2024.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3469/288.2024.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3470/289.2024.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3471/290.2024.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3472/291.2024.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3479/292.2024.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3480/293.2024.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3481/294.2024.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3482/295.2024.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3483/296.2024.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3484/297.2024.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3485/298.2024.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3486/299.2024.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3487/300.2024.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3488/301.2024.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3499/302.2024.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3500/303.2024.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3511/304.2024.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3504/305.2024.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3505/306.2024.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3503/307.2024.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3501/308.2024.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3502/309.2024.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3506/310.2024.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3507/311.2024.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3508/312.2024.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3509/313.2024.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3510/314.2024.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3518/315.2024.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3514/316.2024.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3520/317.2024.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3519/318.2024.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3524/319.2024.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3525/320.2024.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3526/321.2024.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3527/322.2024.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3528/323.2024.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3529/324.2024.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3530/325.2024.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3531/326.2024.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3532/327.2024.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3533/328.2024.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3534/329.2024.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3535/330.2024.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3536/331.2024.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3537/332.2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3538/333.2024.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3539/334.2024.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3540/335.2024.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3541/336.2024.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3543/337.2024.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3544/338.2024.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3545/339.2024.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3546/340.2024.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3550/341.2024.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3556/indicacao_342.2024.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3552/343.2024.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3553/344.2024.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3554/345.2024.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3551/346.2024.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3555/347.2024.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3557/348.2024.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3558/349.2024.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3559/350.2024.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3560/351.2024.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3561/352.2024.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3562/353.2024_indicacao.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3563/354.2024.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3564/355.2024.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3565/indicacao_356.2024.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3566/357.2024.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3567/358.2024.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3568/359.2024.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3569/360.2024.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3570/361.2024..pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3571/362.2024..pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3572/363.2024..pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3573/364.2024..pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3574/365.2024..pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3575/366.2024..pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3580/367.2024..pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3577/368.2024.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3578/369.2024..pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3579/370.2024..pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3576/371.2024..pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3581/372.2024.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3585/373.2024.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3582/374.2024.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3586/375.2024.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3587/376.2024.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3588/377.2024..pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3589/378.2024.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3590/379.2024.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3591/380.2024..pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3593/381.2024..pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3594/382.2024..pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3595/383.2024..pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3596/384.2024..pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3597/385.2024..pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3598/386.2024..pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3599/387.2024..pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3600/388.2024..pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3601/389.2024..pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3602/390.2024.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3603/391.2024..pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3604/392.2024..pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3605/393.2024..pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3606/394.2024..pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3607/395.2024..pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3608/396.2024..pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3612/397.2024.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3613/398.2024.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3614/399.2024.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3615/400.2024.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3616/401.2024.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3617/402.2024.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3618/403.2024.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3621/404.2024.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3622/405.2024.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3623/406.2024.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3624/407.2024.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3625/408.2024.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3626/409.2024.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3627/410.2024.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3628/411.2024.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3629/412.2024.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3630/413.2024.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3631/414.2024.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3632/indicacao_415.2024.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3633/416.2024.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3634/417.2024.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3635/418.2024.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3636/419.2024.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3637/420.2024.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3638/421.2024.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3639/422.2024.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3640/423.2024.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3641/424.2024.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3642/425.2024.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3643/426.2024.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3644/427.2024.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3645/428.2024.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3646/429.2024.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3648/430.2024.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3649/431.2024.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3650/432.2024.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3651/433.2024.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3652/434.2024.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3653/435.2024.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3654/436.2024.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3655/437.2024.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3656/438.2024.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3657/439.2024.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3658/440.2024.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3659/441.2024.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3660/442.2024.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3661/443.2024.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3662/444.2024.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3663/445.2024.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3664/446.2024..pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3667/447.2024.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3668/448.2024.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3669/449.2024.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3670/450.2024.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3671/451.2024.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3672/452.2024.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3673/453.2024.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3677/456.2024.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3678/457.2024.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3679/458.2024.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3682/459.2024.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3683/460.2024.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3685/indicacao_462.2024.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3687/indicacao_463.2024.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3688/464.2024.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3689/465.2024.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3690/466.2024.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3691/467.2024.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3692/468.2024.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3693/469.2024.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3694/470.2024.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3697/471.2024.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3698/472.2024.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3699/473.2024.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3700/474.2024.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3701/475.2024.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3702/476.2024.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3703/477.2024.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3704/478.2024.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3710/479.2024.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3706/480.2024.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3707/481.2024.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3705/482.2024.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3718/483.2024.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3719/484.2024.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3720/485.2024.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3728/486.2024.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3724/487.2024.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3725/488.2024.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3726/489.2024.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3727/490.2024.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3739/491.2024.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3740/492.2024.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3742/494.2024.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3747/495.2024.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3748/496.2024.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3749/497.2024.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3750/498.2024.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3751/499.2024.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3752/500.2024.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3753/501.2024.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3754/502.2024.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3757/503.2024.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3758/504.2024.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3759/505.2024.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3760/506.2024.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3761/507.2024.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3762/508.2024.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3763/509.2024.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3764/510.2024.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3765/511.2024.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3766/512.2024.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3767/513.2024.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3769/514.2024.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3770/515.2024.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3771/516.2024.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3772/517.2024.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3773/518.2024.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3774/519.2024.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3775/520.2024.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3776/521.2024.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3779/522.2024.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3780/523.2024.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3781/524.2024.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3782/525.2024.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3783/526.2024.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3784/527.2024.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3785/528.2024.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3788/529.2024.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3786/530.2024.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3787/531.2024.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3789/532.2024.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3790/533.2024.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3791/534.2024.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3792/535.2024.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3793/536.2024.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3794/537.2024.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3795/indicacao_-_538.2024.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3796/539.2024.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3802/540.2024.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3803/541.2024.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3804/542.2024.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3805/543.2024.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3806/544.2024.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3807/545.2024.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3810/546.2024.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3811/547.2024.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3812/ind_548.2024.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3814/ind_549.2024.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3815/ind_550.2024.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3816/ind_551.2024.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3817/ind_552.2024.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3819/ind_553.2024.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3818/ind_554.2024.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3820/ind_555.2024.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3831/ind_556.2024.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3832/557.2024.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3833/ind_558.2024.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3834/ind_559.2024.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3835/ind_560.2024.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3836/ind_561.2024.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3837/ind_562.2024.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3838/ind_563.2024.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3841/ind_564.2024.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3843/565.2024.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3844/ind_566.2024.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3847/567.2024.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3848/568.2024.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3852/569.2024.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3853/ind_570.2024.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3857/ind_571.2024.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3860/572.2024.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3875/573.2024.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3876/574.2024.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3877/575.2024.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3878/576.2024.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3885/577.2024.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3713/denuncia.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2024/3717/parecer_001.2024_-_comissao_processante.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H791"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -10321,19658 +10330,19658 @@
       </c>
       <c r="H36" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>152</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>153</v>
       </c>
       <c r="D37" t="s">
         <v>71</v>
       </c>
       <c r="E37" t="s">
         <v>72</v>
       </c>
       <c r="F37" t="s">
         <v>154</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>110</v>
+        <v>155</v>
       </c>
       <c r="H37" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D38" t="s">
         <v>71</v>
       </c>
       <c r="E38" t="s">
         <v>72</v>
       </c>
       <c r="F38" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H38" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D39" t="s">
         <v>71</v>
       </c>
       <c r="E39" t="s">
         <v>72</v>
       </c>
       <c r="F39" t="s">
         <v>98</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H39" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D40" t="s">
         <v>71</v>
       </c>
       <c r="E40" t="s">
         <v>72</v>
       </c>
       <c r="F40" t="s">
         <v>88</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H40" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D41" t="s">
         <v>71</v>
       </c>
       <c r="E41" t="s">
         <v>72</v>
       </c>
       <c r="F41" t="s">
         <v>149</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="H41" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D42" t="s">
         <v>71</v>
       </c>
       <c r="E42" t="s">
         <v>72</v>
       </c>
       <c r="F42" t="s">
         <v>73</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="H42" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D43" t="s">
         <v>71</v>
       </c>
       <c r="E43" t="s">
         <v>72</v>
       </c>
       <c r="F43" t="s">
         <v>88</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="H43" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D44" t="s">
         <v>71</v>
       </c>
       <c r="E44" t="s">
         <v>72</v>
       </c>
       <c r="F44" t="s">
         <v>119</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="H44" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D45" t="s">
         <v>71</v>
       </c>
       <c r="E45" t="s">
         <v>72</v>
       </c>
       <c r="F45" t="s">
         <v>119</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H45" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D46" t="s">
         <v>71</v>
       </c>
       <c r="E46" t="s">
         <v>72</v>
       </c>
       <c r="F46" t="s">
         <v>119</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H46" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D47" t="s">
         <v>71</v>
       </c>
       <c r="E47" t="s">
         <v>72</v>
       </c>
       <c r="F47" t="s">
         <v>88</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H47" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D48" t="s">
         <v>71</v>
       </c>
       <c r="E48" t="s">
         <v>72</v>
       </c>
       <c r="F48" t="s">
         <v>84</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="H48" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D49" t="s">
         <v>71</v>
       </c>
       <c r="E49" t="s">
         <v>72</v>
       </c>
       <c r="F49" t="s">
         <v>119</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="H49" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D50" t="s">
         <v>71</v>
       </c>
       <c r="E50" t="s">
         <v>72</v>
       </c>
       <c r="F50" t="s">
         <v>149</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H50" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D51" t="s">
         <v>71</v>
       </c>
       <c r="E51" t="s">
         <v>72</v>
       </c>
       <c r="F51" t="s">
         <v>88</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H51" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D52" t="s">
         <v>71</v>
       </c>
       <c r="E52" t="s">
         <v>72</v>
       </c>
       <c r="F52" t="s">
         <v>119</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H52" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D53" t="s">
         <v>71</v>
       </c>
       <c r="E53" t="s">
         <v>72</v>
       </c>
       <c r="F53" t="s">
         <v>114</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="H53" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D54" t="s">
         <v>71</v>
       </c>
       <c r="E54" t="s">
         <v>72</v>
       </c>
       <c r="F54" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>110</v>
+        <v>225</v>
       </c>
       <c r="H54" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D55" t="s">
         <v>71</v>
       </c>
       <c r="E55" t="s">
         <v>72</v>
       </c>
       <c r="F55" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="H55" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D56" t="s">
         <v>71</v>
       </c>
       <c r="E56" t="s">
         <v>72</v>
       </c>
       <c r="F56" t="s">
         <v>119</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="H56" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D57" t="s">
         <v>71</v>
       </c>
       <c r="E57" t="s">
         <v>72</v>
       </c>
       <c r="F57" t="s">
         <v>88</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="H57" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D58" t="s">
         <v>71</v>
       </c>
       <c r="E58" t="s">
         <v>72</v>
       </c>
       <c r="F58" t="s">
         <v>88</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="H58" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D59" t="s">
         <v>71</v>
       </c>
       <c r="E59" t="s">
         <v>72</v>
       </c>
       <c r="F59" t="s">
         <v>88</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="H59" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D60" t="s">
         <v>71</v>
       </c>
       <c r="E60" t="s">
         <v>72</v>
       </c>
       <c r="F60" t="s">
         <v>88</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="H60" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D61" t="s">
         <v>71</v>
       </c>
       <c r="E61" t="s">
         <v>72</v>
       </c>
       <c r="F61" t="s">
         <v>88</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="H61" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D62" t="s">
         <v>71</v>
       </c>
       <c r="E62" t="s">
         <v>72</v>
       </c>
       <c r="F62" t="s">
         <v>88</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="H62" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="D63" t="s">
         <v>71</v>
       </c>
       <c r="E63" t="s">
         <v>72</v>
       </c>
       <c r="F63" t="s">
         <v>88</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="H63" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D64" t="s">
         <v>71</v>
       </c>
       <c r="E64" t="s">
         <v>72</v>
       </c>
       <c r="F64" t="s">
         <v>114</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="H64" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D65" t="s">
         <v>71</v>
       </c>
       <c r="E65" t="s">
         <v>72</v>
       </c>
       <c r="F65" t="s">
         <v>114</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="H65" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D66" t="s">
         <v>71</v>
       </c>
       <c r="E66" t="s">
         <v>72</v>
       </c>
       <c r="F66" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="H66" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D67" t="s">
         <v>71</v>
       </c>
       <c r="E67" t="s">
         <v>72</v>
       </c>
       <c r="F67" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="H67" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="D68" t="s">
         <v>71</v>
       </c>
       <c r="E68" t="s">
         <v>72</v>
       </c>
       <c r="F68" t="s">
         <v>119</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="H68" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D69" t="s">
         <v>71</v>
       </c>
       <c r="E69" t="s">
         <v>72</v>
       </c>
       <c r="F69" t="s">
         <v>149</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="H69" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D70" t="s">
         <v>71</v>
       </c>
       <c r="E70" t="s">
         <v>72</v>
       </c>
       <c r="F70" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="H70" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D71" t="s">
         <v>71</v>
       </c>
       <c r="E71" t="s">
         <v>72</v>
       </c>
       <c r="F71" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="H71" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="D72" t="s">
         <v>71</v>
       </c>
       <c r="E72" t="s">
         <v>72</v>
       </c>
       <c r="F72" t="s">
         <v>119</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="H72" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D73" t="s">
         <v>71</v>
       </c>
       <c r="E73" t="s">
         <v>72</v>
       </c>
       <c r="F73" t="s">
         <v>119</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="H73" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D74" t="s">
         <v>71</v>
       </c>
       <c r="E74" t="s">
         <v>72</v>
       </c>
       <c r="F74" t="s">
         <v>119</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="H74" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="D75" t="s">
         <v>71</v>
       </c>
       <c r="E75" t="s">
         <v>72</v>
       </c>
       <c r="F75" t="s">
         <v>149</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="H75" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D76" t="s">
         <v>71</v>
       </c>
       <c r="E76" t="s">
         <v>72</v>
       </c>
       <c r="F76" t="s">
         <v>109</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H76" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D77" t="s">
         <v>71</v>
       </c>
       <c r="E77" t="s">
         <v>72</v>
       </c>
       <c r="F77" t="s">
         <v>124</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="H77" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D78" t="s">
         <v>71</v>
       </c>
       <c r="E78" t="s">
         <v>72</v>
       </c>
       <c r="F78" t="s">
         <v>73</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="H78" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="D79" t="s">
         <v>71</v>
       </c>
       <c r="E79" t="s">
         <v>72</v>
       </c>
       <c r="F79" t="s">
         <v>149</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="H79" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="D80" t="s">
         <v>71</v>
       </c>
       <c r="E80" t="s">
         <v>72</v>
       </c>
       <c r="F80" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="H80" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D81" t="s">
         <v>71</v>
       </c>
       <c r="E81" t="s">
         <v>72</v>
       </c>
       <c r="F81" t="s">
         <v>84</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H81" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D82" t="s">
         <v>71</v>
       </c>
       <c r="E82" t="s">
         <v>72</v>
       </c>
       <c r="F82" t="s">
         <v>84</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="H82" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D83" t="s">
         <v>71</v>
       </c>
       <c r="E83" t="s">
         <v>72</v>
       </c>
       <c r="F83" t="s">
         <v>77</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="H83" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="D84" t="s">
         <v>71</v>
       </c>
       <c r="E84" t="s">
         <v>72</v>
       </c>
       <c r="F84" t="s">
         <v>88</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>110</v>
+        <v>345</v>
       </c>
       <c r="H84" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D85" t="s">
         <v>71</v>
       </c>
       <c r="E85" t="s">
         <v>72</v>
       </c>
       <c r="F85" t="s">
         <v>84</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="H85" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="D86" t="s">
         <v>71</v>
       </c>
       <c r="E86" t="s">
         <v>72</v>
       </c>
       <c r="F86" t="s">
         <v>84</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="H86" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="D87" t="s">
         <v>71</v>
       </c>
       <c r="E87" t="s">
         <v>72</v>
       </c>
       <c r="F87" t="s">
         <v>149</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="H87" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="D88" t="s">
         <v>71</v>
       </c>
       <c r="E88" t="s">
         <v>72</v>
       </c>
       <c r="F88" t="s">
         <v>73</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="H88" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="D89" t="s">
         <v>71</v>
       </c>
       <c r="E89" t="s">
         <v>72</v>
       </c>
       <c r="F89" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="H89" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>10</v>
       </c>
       <c r="D90" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="E90" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F90" t="s">
         <v>88</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="H90" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>17</v>
       </c>
       <c r="D91" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="E91" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F91" t="s">
         <v>73</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="H91" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>29</v>
       </c>
       <c r="D92" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="E92" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F92" t="s">
         <v>73</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="H92" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>44</v>
       </c>
       <c r="D93" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="E93" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F93" t="s">
         <v>73</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="H93" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>48</v>
       </c>
       <c r="D94" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="E94" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F94" t="s">
         <v>73</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="H94" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>51</v>
       </c>
       <c r="D95" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="E95" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F95" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="H95" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>10</v>
       </c>
       <c r="D96" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E96" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F96" t="s">
         <v>73</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="H96" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
         <v>17</v>
       </c>
       <c r="D97" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E97" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F97" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="H97" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>29</v>
       </c>
       <c r="D98" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E98" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F98" t="s">
         <v>109</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="H98" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>44</v>
       </c>
       <c r="D99" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E99" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F99" t="s">
         <v>109</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="H99" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>48</v>
       </c>
       <c r="D100" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E100" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F100" t="s">
         <v>88</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="H100" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>51</v>
       </c>
       <c r="D101" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E101" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F101" t="s">
         <v>114</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="H101" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>55</v>
       </c>
       <c r="D102" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E102" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F102" t="s">
         <v>98</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="H102" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>59</v>
       </c>
       <c r="D103" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E103" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F103" t="s">
         <v>88</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="H103" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>63</v>
       </c>
       <c r="D104" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E104" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F104" t="s">
         <v>88</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="H104" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>67</v>
       </c>
       <c r="D105" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E105" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F105" t="s">
         <v>119</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="H105" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>108</v>
       </c>
       <c r="D106" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E106" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F106" t="s">
         <v>98</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="H106" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>113</v>
       </c>
       <c r="D107" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E107" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F107" t="s">
         <v>98</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="H107" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>118</v>
       </c>
       <c r="D108" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E108" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F108" t="s">
         <v>149</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="H108" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>123</v>
       </c>
       <c r="D109" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E109" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F109" t="s">
         <v>114</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="H109" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>128</v>
       </c>
       <c r="D110" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E110" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F110" t="s">
         <v>114</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="H110" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>132</v>
       </c>
       <c r="D111" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E111" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F111" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="H111" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>136</v>
       </c>
       <c r="D112" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E112" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F112" t="s">
         <v>84</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="H112" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>140</v>
       </c>
       <c r="D113" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E113" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F113" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="H113" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>144</v>
       </c>
       <c r="D114" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E114" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F114" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="H114" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>148</v>
       </c>
       <c r="D115" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E115" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F115" t="s">
         <v>149</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="H115" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>153</v>
       </c>
       <c r="D116" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E116" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F116" t="s">
         <v>149</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="H116" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D117" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E117" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F117" t="s">
         <v>149</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="H117" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D118" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E118" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F118" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="H118" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D119" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E119" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F119" t="s">
         <v>88</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="H119" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D120" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E120" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F120" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="H120" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D121" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E121" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F121" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="H121" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D122" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E122" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F122" t="s">
         <v>124</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="H122" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D123" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E123" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F123" t="s">
         <v>124</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="H123" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D124" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E124" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F124" t="s">
         <v>149</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="H124" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D125" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E125" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F125" t="s">
         <v>149</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="H125" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D126" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E126" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F126" t="s">
         <v>124</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="H126" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D127" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E127" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F127" t="s">
         <v>124</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="H127" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D128" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E128" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F128" t="s">
         <v>119</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="H128" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D129" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E129" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F129" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="H129" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D130" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E130" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F130" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="H130" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D131" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E131" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F131" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="H131" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D132" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E132" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F132" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="H132" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D133" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E133" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F133" t="s">
         <v>149</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="H133" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D134" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E134" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F134" t="s">
         <v>119</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="H134" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D135" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E135" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F135" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="H135" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D136" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E136" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F136" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="H136" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D137" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="E137" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="F137" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="H137" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
+        <v>521</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>244</v>
+      </c>
+      <c r="D138" t="s">
+        <v>390</v>
+      </c>
+      <c r="E138" t="s">
+        <v>391</v>
+      </c>
+      <c r="F138" t="s">
         <v>518</v>
       </c>
-      <c r="B138" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G138" s="1" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="H138" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
         <v>10</v>
       </c>
       <c r="D139" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E139" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F139" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="H139" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>17</v>
       </c>
       <c r="D140" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E140" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F140" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="H140" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>29</v>
       </c>
       <c r="D141" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E141" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F141" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="H141" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>44</v>
       </c>
       <c r="D142" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E142" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F142" t="s">
         <v>84</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="H142" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>48</v>
       </c>
       <c r="D143" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E143" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F143" t="s">
         <v>84</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="H143" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>51</v>
       </c>
       <c r="D144" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E144" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F144" t="s">
         <v>124</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="H144" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
         <v>55</v>
       </c>
       <c r="D145" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E145" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F145" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="H145" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>59</v>
       </c>
       <c r="D146" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E146" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F146" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="H146" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
         <v>63</v>
       </c>
       <c r="D147" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E147" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F147" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="H147" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>67</v>
       </c>
       <c r="D148" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E148" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F148" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="H148" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>108</v>
       </c>
       <c r="D149" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E149" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F149" t="s">
         <v>88</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="H149" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>113</v>
       </c>
       <c r="D150" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E150" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F150" t="s">
         <v>149</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="H150" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>118</v>
       </c>
       <c r="D151" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E151" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F151" t="s">
         <v>149</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="H151" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>123</v>
       </c>
       <c r="D152" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E152" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F152" t="s">
         <v>149</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="H152" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>128</v>
       </c>
       <c r="D153" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E153" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F153" t="s">
         <v>149</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="H153" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
         <v>132</v>
       </c>
       <c r="D154" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E154" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F154" t="s">
         <v>149</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="H154" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
         <v>136</v>
       </c>
       <c r="D155" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E155" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F155" t="s">
         <v>149</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="H155" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
         <v>10</v>
       </c>
       <c r="D156" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E156" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="F156" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="H156" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
         <v>17</v>
       </c>
       <c r="D157" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E157" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="F157" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="H157" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
         <v>29</v>
       </c>
       <c r="D158" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E158" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="F158" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="H158" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>44</v>
       </c>
       <c r="D159" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E159" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="F159" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="H159" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>48</v>
       </c>
       <c r="D160" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E160" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="F160" t="s">
         <v>88</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="H160" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>51</v>
       </c>
       <c r="D161" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E161" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="F161" t="s">
         <v>88</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="H161" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>55</v>
       </c>
       <c r="D162" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E162" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="F162" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="H162" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
         <v>59</v>
       </c>
       <c r="D163" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E163" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="F163" t="s">
         <v>149</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="H163" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
         <v>63</v>
       </c>
       <c r="D164" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E164" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="F164" t="s">
         <v>149</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="H164" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
         <v>10</v>
       </c>
       <c r="D165" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="E165" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F165" t="s">
         <v>84</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="H165" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
         <v>17</v>
       </c>
       <c r="D166" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="E166" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F166" t="s">
         <v>88</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="H166" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
         <v>29</v>
       </c>
       <c r="D167" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="E167" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F167" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="H167" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
         <v>44</v>
       </c>
       <c r="D168" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="E168" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F168" t="s">
         <v>109</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="H168" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
         <v>48</v>
       </c>
       <c r="D169" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="E169" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F169" t="s">
         <v>109</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="H169" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
         <v>10</v>
       </c>
       <c r="D170" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E170" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F170" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="H170" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>17</v>
       </c>
       <c r="D171" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E171" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F171" t="s">
         <v>149</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="H171" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>29</v>
       </c>
       <c r="D172" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E172" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F172" t="s">
         <v>119</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="H172" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>44</v>
       </c>
       <c r="D173" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E173" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F173" t="s">
         <v>119</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="H173" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>48</v>
       </c>
       <c r="D174" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E174" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F174" t="s">
         <v>149</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="H174" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>51</v>
       </c>
       <c r="D175" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E175" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F175" t="s">
         <v>149</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="H175" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>55</v>
       </c>
       <c r="D176" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E176" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F176" t="s">
         <v>149</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="H176" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>59</v>
       </c>
       <c r="D177" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E177" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F177" t="s">
         <v>88</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="H177" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
         <v>63</v>
       </c>
       <c r="D178" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E178" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F178" t="s">
         <v>149</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="H178" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>67</v>
       </c>
       <c r="D179" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E179" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F179" t="s">
         <v>109</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="H179" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
         <v>108</v>
       </c>
       <c r="D180" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E180" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F180" t="s">
         <v>149</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="H180" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
         <v>113</v>
       </c>
       <c r="D181" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E181" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F181" t="s">
         <v>119</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="H181" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
         <v>118</v>
       </c>
       <c r="D182" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E182" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F182" t="s">
         <v>84</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="H182" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
         <v>123</v>
       </c>
       <c r="D183" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E183" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F183" t="s">
         <v>149</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="H183" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
         <v>128</v>
       </c>
       <c r="D184" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E184" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F184" t="s">
         <v>149</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="H184" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
         <v>132</v>
       </c>
       <c r="D185" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E185" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F185" t="s">
         <v>154</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="H185" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
         <v>136</v>
       </c>
       <c r="D186" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E186" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F186" t="s">
         <v>88</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="H186" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
         <v>140</v>
       </c>
       <c r="D187" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E187" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F187" t="s">
         <v>149</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="H187" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
         <v>144</v>
       </c>
       <c r="D188" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E188" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F188" t="s">
         <v>88</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="H188" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
         <v>148</v>
       </c>
       <c r="D189" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E189" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F189" t="s">
         <v>149</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="H189" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
         <v>153</v>
       </c>
       <c r="D190" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E190" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F190" t="s">
         <v>149</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="H190" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D191" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E191" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F191" t="s">
         <v>149</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="H191" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D192" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E192" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F192" t="s">
         <v>109</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="H192" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D193" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E193" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F193" t="s">
         <v>84</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="H193" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D194" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E194" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F194" t="s">
         <v>88</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="H194" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D195" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E195" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F195" t="s">
         <v>88</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="H195" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D196" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E196" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F196" t="s">
         <v>149</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="H196" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D197" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E197" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F197" t="s">
         <v>88</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="H197" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D198" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E198" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F198" t="s">
         <v>88</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="H198" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D199" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E199" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F199" t="s">
         <v>88</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="H199" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D200" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E200" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F200" t="s">
         <v>88</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="H200" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D201" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E201" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F201" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="H201" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D202" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E202" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F202" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="H202" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D203" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E203" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F203" t="s">
         <v>88</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="H203" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D204" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E204" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F204" t="s">
         <v>88</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="H204" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D205" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E205" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F205" t="s">
         <v>88</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="H205" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D206" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E206" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F206" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>110</v>
+        <v>345</v>
       </c>
       <c r="H206" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D207" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E207" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F207" t="s">
         <v>149</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="H207" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D208" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E208" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="F208" t="s">
         <v>88</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>110</v>
+        <v>345</v>
       </c>
       <c r="H208" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
         <v>10</v>
       </c>
       <c r="D209" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E209" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F209" t="s">
         <v>84</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="H209" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
         <v>17</v>
       </c>
       <c r="D210" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E210" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F210" t="s">
         <v>84</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="H210" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
         <v>29</v>
       </c>
       <c r="D211" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E211" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F211" t="s">
         <v>84</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="H211" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>44</v>
       </c>
       <c r="D212" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E212" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F212" t="s">
         <v>84</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="H212" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
         <v>48</v>
       </c>
       <c r="D213" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E213" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F213" t="s">
         <v>84</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="H213" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
         <v>51</v>
       </c>
       <c r="D214" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E214" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F214" t="s">
         <v>84</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="H214" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
         <v>55</v>
       </c>
       <c r="D215" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E215" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F215" t="s">
         <v>84</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="H215" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
         <v>59</v>
       </c>
       <c r="D216" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E216" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F216" t="s">
         <v>84</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="H216" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
         <v>63</v>
       </c>
       <c r="D217" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E217" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F217" t="s">
         <v>84</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="H217" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
         <v>67</v>
       </c>
       <c r="D218" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E218" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F218" t="s">
         <v>84</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="H218" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
         <v>108</v>
       </c>
       <c r="D219" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E219" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F219" t="s">
         <v>84</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="H219" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
         <v>113</v>
       </c>
       <c r="D220" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E220" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F220" t="s">
         <v>84</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="H220" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
         <v>118</v>
       </c>
       <c r="D221" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E221" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F221" t="s">
         <v>84</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="H221" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
         <v>123</v>
       </c>
       <c r="D222" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E222" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F222" t="s">
         <v>84</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="H222" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
         <v>128</v>
       </c>
       <c r="D223" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E223" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F223" t="s">
         <v>84</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="H223" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
         <v>132</v>
       </c>
       <c r="D224" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E224" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F224" t="s">
         <v>84</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="H224" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
         <v>136</v>
       </c>
       <c r="D225" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E225" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F225" t="s">
         <v>84</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="H225" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
         <v>140</v>
       </c>
       <c r="D226" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E226" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F226" t="s">
         <v>84</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="H226" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
         <v>144</v>
       </c>
       <c r="D227" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E227" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F227" t="s">
         <v>84</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="H227" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
         <v>148</v>
       </c>
       <c r="D228" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E228" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F228" t="s">
         <v>84</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="H228" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
         <v>153</v>
       </c>
       <c r="D229" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E229" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F229" t="s">
         <v>84</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="H229" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D230" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E230" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F230" t="s">
         <v>84</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="H230" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D231" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E231" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F231" t="s">
         <v>84</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="H231" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D232" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E232" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F232" t="s">
         <v>84</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="H232" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D233" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E233" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F233" t="s">
         <v>84</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="H233" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D234" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E234" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F234" t="s">
         <v>84</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="H234" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D235" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E235" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F235" t="s">
         <v>84</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="H235" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D236" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E236" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F236" t="s">
         <v>84</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="H236" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D237" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E237" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F237" t="s">
         <v>84</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="H237" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D238" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E238" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F238" t="s">
         <v>84</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="H238" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D239" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E239" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F239" t="s">
         <v>84</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="H239" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D240" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E240" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F240" t="s">
         <v>84</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>110</v>
+        <v>345</v>
       </c>
       <c r="H240" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D241" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E241" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F241" t="s">
         <v>84</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="H241" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D242" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E242" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F242" t="s">
         <v>84</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="H242" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D243" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E243" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F243" t="s">
         <v>84</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="H243" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D244" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E244" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F244" t="s">
         <v>84</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="H244" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D245" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E245" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F245" t="s">
         <v>84</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="H245" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D246" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E246" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F246" t="s">
         <v>84</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="H246" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D247" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E247" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F247" t="s">
         <v>84</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="H247" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D248" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E248" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F248" t="s">
         <v>84</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="H248" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D249" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E249" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F249" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="H249" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D250" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E250" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F250" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="H250" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D251" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E251" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F251" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="H251" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D252" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E252" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F252" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="H252" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D253" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E253" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F253" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="H253" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D254" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E254" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F254" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="H254" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="D255" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E255" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F255" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="H255" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D256" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E256" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F256" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="H256" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D257" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E257" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F257" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="H257" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D258" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E258" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F258" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="H258" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D259" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E259" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F259" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="H259" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="D260" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E260" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F260" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="H260" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D261" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E261" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F261" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="H261" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D262" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E262" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F262" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="H262" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D263" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E263" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F263" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="H263" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="D264" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E264" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F264" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="H264" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D265" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E265" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F265" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="H265" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D266" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E266" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F266" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="H266" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="D267" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E267" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F267" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="H267" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D268" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E268" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F268" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="H268" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D269" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E269" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F269" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="H269" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D270" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E270" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F270" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="H270" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="D271" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E271" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F271" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="H271" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="D272" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E272" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F272" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="H272" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D273" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E273" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F273" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="H273" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D274" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E274" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F274" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="H274" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D275" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E275" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F275" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="H275" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="D276" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E276" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F276" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="H276" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D277" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E277" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F277" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="H277" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="D278" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E278" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F278" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="H278" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="D279" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E279" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F279" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="H279" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="D280" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E280" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F280" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="H280" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="D281" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E281" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F281" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
       <c r="H281" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="D282" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E282" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F282" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="H282" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>964</v>
+        <v>967</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="D283" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E283" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F283" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="H283" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="D284" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E284" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F284" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="H284" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="D285" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E285" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F285" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="H285" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="D286" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E286" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F286" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="H286" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="D287" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E287" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F287" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="H287" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="D288" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E288" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F288" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="H288" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>988</v>
+        <v>991</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="D289" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E289" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F289" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
       <c r="H289" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>992</v>
+        <v>995</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="D290" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E290" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F290" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="H290" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="D291" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E291" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F291" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="H291" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="D292" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E292" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F292" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="H292" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="D293" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E293" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F293" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="H293" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="D294" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E294" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F294" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="H294" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="D295" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E295" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F295" t="s">
         <v>109</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="H295" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1016</v>
+        <v>1019</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="D296" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E296" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F296" t="s">
         <v>109</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1018</v>
+        <v>1021</v>
       </c>
       <c r="H296" t="s">
-        <v>1019</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1020</v>
+        <v>1023</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>1021</v>
+        <v>1024</v>
       </c>
       <c r="D297" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E297" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F297" t="s">
         <v>109</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
       <c r="H297" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="D298" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E298" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F298" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
       <c r="H298" t="s">
-        <v>1027</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="D299" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E299" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F299" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="H299" t="s">
-        <v>1031</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1033</v>
+        <v>1036</v>
       </c>
       <c r="D300" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E300" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F300" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
       <c r="H300" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="D301" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E301" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F301" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="H301" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1041</v>
+        <v>1044</v>
       </c>
       <c r="D302" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E302" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F302" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1042</v>
+        <v>1045</v>
       </c>
       <c r="H302" t="s">
-        <v>1043</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1044</v>
+        <v>1047</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
       <c r="D303" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E303" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F303" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1046</v>
+        <v>1049</v>
       </c>
       <c r="H303" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1048</v>
+        <v>1051</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>1049</v>
+        <v>1052</v>
       </c>
       <c r="D304" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E304" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F304" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="H304" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1053</v>
+        <v>1056</v>
       </c>
       <c r="D305" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E305" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F305" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="H305" t="s">
-        <v>1055</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="D306" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E306" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F306" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="H306" t="s">
-        <v>1059</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="D307" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E307" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F307" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1062</v>
+        <v>1065</v>
       </c>
       <c r="H307" t="s">
-        <v>1063</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1064</v>
+        <v>1067</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1065</v>
+        <v>1068</v>
       </c>
       <c r="D308" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E308" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F308" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="H308" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="D309" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E309" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F309" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="H309" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
       <c r="D310" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E310" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F310" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="H310" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1077</v>
+        <v>1080</v>
       </c>
       <c r="D311" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E311" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F311" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="H311" t="s">
-        <v>1079</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="D312" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E312" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F312" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="H312" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="D313" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E313" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F313" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="H313" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="D314" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E314" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F314" t="s">
         <v>124</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1090</v>
+        <v>1093</v>
       </c>
       <c r="H314" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="D315" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E315" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F315" t="s">
         <v>124</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1094</v>
+        <v>1097</v>
       </c>
       <c r="H315" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1096</v>
+        <v>1099</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="D316" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E316" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F316" t="s">
         <v>124</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="H316" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="D317" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E317" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F317" t="s">
         <v>124</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="H317" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
       <c r="D318" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E318" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F318" t="s">
         <v>124</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="H318" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1108</v>
+        <v>1111</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
       <c r="D319" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E319" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F319" t="s">
         <v>124</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="H319" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="D320" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E320" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F320" t="s">
         <v>124</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="H320" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="D321" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E321" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F321" t="s">
         <v>124</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="H321" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="D322" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E322" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F322" t="s">
         <v>124</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1122</v>
+        <v>1125</v>
       </c>
       <c r="H322" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1125</v>
+        <v>1128</v>
       </c>
       <c r="D323" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E323" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F323" t="s">
         <v>124</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1126</v>
+        <v>1129</v>
       </c>
       <c r="H323" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1128</v>
+        <v>1131</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>1129</v>
+        <v>1132</v>
       </c>
       <c r="D324" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E324" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F324" t="s">
         <v>124</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1130</v>
+        <v>1133</v>
       </c>
       <c r="H324" t="s">
-        <v>1131</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1132</v>
+        <v>1135</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1133</v>
+        <v>1136</v>
       </c>
       <c r="D325" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E325" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F325" t="s">
         <v>124</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="H325" t="s">
-        <v>1135</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="D326" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E326" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F326" t="s">
         <v>124</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="H326" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1140</v>
+        <v>1143</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
       <c r="D327" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E327" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F327" t="s">
         <v>124</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
       <c r="H327" t="s">
-        <v>1143</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="D328" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E328" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F328" t="s">
         <v>124</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="H328" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="D329" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E329" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F329" t="s">
         <v>124</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="H329" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="D330" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E330" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F330" t="s">
         <v>124</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="H330" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="D331" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E331" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F331" t="s">
         <v>124</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="H331" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
       <c r="D332" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E332" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F332" t="s">
         <v>124</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="H332" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
       <c r="D333" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E333" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F333" t="s">
         <v>124</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="H333" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="D334" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E334" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F334" t="s">
         <v>124</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="H334" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
       <c r="D335" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E335" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F335" t="s">
         <v>124</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
       <c r="H335" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
       <c r="D336" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E336" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F336" t="s">
         <v>124</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="H336" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="D337" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E337" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F337" t="s">
         <v>124</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
       <c r="H337" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="D338" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E338" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F338" t="s">
         <v>124</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="H338" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="D339" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E339" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F339" t="s">
         <v>124</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="H339" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1193</v>
+        <v>1196</v>
       </c>
       <c r="D340" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E340" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F340" t="s">
         <v>124</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1194</v>
+        <v>1197</v>
       </c>
       <c r="H340" t="s">
-        <v>1195</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1196</v>
+        <v>1199</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1197</v>
+        <v>1200</v>
       </c>
       <c r="D341" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E341" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F341" t="s">
         <v>124</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="H341" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="D342" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E342" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F342" t="s">
         <v>124</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1202</v>
+        <v>1205</v>
       </c>
       <c r="H342" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="D343" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E343" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F343" t="s">
         <v>124</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="H343" t="s">
-        <v>1207</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="D344" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E344" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F344" t="s">
         <v>124</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
       <c r="H344" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1212</v>
+        <v>1215</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>1213</v>
+        <v>1216</v>
       </c>
       <c r="D345" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E345" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F345" t="s">
         <v>124</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1214</v>
+        <v>1217</v>
       </c>
       <c r="H345" t="s">
-        <v>1215</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
       <c r="D346" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E346" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F346" t="s">
         <v>124</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1218</v>
+        <v>1221</v>
       </c>
       <c r="H346" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1220</v>
+        <v>1223</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>1221</v>
+        <v>1224</v>
       </c>
       <c r="D347" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E347" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F347" t="s">
         <v>124</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1222</v>
+        <v>1225</v>
       </c>
       <c r="H347" t="s">
-        <v>1223</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1224</v>
+        <v>1227</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
       <c r="D348" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E348" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F348" t="s">
         <v>124</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="H348" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1228</v>
+        <v>1231</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
       <c r="D349" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E349" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F349" t="s">
         <v>124</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1230</v>
+        <v>1233</v>
       </c>
       <c r="H349" t="s">
-        <v>1231</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1232</v>
+        <v>1235</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
       <c r="D350" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E350" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F350" t="s">
         <v>124</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="H350" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1236</v>
+        <v>1239</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>1237</v>
+        <v>1240</v>
       </c>
       <c r="D351" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E351" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F351" t="s">
         <v>114</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="H351" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1240</v>
+        <v>1243</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
       <c r="D352" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E352" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F352" t="s">
         <v>114</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="H352" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1244</v>
+        <v>1247</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="D353" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E353" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F353" t="s">
         <v>114</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="H353" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="D354" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E354" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F354" t="s">
         <v>114</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="H354" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1252</v>
+        <v>1255</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
       <c r="D355" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E355" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F355" t="s">
         <v>114</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="H355" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1256</v>
+        <v>1259</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>1257</v>
+        <v>1260</v>
       </c>
       <c r="D356" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E356" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F356" t="s">
         <v>114</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1258</v>
+        <v>1261</v>
       </c>
       <c r="H356" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="D357" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E357" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F357" t="s">
         <v>114</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1262</v>
+        <v>1265</v>
       </c>
       <c r="H357" t="s">
-        <v>1263</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1264</v>
+        <v>1267</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>1265</v>
+        <v>1268</v>
       </c>
       <c r="D358" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E358" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F358" t="s">
         <v>114</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1266</v>
+        <v>1269</v>
       </c>
       <c r="H358" t="s">
-        <v>1267</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1268</v>
+        <v>1271</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>1269</v>
+        <v>1272</v>
       </c>
       <c r="D359" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E359" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F359" t="s">
         <v>114</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
       <c r="H359" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1272</v>
+        <v>1275</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
       <c r="D360" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E360" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F360" t="s">
         <v>114</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1274</v>
+        <v>1277</v>
       </c>
       <c r="H360" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1276</v>
+        <v>1279</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>1277</v>
+        <v>1280</v>
       </c>
       <c r="D361" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E361" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F361" t="s">
         <v>149</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="H361" t="s">
-        <v>1279</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1280</v>
+        <v>1283</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>1281</v>
+        <v>1284</v>
       </c>
       <c r="D362" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E362" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F362" t="s">
         <v>114</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1282</v>
+        <v>1285</v>
       </c>
       <c r="H362" t="s">
-        <v>1283</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1284</v>
+        <v>1287</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1285</v>
+        <v>1288</v>
       </c>
       <c r="D363" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E363" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F363" t="s">
         <v>114</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1286</v>
+        <v>1289</v>
       </c>
       <c r="H363" t="s">
-        <v>1287</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1288</v>
+        <v>1291</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>1289</v>
+        <v>1292</v>
       </c>
       <c r="D364" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E364" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F364" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="H364" t="s">
-        <v>1291</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1292</v>
+        <v>1295</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>1293</v>
+        <v>1296</v>
       </c>
       <c r="D365" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E365" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F365" t="s">
         <v>149</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1294</v>
+        <v>1297</v>
       </c>
       <c r="H365" t="s">
-        <v>1295</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1296</v>
+        <v>1299</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>1297</v>
+        <v>1300</v>
       </c>
       <c r="D366" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E366" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F366" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1298</v>
+        <v>1301</v>
       </c>
       <c r="H366" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1300</v>
+        <v>1303</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>1301</v>
+        <v>1304</v>
       </c>
       <c r="D367" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E367" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F367" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1302</v>
+        <v>1305</v>
       </c>
       <c r="H367" t="s">
-        <v>1303</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>1305</v>
+        <v>1308</v>
       </c>
       <c r="D368" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E368" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F368" t="s">
         <v>88</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1306</v>
+        <v>1309</v>
       </c>
       <c r="H368" t="s">
-        <v>1307</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>1309</v>
+        <v>1312</v>
       </c>
       <c r="D369" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E369" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F369" t="s">
         <v>88</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1310</v>
+        <v>1313</v>
       </c>
       <c r="H369" t="s">
-        <v>1311</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1312</v>
+        <v>1315</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>1313</v>
+        <v>1316</v>
       </c>
       <c r="D370" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E370" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F370" t="s">
         <v>88</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1314</v>
+        <v>1317</v>
       </c>
       <c r="H370" t="s">
-        <v>1315</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1316</v>
+        <v>1319</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>1317</v>
+        <v>1320</v>
       </c>
       <c r="D371" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E371" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F371" t="s">
         <v>88</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
       <c r="H371" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1320</v>
+        <v>1323</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>1321</v>
+        <v>1324</v>
       </c>
       <c r="D372" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E372" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F372" t="s">
         <v>88</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1322</v>
+        <v>1325</v>
       </c>
       <c r="H372" t="s">
-        <v>1323</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1324</v>
+        <v>1327</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>1325</v>
+        <v>1328</v>
       </c>
       <c r="D373" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E373" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F373" t="s">
         <v>88</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1326</v>
+        <v>1329</v>
       </c>
       <c r="H373" t="s">
-        <v>1327</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1328</v>
+        <v>1331</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>1329</v>
+        <v>1332</v>
       </c>
       <c r="D374" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E374" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F374" t="s">
         <v>88</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1330</v>
+        <v>1333</v>
       </c>
       <c r="H374" t="s">
-        <v>1331</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1332</v>
+        <v>1335</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
       <c r="D375" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E375" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F375" t="s">
         <v>119</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1334</v>
+        <v>1337</v>
       </c>
       <c r="H375" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>1337</v>
+        <v>1340</v>
       </c>
       <c r="D376" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E376" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F376" t="s">
         <v>109</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1338</v>
+        <v>1341</v>
       </c>
       <c r="H376" t="s">
-        <v>1339</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1340</v>
+        <v>1343</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>1341</v>
+        <v>1344</v>
       </c>
       <c r="D377" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E377" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F377" t="s">
         <v>109</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1342</v>
+        <v>1345</v>
       </c>
       <c r="H377" t="s">
-        <v>1343</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1344</v>
+        <v>1347</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>1345</v>
+        <v>1348</v>
       </c>
       <c r="D378" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E378" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F378" t="s">
         <v>109</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1346</v>
+        <v>1349</v>
       </c>
       <c r="H378" t="s">
-        <v>1347</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1348</v>
+        <v>1351</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>1349</v>
+        <v>1352</v>
       </c>
       <c r="D379" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E379" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F379" t="s">
         <v>109</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="H379" t="s">
-        <v>1351</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1352</v>
+        <v>1355</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="D380" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E380" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F380" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1354</v>
+        <v>1357</v>
       </c>
       <c r="H380" t="s">
-        <v>1355</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1356</v>
+        <v>1359</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>1357</v>
+        <v>1360</v>
       </c>
       <c r="D381" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E381" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F381" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1358</v>
+        <v>1361</v>
       </c>
       <c r="H381" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1360</v>
+        <v>1363</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>1361</v>
+        <v>1364</v>
       </c>
       <c r="D382" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E382" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F382" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1362</v>
+        <v>1365</v>
       </c>
       <c r="H382" t="s">
-        <v>1363</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1364</v>
+        <v>1367</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>1365</v>
+        <v>1368</v>
       </c>
       <c r="D383" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E383" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F383" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1366</v>
+        <v>1369</v>
       </c>
       <c r="H383" t="s">
-        <v>1367</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>1369</v>
+        <v>1372</v>
       </c>
       <c r="D384" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E384" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F384" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1370</v>
+        <v>1373</v>
       </c>
       <c r="H384" t="s">
-        <v>1371</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1372</v>
+        <v>1375</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="D385" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E385" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F385" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1374</v>
+        <v>1377</v>
       </c>
       <c r="H385" t="s">
-        <v>1375</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1376</v>
+        <v>1379</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>1377</v>
+        <v>1380</v>
       </c>
       <c r="D386" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E386" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F386" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1378</v>
+        <v>1381</v>
       </c>
       <c r="H386" t="s">
-        <v>1379</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1380</v>
+        <v>1383</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>1381</v>
+        <v>1384</v>
       </c>
       <c r="D387" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E387" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F387" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1382</v>
+        <v>1385</v>
       </c>
       <c r="H387" t="s">
-        <v>1383</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="D388" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E388" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F388" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1386</v>
+        <v>1389</v>
       </c>
       <c r="H388" t="s">
-        <v>1387</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1388</v>
+        <v>1391</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>1389</v>
+        <v>1392</v>
       </c>
       <c r="D389" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E389" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F389" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1390</v>
+        <v>1393</v>
       </c>
       <c r="H389" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
       <c r="D390" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E390" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F390" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1394</v>
+        <v>1397</v>
       </c>
       <c r="H390" t="s">
-        <v>1395</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1396</v>
+        <v>1399</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>1397</v>
+        <v>1400</v>
       </c>
       <c r="D391" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E391" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F391" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1398</v>
+        <v>1401</v>
       </c>
       <c r="H391" t="s">
-        <v>1399</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1400</v>
+        <v>1403</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
       <c r="D392" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E392" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F392" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1402</v>
+        <v>1405</v>
       </c>
       <c r="H392" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1404</v>
+        <v>1407</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>1405</v>
+        <v>1408</v>
       </c>
       <c r="D393" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E393" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F393" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1406</v>
+        <v>1409</v>
       </c>
       <c r="H393" t="s">
-        <v>1407</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1408</v>
+        <v>1411</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>1409</v>
+        <v>1412</v>
       </c>
       <c r="D394" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E394" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F394" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1410</v>
+        <v>1413</v>
       </c>
       <c r="H394" t="s">
-        <v>1411</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1412</v>
+        <v>1415</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>1413</v>
+        <v>1416</v>
       </c>
       <c r="D395" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E395" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F395" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1414</v>
+        <v>1417</v>
       </c>
       <c r="H395" t="s">
-        <v>1415</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1416</v>
+        <v>1419</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>1417</v>
+        <v>1420</v>
       </c>
       <c r="D396" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E396" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F396" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1418</v>
+        <v>1421</v>
       </c>
       <c r="H396" t="s">
-        <v>1419</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1420</v>
+        <v>1423</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>1421</v>
+        <v>1424</v>
       </c>
       <c r="D397" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E397" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F397" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1422</v>
+        <v>1425</v>
       </c>
       <c r="H397" t="s">
-        <v>1423</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
       <c r="D398" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E398" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F398" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1426</v>
+        <v>1429</v>
       </c>
       <c r="H398" t="s">
-        <v>1427</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1428</v>
+        <v>1431</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>1429</v>
+        <v>1432</v>
       </c>
       <c r="D399" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E399" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F399" t="s">
         <v>124</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1430</v>
+        <v>1433</v>
       </c>
       <c r="H399" t="s">
-        <v>1431</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1432</v>
+        <v>1435</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>1433</v>
+        <v>1436</v>
       </c>
       <c r="D400" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E400" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F400" t="s">
         <v>84</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1434</v>
+        <v>1437</v>
       </c>
       <c r="H400" t="s">
-        <v>1435</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1436</v>
+        <v>1439</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>1437</v>
+        <v>1440</v>
       </c>
       <c r="D401" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E401" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F401" t="s">
         <v>84</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="H401" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
       <c r="D402" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E402" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F402" t="s">
         <v>84</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1442</v>
+        <v>1445</v>
       </c>
       <c r="H402" t="s">
-        <v>1443</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
       <c r="D403" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E403" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F403" t="s">
         <v>84</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1446</v>
+        <v>1449</v>
       </c>
       <c r="H403" t="s">
-        <v>1447</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1448</v>
+        <v>1451</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>1449</v>
+        <v>1452</v>
       </c>
       <c r="D404" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E404" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F404" t="s">
         <v>109</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1450</v>
+        <v>1453</v>
       </c>
       <c r="H404" t="s">
-        <v>1451</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="D405" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E405" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F405" t="s">
         <v>109</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1454</v>
+        <v>1457</v>
       </c>
       <c r="H405" t="s">
-        <v>1455</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1456</v>
+        <v>1459</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>1457</v>
+        <v>1460</v>
       </c>
       <c r="D406" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E406" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F406" t="s">
         <v>109</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="H406" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1460</v>
+        <v>1463</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>1461</v>
+        <v>1464</v>
       </c>
       <c r="D407" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E407" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F407" t="s">
         <v>109</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1462</v>
+        <v>1465</v>
       </c>
       <c r="H407" t="s">
-        <v>1463</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1464</v>
+        <v>1467</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>1465</v>
+        <v>1468</v>
       </c>
       <c r="D408" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E408" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F408" t="s">
         <v>109</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1466</v>
+        <v>1469</v>
       </c>
       <c r="H408" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1468</v>
+        <v>1471</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>1469</v>
+        <v>1472</v>
       </c>
       <c r="D409" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E409" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F409" t="s">
         <v>109</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1470</v>
+        <v>1473</v>
       </c>
       <c r="H409" t="s">
-        <v>1471</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1472</v>
+        <v>1475</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>1473</v>
+        <v>1476</v>
       </c>
       <c r="D410" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E410" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F410" t="s">
         <v>109</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="H410" t="s">
-        <v>1475</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1476</v>
+        <v>1479</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>1477</v>
+        <v>1480</v>
       </c>
       <c r="D411" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E411" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F411" t="s">
         <v>109</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1478</v>
+        <v>1481</v>
       </c>
       <c r="H411" t="s">
-        <v>1479</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1480</v>
+        <v>1483</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>1481</v>
+        <v>1484</v>
       </c>
       <c r="D412" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E412" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F412" t="s">
         <v>109</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1482</v>
+        <v>1485</v>
       </c>
       <c r="H412" t="s">
-        <v>1483</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1484</v>
+        <v>1487</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>1485</v>
+        <v>1488</v>
       </c>
       <c r="D413" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E413" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F413" t="s">
         <v>109</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1486</v>
+        <v>1489</v>
       </c>
       <c r="H413" t="s">
-        <v>1487</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
       <c r="D414" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E414" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F414" t="s">
         <v>109</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1490</v>
+        <v>1493</v>
       </c>
       <c r="H414" t="s">
-        <v>1491</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1492</v>
+        <v>1495</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>1493</v>
+        <v>1496</v>
       </c>
       <c r="D415" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E415" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F415" t="s">
         <v>109</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1494</v>
+        <v>1497</v>
       </c>
       <c r="H415" t="s">
-        <v>1495</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1496</v>
+        <v>1499</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>1497</v>
+        <v>1500</v>
       </c>
       <c r="D416" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E416" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F416" t="s">
         <v>109</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="H416" t="s">
-        <v>1499</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1500</v>
+        <v>1503</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
       <c r="D417" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E417" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F417" t="s">
         <v>109</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
       <c r="H417" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="D418" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E418" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F418" t="s">
         <v>88</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="H418" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
       <c r="D419" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E419" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F419" t="s">
         <v>88</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1510</v>
+        <v>1513</v>
       </c>
       <c r="H419" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1512</v>
+        <v>1515</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
       <c r="D420" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E420" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F420" t="s">
         <v>98</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1514</v>
+        <v>1517</v>
       </c>
       <c r="H420" t="s">
-        <v>1515</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="D421" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E421" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F421" t="s">
         <v>98</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="H421" t="s">
-        <v>1519</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1520</v>
+        <v>1523</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>1521</v>
+        <v>1524</v>
       </c>
       <c r="D422" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E422" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F422" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
       <c r="H422" t="s">
-        <v>1523</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1524</v>
+        <v>1527</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
       <c r="D423" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E423" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F423" t="s">
         <v>84</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1526</v>
+        <v>1529</v>
       </c>
       <c r="H423" t="s">
-        <v>1527</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1528</v>
+        <v>1531</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
       <c r="D424" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E424" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F424" t="s">
         <v>114</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
       <c r="H424" t="s">
-        <v>1531</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>1533</v>
+        <v>1536</v>
       </c>
       <c r="D425" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E425" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F425" t="s">
         <v>114</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1534</v>
+        <v>1537</v>
       </c>
       <c r="H425" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>1537</v>
+        <v>1540</v>
       </c>
       <c r="D426" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E426" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F426" t="s">
         <v>114</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1538</v>
+        <v>1541</v>
       </c>
       <c r="H426" t="s">
-        <v>1539</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
       <c r="D427" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E427" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F427" t="s">
         <v>114</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
       <c r="H427" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="D428" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E428" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F428" t="s">
         <v>88</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
       <c r="H428" t="s">
-        <v>1547</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1548</v>
+        <v>1551</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>1549</v>
+        <v>1552</v>
       </c>
       <c r="D429" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E429" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F429" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1550</v>
+        <v>1553</v>
       </c>
       <c r="H429" t="s">
-        <v>1551</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>1553</v>
+        <v>1556</v>
       </c>
       <c r="D430" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E430" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F430" t="s">
         <v>98</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
       <c r="H430" t="s">
-        <v>1555</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
       <c r="D431" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E431" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F431" t="s">
         <v>98</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
       <c r="H431" t="s">
-        <v>1559</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1560</v>
+        <v>1563</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
       <c r="D432" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E432" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F432" t="s">
         <v>109</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="H432" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>1565</v>
+        <v>1568</v>
       </c>
       <c r="D433" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E433" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F433" t="s">
         <v>109</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1566</v>
+        <v>1569</v>
       </c>
       <c r="H433" t="s">
-        <v>1567</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>1569</v>
+        <v>1572</v>
       </c>
       <c r="D434" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E434" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F434" t="s">
         <v>109</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1570</v>
+        <v>1573</v>
       </c>
       <c r="H434" t="s">
-        <v>1571</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>1573</v>
+        <v>1576</v>
       </c>
       <c r="D435" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E435" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F435" t="s">
         <v>88</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1574</v>
+        <v>1577</v>
       </c>
       <c r="H435" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1576</v>
+        <v>1579</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
       <c r="D436" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E436" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F436" t="s">
         <v>88</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
       <c r="H436" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
       <c r="D437" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E437" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F437" t="s">
         <v>88</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
       <c r="H437" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
       <c r="D438" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E438" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F438" t="s">
         <v>88</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
       <c r="H438" t="s">
-        <v>1587</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
       <c r="D439" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E439" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F439" t="s">
         <v>88</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="H439" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1592</v>
+        <v>1595</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>1593</v>
+        <v>1596</v>
       </c>
       <c r="D440" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E440" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F440" t="s">
         <v>114</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
       <c r="H440" t="s">
-        <v>1595</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1596</v>
+        <v>1599</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="D441" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E441" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F441" t="s">
         <v>114</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="H441" t="s">
-        <v>1599</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1600</v>
+        <v>1603</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
       <c r="D442" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E442" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F442" t="s">
         <v>114</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
       <c r="H442" t="s">
-        <v>1603</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="D443" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E443" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F443" t="s">
         <v>114</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
       <c r="H443" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1608</v>
+        <v>1611</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
       <c r="D444" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E444" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F444" t="s">
         <v>98</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="H444" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="D445" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E445" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F445" t="s">
         <v>98</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="H445" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="D446" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E446" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F446" t="s">
         <v>98</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
       <c r="H446" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
       <c r="D447" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E447" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F447" t="s">
         <v>98</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="H447" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>1625</v>
+        <v>1628</v>
       </c>
       <c r="D448" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E448" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F448" t="s">
         <v>98</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1626</v>
+        <v>1629</v>
       </c>
       <c r="H448" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1628</v>
+        <v>1631</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>1629</v>
+        <v>1632</v>
       </c>
       <c r="D449" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E449" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F449" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1630</v>
+        <v>1633</v>
       </c>
       <c r="H449" t="s">
-        <v>1631</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1632</v>
+        <v>1635</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>1633</v>
+        <v>1636</v>
       </c>
       <c r="D450" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E450" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F450" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
       <c r="H450" t="s">
-        <v>1635</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1636</v>
+        <v>1639</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>1637</v>
+        <v>1640</v>
       </c>
       <c r="D451" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E451" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F451" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1638</v>
+        <v>1641</v>
       </c>
       <c r="H451" t="s">
-        <v>1639</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1640</v>
+        <v>1643</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>1641</v>
+        <v>1644</v>
       </c>
       <c r="D452" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E452" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F452" t="s">
         <v>84</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1642</v>
+        <v>1645</v>
       </c>
       <c r="H452" t="s">
-        <v>1643</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1644</v>
+        <v>1647</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>1645</v>
+        <v>1648</v>
       </c>
       <c r="D453" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E453" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F453" t="s">
         <v>124</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1646</v>
+        <v>1649</v>
       </c>
       <c r="H453" t="s">
-        <v>1647</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1648</v>
+        <v>1651</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>1649</v>
+        <v>1652</v>
       </c>
       <c r="D454" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E454" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F454" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
       <c r="H454" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1652</v>
+        <v>1655</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>1653</v>
+        <v>1656</v>
       </c>
       <c r="D455" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E455" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F455" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1654</v>
+        <v>1657</v>
       </c>
       <c r="H455" t="s">
-        <v>1655</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1656</v>
+        <v>1659</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>1657</v>
+        <v>1660</v>
       </c>
       <c r="D456" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E456" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F456" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1658</v>
+        <v>1661</v>
       </c>
       <c r="H456" t="s">
-        <v>1659</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1660</v>
+        <v>1663</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>1661</v>
+        <v>1664</v>
       </c>
       <c r="D457" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E457" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F457" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1662</v>
+        <v>1665</v>
       </c>
       <c r="H457" t="s">
-        <v>1663</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1664</v>
+        <v>1667</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>1665</v>
+        <v>1668</v>
       </c>
       <c r="D458" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E458" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F458" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="H458" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1668</v>
+        <v>1671</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>1669</v>
+        <v>1672</v>
       </c>
       <c r="D459" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E459" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F459" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1670</v>
+        <v>1673</v>
       </c>
       <c r="H459" t="s">
-        <v>1671</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1672</v>
+        <v>1675</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>1673</v>
+        <v>1676</v>
       </c>
       <c r="D460" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E460" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F460" t="s">
         <v>119</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1674</v>
+        <v>1677</v>
       </c>
       <c r="H460" t="s">
-        <v>1675</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1676</v>
+        <v>1679</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>1677</v>
+        <v>1680</v>
       </c>
       <c r="D461" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E461" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F461" t="s">
         <v>119</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1678</v>
+        <v>1681</v>
       </c>
       <c r="H461" t="s">
-        <v>1679</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1680</v>
+        <v>1683</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
       <c r="D462" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E462" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F462" t="s">
         <v>84</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="H462" t="s">
-        <v>1683</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1684</v>
+        <v>1687</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
       <c r="D463" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E463" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F463" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1687</v>
+        <v>1690</v>
       </c>
       <c r="H463" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1689</v>
+        <v>1692</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>1690</v>
+        <v>1693</v>
       </c>
       <c r="D464" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E464" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F464" t="s">
         <v>119</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1691</v>
+        <v>1694</v>
       </c>
       <c r="H464" t="s">
-        <v>1692</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1693</v>
+        <v>1696</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>1694</v>
+        <v>1697</v>
       </c>
       <c r="D465" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E465" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F465" t="s">
         <v>119</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
       <c r="H465" t="s">
-        <v>1696</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1697</v>
+        <v>1700</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
       <c r="D466" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E466" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F466" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
       <c r="H466" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1701</v>
+        <v>1704</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>1702</v>
+        <v>1705</v>
       </c>
       <c r="D467" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E467" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F467" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1703</v>
+        <v>1706</v>
       </c>
       <c r="H467" t="s">
-        <v>1704</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1705</v>
+        <v>1708</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>1706</v>
+        <v>1709</v>
       </c>
       <c r="D468" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E468" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F468" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1707</v>
+        <v>1710</v>
       </c>
       <c r="H468" t="s">
-        <v>1708</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1709</v>
+        <v>1712</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>1710</v>
+        <v>1713</v>
       </c>
       <c r="D469" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E469" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F469" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1711</v>
+        <v>1714</v>
       </c>
       <c r="H469" t="s">
-        <v>1712</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1713</v>
+        <v>1716</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>1714</v>
+        <v>1717</v>
       </c>
       <c r="D470" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E470" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F470" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1715</v>
+        <v>1718</v>
       </c>
       <c r="H470" t="s">
-        <v>1716</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1717</v>
+        <v>1720</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>1718</v>
+        <v>1721</v>
       </c>
       <c r="D471" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E471" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F471" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
       <c r="H471" t="s">
-        <v>1720</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1721</v>
+        <v>1724</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>1722</v>
+        <v>1725</v>
       </c>
       <c r="D472" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E472" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F472" t="s">
         <v>149</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1723</v>
+        <v>1726</v>
       </c>
       <c r="H472" t="s">
-        <v>1724</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1725</v>
+        <v>1728</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>1726</v>
+        <v>1729</v>
       </c>
       <c r="D473" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E473" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F473" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1727</v>
+        <v>1730</v>
       </c>
       <c r="H473" t="s">
-        <v>1728</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1729</v>
+        <v>1732</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>1730</v>
+        <v>1733</v>
       </c>
       <c r="D474" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E474" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F474" t="s">
         <v>84</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1731</v>
+        <v>1734</v>
       </c>
       <c r="H474" t="s">
-        <v>1732</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1733</v>
+        <v>1736</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>1734</v>
+        <v>1737</v>
       </c>
       <c r="D475" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E475" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F475" t="s">
         <v>88</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1735</v>
+        <v>1738</v>
       </c>
       <c r="H475" t="s">
-        <v>1736</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="D476" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E476" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F476" t="s">
         <v>88</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="H476" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>1742</v>
+        <v>1745</v>
       </c>
       <c r="D477" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E477" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F477" t="s">
         <v>119</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1743</v>
+        <v>1746</v>
       </c>
       <c r="H477" t="s">
-        <v>1744</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1745</v>
+        <v>1748</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>1746</v>
+        <v>1749</v>
       </c>
       <c r="D478" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E478" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F478" t="s">
         <v>119</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1747</v>
+        <v>1750</v>
       </c>
       <c r="H478" t="s">
-        <v>1748</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1749</v>
+        <v>1752</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>1750</v>
+        <v>1753</v>
       </c>
       <c r="D479" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E479" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F479" t="s">
         <v>119</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1751</v>
+        <v>1754</v>
       </c>
       <c r="H479" t="s">
-        <v>1752</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1753</v>
+        <v>1756</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>1754</v>
+        <v>1757</v>
       </c>
       <c r="D480" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E480" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F480" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1755</v>
+        <v>1758</v>
       </c>
       <c r="H480" t="s">
-        <v>1756</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
       <c r="D481" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E481" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F481" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
       <c r="H481" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1761</v>
+        <v>1764</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>1762</v>
+        <v>1765</v>
       </c>
       <c r="D482" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E482" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F482" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1763</v>
+        <v>1766</v>
       </c>
       <c r="H482" t="s">
-        <v>1764</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1765</v>
+        <v>1768</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>1766</v>
+        <v>1769</v>
       </c>
       <c r="D483" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E483" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F483" t="s">
         <v>84</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1767</v>
+        <v>1770</v>
       </c>
       <c r="H483" t="s">
-        <v>1768</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1769</v>
+        <v>1772</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>1770</v>
+        <v>1773</v>
       </c>
       <c r="D484" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E484" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F484" t="s">
         <v>88</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1771</v>
+        <v>1774</v>
       </c>
       <c r="H484" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
       <c r="D485" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E485" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F485" t="s">
         <v>88</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="H485" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1777</v>
+        <v>1780</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>1778</v>
+        <v>1781</v>
       </c>
       <c r="D486" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E486" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F486" t="s">
         <v>88</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1779</v>
+        <v>1782</v>
       </c>
       <c r="H486" t="s">
-        <v>1780</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1781</v>
+        <v>1784</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>1782</v>
+        <v>1785</v>
       </c>
       <c r="D487" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E487" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F487" t="s">
         <v>88</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1783</v>
+        <v>1786</v>
       </c>
       <c r="H487" t="s">
-        <v>1784</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1785</v>
+        <v>1788</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>1786</v>
+        <v>1789</v>
       </c>
       <c r="D488" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E488" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F488" t="s">
         <v>114</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1787</v>
+        <v>1790</v>
       </c>
       <c r="H488" t="s">
-        <v>1788</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1789</v>
+        <v>1792</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>1790</v>
+        <v>1793</v>
       </c>
       <c r="D489" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E489" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F489" t="s">
         <v>114</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1791</v>
+        <v>1794</v>
       </c>
       <c r="H489" t="s">
-        <v>1792</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1793</v>
+        <v>1796</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>1794</v>
+        <v>1797</v>
       </c>
       <c r="D490" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E490" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F490" t="s">
         <v>114</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1795</v>
+        <v>1798</v>
       </c>
       <c r="H490" t="s">
-        <v>1796</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1797</v>
+        <v>1800</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>1798</v>
+        <v>1801</v>
       </c>
       <c r="D491" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E491" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F491" t="s">
         <v>114</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1799</v>
+        <v>1802</v>
       </c>
       <c r="H491" t="s">
-        <v>1800</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1801</v>
+        <v>1804</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>1802</v>
+        <v>1805</v>
       </c>
       <c r="D492" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E492" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F492" t="s">
         <v>88</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1803</v>
+        <v>1806</v>
       </c>
       <c r="H492" t="s">
-        <v>1804</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1805</v>
+        <v>1808</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>1806</v>
+        <v>1809</v>
       </c>
       <c r="D493" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E493" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F493" t="s">
         <v>88</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1807</v>
+        <v>1810</v>
       </c>
       <c r="H493" t="s">
-        <v>1808</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1809</v>
+        <v>1812</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>1810</v>
+        <v>1813</v>
       </c>
       <c r="D494" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E494" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F494" t="s">
         <v>88</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1811</v>
+        <v>1814</v>
       </c>
       <c r="H494" t="s">
-        <v>1812</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1813</v>
+        <v>1816</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>1814</v>
+        <v>1817</v>
       </c>
       <c r="D495" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E495" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F495" t="s">
         <v>88</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1815</v>
+        <v>1818</v>
       </c>
       <c r="H495" t="s">
-        <v>1816</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1817</v>
+        <v>1820</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>1818</v>
+        <v>1821</v>
       </c>
       <c r="D496" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E496" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F496" t="s">
         <v>88</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1819</v>
+        <v>1822</v>
       </c>
       <c r="H496" t="s">
-        <v>1820</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1821</v>
+        <v>1824</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>1822</v>
+        <v>1825</v>
       </c>
       <c r="D497" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E497" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F497" t="s">
         <v>88</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="H497" t="s">
-        <v>1824</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1825</v>
+        <v>1828</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>1826</v>
+        <v>1829</v>
       </c>
       <c r="D498" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E498" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F498" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1827</v>
+        <v>1830</v>
       </c>
       <c r="H498" t="s">
-        <v>1828</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1829</v>
+        <v>1832</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>1830</v>
+        <v>1833</v>
       </c>
       <c r="D499" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E499" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F499" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1831</v>
+        <v>1834</v>
       </c>
       <c r="H499" t="s">
-        <v>1832</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1833</v>
+        <v>1836</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>1834</v>
+        <v>1837</v>
       </c>
       <c r="D500" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E500" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F500" t="s">
         <v>109</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1835</v>
+        <v>1838</v>
       </c>
       <c r="H500" t="s">
-        <v>1836</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1837</v>
+        <v>1840</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>1838</v>
+        <v>1841</v>
       </c>
       <c r="D501" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E501" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F501" t="s">
         <v>109</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1839</v>
+        <v>1842</v>
       </c>
       <c r="H501" t="s">
-        <v>1840</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1841</v>
+        <v>1844</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>1842</v>
+        <v>1845</v>
       </c>
       <c r="D502" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E502" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F502" t="s">
         <v>109</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1843</v>
+        <v>1846</v>
       </c>
       <c r="H502" t="s">
-        <v>1844</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1845</v>
+        <v>1848</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>1846</v>
+        <v>1849</v>
       </c>
       <c r="D503" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E503" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F503" t="s">
         <v>109</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1847</v>
+        <v>1850</v>
       </c>
       <c r="H503" t="s">
-        <v>1848</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1849</v>
+        <v>1852</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>1850</v>
+        <v>1853</v>
       </c>
       <c r="D504" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E504" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F504" t="s">
         <v>109</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1851</v>
+        <v>1854</v>
       </c>
       <c r="H504" t="s">
-        <v>1852</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1853</v>
+        <v>1856</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>1854</v>
+        <v>1857</v>
       </c>
       <c r="D505" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E505" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F505" t="s">
         <v>114</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1855</v>
+        <v>1858</v>
       </c>
       <c r="H505" t="s">
-        <v>1856</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1857</v>
+        <v>1860</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>1858</v>
+        <v>1861</v>
       </c>
       <c r="D506" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E506" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F506" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1859</v>
+        <v>1862</v>
       </c>
       <c r="H506" t="s">
-        <v>1860</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1861</v>
+        <v>1864</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>1862</v>
+        <v>1865</v>
       </c>
       <c r="D507" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E507" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F507" t="s">
         <v>84</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1863</v>
+        <v>1866</v>
       </c>
       <c r="H507" t="s">
-        <v>1864</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1865</v>
+        <v>1868</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>1866</v>
+        <v>1869</v>
       </c>
       <c r="D508" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E508" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F508" t="s">
         <v>124</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1867</v>
+        <v>1870</v>
       </c>
       <c r="H508" t="s">
-        <v>1868</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1869</v>
+        <v>1872</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>1870</v>
+        <v>1873</v>
       </c>
       <c r="D509" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E509" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F509" t="s">
         <v>124</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1871</v>
+        <v>1874</v>
       </c>
       <c r="H509" t="s">
-        <v>1872</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1873</v>
+        <v>1876</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>1874</v>
+        <v>1877</v>
       </c>
       <c r="D510" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E510" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F510" t="s">
         <v>88</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1875</v>
+        <v>1878</v>
       </c>
       <c r="H510" t="s">
-        <v>1876</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1877</v>
+        <v>1880</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>1878</v>
+        <v>1881</v>
       </c>
       <c r="D511" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E511" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F511" t="s">
         <v>88</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1879</v>
+        <v>1882</v>
       </c>
       <c r="H511" t="s">
-        <v>1880</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1881</v>
+        <v>1884</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="D512" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E512" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F512" t="s">
         <v>88</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1883</v>
+        <v>1886</v>
       </c>
       <c r="H512" t="s">
-        <v>1884</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1885</v>
+        <v>1888</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>1886</v>
+        <v>1889</v>
       </c>
       <c r="D513" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E513" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F513" t="s">
         <v>88</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1887</v>
+        <v>1890</v>
       </c>
       <c r="H513" t="s">
-        <v>1888</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1889</v>
+        <v>1892</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>1890</v>
+        <v>1893</v>
       </c>
       <c r="D514" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E514" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F514" t="s">
         <v>88</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1891</v>
+        <v>1894</v>
       </c>
       <c r="H514" t="s">
-        <v>1892</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1893</v>
+        <v>1896</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>1894</v>
+        <v>1897</v>
       </c>
       <c r="D515" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E515" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F515" t="s">
         <v>88</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1895</v>
+        <v>1898</v>
       </c>
       <c r="H515" t="s">
-        <v>1896</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1897</v>
+        <v>1900</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>1898</v>
+        <v>1901</v>
       </c>
       <c r="D516" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E516" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F516" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1899</v>
+        <v>1902</v>
       </c>
       <c r="H516" t="s">
-        <v>1900</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1901</v>
+        <v>1904</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>1902</v>
+        <v>1905</v>
       </c>
       <c r="D517" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E517" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F517" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1903</v>
+        <v>1906</v>
       </c>
       <c r="H517" t="s">
-        <v>1904</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1905</v>
+        <v>1908</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>1906</v>
+        <v>1909</v>
       </c>
       <c r="D518" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E518" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F518" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1907</v>
+        <v>1910</v>
       </c>
       <c r="H518" t="s">
-        <v>1908</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1909</v>
+        <v>1912</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>1910</v>
+        <v>1913</v>
       </c>
       <c r="D519" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E519" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F519" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1911</v>
+        <v>1914</v>
       </c>
       <c r="H519" t="s">
-        <v>1912</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1913</v>
+        <v>1916</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="D520" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E520" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F520" t="s">
         <v>114</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="H520" t="s">
-        <v>1916</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1917</v>
+        <v>1920</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>1918</v>
+        <v>1921</v>
       </c>
       <c r="D521" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E521" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F521" t="s">
         <v>114</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1919</v>
+        <v>1922</v>
       </c>
       <c r="H521" t="s">
-        <v>1920</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1921</v>
+        <v>1924</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>1922</v>
+        <v>1925</v>
       </c>
       <c r="D522" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E522" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F522" t="s">
         <v>88</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1923</v>
+        <v>1926</v>
       </c>
       <c r="H522" t="s">
-        <v>1924</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1925</v>
+        <v>1928</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>1926</v>
+        <v>1929</v>
       </c>
       <c r="D523" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E523" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F523" t="s">
         <v>88</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1927</v>
+        <v>1930</v>
       </c>
       <c r="H523" t="s">
-        <v>1928</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1929</v>
+        <v>1932</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>1930</v>
+        <v>1933</v>
       </c>
       <c r="D524" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E524" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F524" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1931</v>
+        <v>1934</v>
       </c>
       <c r="H524" t="s">
-        <v>1932</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1933</v>
+        <v>1936</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>1934</v>
+        <v>1937</v>
       </c>
       <c r="D525" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E525" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F525" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1935</v>
+        <v>1938</v>
       </c>
       <c r="H525" t="s">
-        <v>1936</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1937</v>
+        <v>1940</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>1938</v>
+        <v>1941</v>
       </c>
       <c r="D526" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E526" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F526" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1939</v>
+        <v>1942</v>
       </c>
       <c r="H526" t="s">
-        <v>1940</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1941</v>
+        <v>1944</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="D527" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E527" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F527" t="s">
         <v>88</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1943</v>
+        <v>1946</v>
       </c>
       <c r="H527" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="D528" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E528" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F528" t="s">
         <v>88</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="H528" t="s">
-        <v>1948</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1949</v>
+        <v>1952</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>1950</v>
+        <v>1953</v>
       </c>
       <c r="D529" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E529" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F529" t="s">
         <v>88</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1951</v>
+        <v>1954</v>
       </c>
       <c r="H529" t="s">
-        <v>1952</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1953</v>
+        <v>1956</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>1954</v>
+        <v>1957</v>
       </c>
       <c r="D530" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E530" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F530" t="s">
         <v>88</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1955</v>
+        <v>1958</v>
       </c>
       <c r="H530" t="s">
-        <v>1956</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1957</v>
+        <v>1960</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>1958</v>
+        <v>1961</v>
       </c>
       <c r="D531" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E531" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F531" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1959</v>
+        <v>1962</v>
       </c>
       <c r="H531" t="s">
-        <v>1960</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1961</v>
+        <v>1964</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>1962</v>
+        <v>1965</v>
       </c>
       <c r="D532" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E532" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F532" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1963</v>
+        <v>1966</v>
       </c>
       <c r="H532" t="s">
-        <v>1964</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1965</v>
+        <v>1968</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>1966</v>
+        <v>1969</v>
       </c>
       <c r="D533" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E533" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F533" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1967</v>
+        <v>1970</v>
       </c>
       <c r="H533" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>1970</v>
+        <v>1973</v>
       </c>
       <c r="D534" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E534" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F534" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1971</v>
+        <v>1974</v>
       </c>
       <c r="H534" t="s">
-        <v>1972</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1973</v>
+        <v>1976</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>1974</v>
+        <v>1977</v>
       </c>
       <c r="D535" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E535" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F535" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1975</v>
+        <v>1978</v>
       </c>
       <c r="H535" t="s">
-        <v>1976</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>1978</v>
+        <v>1981</v>
       </c>
       <c r="D536" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E536" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F536" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1979</v>
+        <v>1982</v>
       </c>
       <c r="H536" t="s">
-        <v>1980</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1981</v>
+        <v>1984</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>1982</v>
+        <v>1985</v>
       </c>
       <c r="D537" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E537" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F537" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="H537" t="s">
-        <v>1984</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1985</v>
+        <v>1988</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>1986</v>
+        <v>1989</v>
       </c>
       <c r="D538" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E538" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F538" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1987</v>
+        <v>1990</v>
       </c>
       <c r="H538" t="s">
-        <v>1988</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1989</v>
+        <v>1992</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>1990</v>
+        <v>1993</v>
       </c>
       <c r="D539" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E539" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F539" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1991</v>
+        <v>1994</v>
       </c>
       <c r="H539" t="s">
-        <v>1992</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1993</v>
+        <v>1996</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>1994</v>
+        <v>1997</v>
       </c>
       <c r="D540" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E540" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F540" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1995</v>
+        <v>1998</v>
       </c>
       <c r="H540" t="s">
-        <v>1996</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="D541" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E541" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F541" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1999</v>
+        <v>2002</v>
       </c>
       <c r="H541" t="s">
-        <v>2000</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="D542" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E542" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F542" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="H542" t="s">
-        <v>2004</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="D543" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E543" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F543" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="H543" t="s">
-        <v>2008</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="D544" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E544" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F544" t="s">
         <v>124</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="H544" t="s">
-        <v>2012</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="D545" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E545" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F545" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="H545" t="s">
-        <v>2016</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="D546" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E546" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F546" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="H546" t="s">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="D547" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E547" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F547" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="H547" t="s">
-        <v>2024</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>2026</v>
+        <v>2029</v>
       </c>
       <c r="D548" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E548" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F548" t="s">
         <v>84</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>2027</v>
+        <v>2030</v>
       </c>
       <c r="H548" t="s">
-        <v>2028</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>2029</v>
+        <v>2032</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>2030</v>
+        <v>2033</v>
       </c>
       <c r="D549" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E549" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F549" t="s">
         <v>88</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>2031</v>
+        <v>2034</v>
       </c>
       <c r="H549" t="s">
-        <v>2032</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>2033</v>
+        <v>2036</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>2034</v>
+        <v>2037</v>
       </c>
       <c r="D550" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E550" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F550" t="s">
         <v>84</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>2035</v>
+        <v>2038</v>
       </c>
       <c r="H550" t="s">
-        <v>2036</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>2037</v>
+        <v>2040</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>2038</v>
+        <v>2041</v>
       </c>
       <c r="D551" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E551" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F551" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>2039</v>
+        <v>2042</v>
       </c>
       <c r="H551" t="s">
-        <v>2040</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>2041</v>
+        <v>2044</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>2042</v>
+        <v>2045</v>
       </c>
       <c r="D552" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E552" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F552" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>2043</v>
+        <v>2046</v>
       </c>
       <c r="H552" t="s">
-        <v>2044</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>2045</v>
+        <v>2048</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>2046</v>
+        <v>2049</v>
       </c>
       <c r="D553" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E553" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F553" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>2047</v>
+        <v>2050</v>
       </c>
       <c r="H553" t="s">
-        <v>2048</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>2049</v>
+        <v>2052</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>2050</v>
+        <v>2053</v>
       </c>
       <c r="D554" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E554" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F554" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>2051</v>
+        <v>2054</v>
       </c>
       <c r="H554" t="s">
-        <v>2052</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>2053</v>
+        <v>2056</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>2054</v>
+        <v>2057</v>
       </c>
       <c r="D555" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E555" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F555" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>2055</v>
+        <v>2058</v>
       </c>
       <c r="H555" t="s">
-        <v>2056</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>2057</v>
+        <v>2060</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
-        <v>2058</v>
+        <v>2061</v>
       </c>
       <c r="D556" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E556" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F556" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>2059</v>
+        <v>2062</v>
       </c>
       <c r="H556" t="s">
-        <v>2060</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>2061</v>
+        <v>2064</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
-        <v>2062</v>
+        <v>2065</v>
       </c>
       <c r="D557" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E557" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F557" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>2063</v>
+        <v>2066</v>
       </c>
       <c r="H557" t="s">
-        <v>2064</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>2065</v>
+        <v>2068</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
-        <v>2066</v>
+        <v>2069</v>
       </c>
       <c r="D558" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E558" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F558" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>2067</v>
+        <v>2070</v>
       </c>
       <c r="H558" t="s">
-        <v>2068</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>2069</v>
+        <v>2072</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
-        <v>2070</v>
+        <v>2073</v>
       </c>
       <c r="D559" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E559" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F559" t="s">
         <v>119</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>2071</v>
+        <v>2074</v>
       </c>
       <c r="H559" t="s">
-        <v>2072</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>2073</v>
+        <v>2076</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
-        <v>2074</v>
+        <v>2077</v>
       </c>
       <c r="D560" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E560" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F560" t="s">
         <v>119</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>2075</v>
+        <v>2078</v>
       </c>
       <c r="H560" t="s">
-        <v>2076</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>2077</v>
+        <v>2080</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
-        <v>2078</v>
+        <v>2081</v>
       </c>
       <c r="D561" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E561" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F561" t="s">
         <v>119</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>2079</v>
+        <v>2082</v>
       </c>
       <c r="H561" t="s">
-        <v>2080</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>2081</v>
+        <v>2084</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
-        <v>2082</v>
+        <v>2085</v>
       </c>
       <c r="D562" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E562" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F562" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>2083</v>
+        <v>2086</v>
       </c>
       <c r="H562" t="s">
-        <v>2084</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>2085</v>
+        <v>2088</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
-        <v>2086</v>
+        <v>2089</v>
       </c>
       <c r="D563" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E563" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F563" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>2087</v>
+        <v>2090</v>
       </c>
       <c r="H563" t="s">
-        <v>2088</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>2089</v>
+        <v>2092</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
-        <v>2090</v>
+        <v>2093</v>
       </c>
       <c r="D564" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E564" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F564" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>2091</v>
+        <v>2094</v>
       </c>
       <c r="H564" t="s">
-        <v>2092</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>2093</v>
+        <v>2096</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
-        <v>2094</v>
+        <v>2097</v>
       </c>
       <c r="D565" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E565" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F565" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>2095</v>
+        <v>2098</v>
       </c>
       <c r="H565" t="s">
-        <v>2096</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>2097</v>
+        <v>2100</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
-        <v>2098</v>
+        <v>2101</v>
       </c>
       <c r="D566" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E566" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F566" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>2099</v>
+        <v>2102</v>
       </c>
       <c r="H566" t="s">
-        <v>2100</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>2101</v>
+        <v>2104</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
-        <v>2102</v>
+        <v>2105</v>
       </c>
       <c r="D567" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E567" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F567" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>2103</v>
+        <v>2106</v>
       </c>
       <c r="H567" t="s">
-        <v>2104</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>2105</v>
+        <v>2108</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
-        <v>2106</v>
+        <v>2109</v>
       </c>
       <c r="D568" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E568" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F568" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>2107</v>
+        <v>2110</v>
       </c>
       <c r="H568" t="s">
-        <v>2108</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>2109</v>
+        <v>2112</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
-        <v>2110</v>
+        <v>2113</v>
       </c>
       <c r="D569" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E569" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F569" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>2111</v>
+        <v>2114</v>
       </c>
       <c r="H569" t="s">
-        <v>2112</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>2113</v>
+        <v>2116</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
-        <v>2114</v>
+        <v>2117</v>
       </c>
       <c r="D570" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E570" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F570" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>2115</v>
+        <v>2118</v>
       </c>
       <c r="H570" t="s">
-        <v>2116</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>2117</v>
+        <v>2120</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
-        <v>2118</v>
+        <v>2121</v>
       </c>
       <c r="D571" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E571" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F571" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>2119</v>
+        <v>2122</v>
       </c>
       <c r="H571" t="s">
-        <v>2120</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>2121</v>
+        <v>2124</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
-        <v>2122</v>
+        <v>2125</v>
       </c>
       <c r="D572" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E572" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F572" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>2123</v>
+        <v>2126</v>
       </c>
       <c r="H572" t="s">
-        <v>2124</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>2125</v>
+        <v>2128</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
-        <v>2126</v>
+        <v>2129</v>
       </c>
       <c r="D573" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E573" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F573" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>2127</v>
+        <v>2130</v>
       </c>
       <c r="H573" t="s">
-        <v>2128</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>2129</v>
+        <v>2132</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
-        <v>2130</v>
+        <v>2133</v>
       </c>
       <c r="D574" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E574" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F574" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>2131</v>
+        <v>2134</v>
       </c>
       <c r="H574" t="s">
-        <v>2132</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>2133</v>
+        <v>2136</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
-        <v>2134</v>
+        <v>2137</v>
       </c>
       <c r="D575" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E575" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F575" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>2135</v>
+        <v>2138</v>
       </c>
       <c r="H575" t="s">
-        <v>2136</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>2137</v>
+        <v>2140</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="D576" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E576" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F576" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="H576" t="s">
-        <v>2140</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>2141</v>
+        <v>2144</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
-        <v>2142</v>
+        <v>2145</v>
       </c>
       <c r="D577" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E577" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F577" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>2143</v>
+        <v>2146</v>
       </c>
       <c r="H577" t="s">
-        <v>2144</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>2145</v>
+        <v>2148</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
-        <v>2146</v>
+        <v>2149</v>
       </c>
       <c r="D578" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E578" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F578" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>2147</v>
+        <v>2150</v>
       </c>
       <c r="H578" t="s">
-        <v>2148</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>2149</v>
+        <v>2152</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
-        <v>2150</v>
+        <v>2153</v>
       </c>
       <c r="D579" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E579" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F579" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>2151</v>
+        <v>2154</v>
       </c>
       <c r="H579" t="s">
-        <v>2152</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>2153</v>
+        <v>2156</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
-        <v>2154</v>
+        <v>2157</v>
       </c>
       <c r="D580" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E580" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F580" t="s">
         <v>124</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>2155</v>
+        <v>2158</v>
       </c>
       <c r="H580" t="s">
-        <v>2156</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>2157</v>
+        <v>2160</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
-        <v>2158</v>
+        <v>2161</v>
       </c>
       <c r="D581" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E581" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F581" t="s">
         <v>124</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>2159</v>
+        <v>2162</v>
       </c>
       <c r="H581" t="s">
-        <v>2160</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>2161</v>
+        <v>2164</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
-        <v>2162</v>
+        <v>2165</v>
       </c>
       <c r="D582" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E582" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F582" t="s">
         <v>114</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>2163</v>
+        <v>2166</v>
       </c>
       <c r="H582" t="s">
-        <v>2164</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>2165</v>
+        <v>2168</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
-        <v>2166</v>
+        <v>2169</v>
       </c>
       <c r="D583" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E583" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F583" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>2167</v>
+        <v>2170</v>
       </c>
       <c r="H583" t="s">
-        <v>2168</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>2169</v>
+        <v>2172</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
-        <v>2170</v>
+        <v>2173</v>
       </c>
       <c r="D584" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E584" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F584" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>2171</v>
+        <v>2174</v>
       </c>
       <c r="H584" t="s">
-        <v>2172</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>2173</v>
+        <v>2176</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
-        <v>2174</v>
+        <v>2177</v>
       </c>
       <c r="D585" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E585" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F585" t="s">
         <v>84</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>2175</v>
+        <v>2178</v>
       </c>
       <c r="H585" t="s">
-        <v>2176</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>2177</v>
+        <v>2180</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
-        <v>2178</v>
+        <v>2181</v>
       </c>
       <c r="D586" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E586" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F586" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>2179</v>
+        <v>2182</v>
       </c>
       <c r="H586" t="s">
-        <v>2180</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>2181</v>
+        <v>2184</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
-        <v>2182</v>
+        <v>2185</v>
       </c>
       <c r="D587" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E587" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F587" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>2183</v>
+        <v>2186</v>
       </c>
       <c r="H587" t="s">
-        <v>2184</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>2185</v>
+        <v>2188</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
-        <v>2186</v>
+        <v>2189</v>
       </c>
       <c r="D588" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E588" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F588" t="s">
         <v>88</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>2187</v>
+        <v>2190</v>
       </c>
       <c r="H588" t="s">
-        <v>2188</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>2189</v>
+        <v>2192</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
-        <v>2190</v>
+        <v>2193</v>
       </c>
       <c r="D589" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E589" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F589" t="s">
         <v>88</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>2191</v>
+        <v>2194</v>
       </c>
       <c r="H589" t="s">
-        <v>2192</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>2193</v>
+        <v>2196</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
-        <v>2194</v>
+        <v>2197</v>
       </c>
       <c r="D590" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E590" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F590" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>2195</v>
+        <v>2198</v>
       </c>
       <c r="H590" t="s">
-        <v>2196</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>2197</v>
+        <v>2200</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
-        <v>2198</v>
+        <v>2201</v>
       </c>
       <c r="D591" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E591" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F591" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>2199</v>
+        <v>2202</v>
       </c>
       <c r="H591" t="s">
-        <v>2200</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>2201</v>
+        <v>2204</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
-        <v>2202</v>
+        <v>2205</v>
       </c>
       <c r="D592" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E592" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F592" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>2203</v>
+        <v>2206</v>
       </c>
       <c r="H592" t="s">
-        <v>2204</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>2205</v>
+        <v>2208</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
-        <v>2206</v>
+        <v>2209</v>
       </c>
       <c r="D593" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E593" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F593" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>2207</v>
+        <v>2210</v>
       </c>
       <c r="H593" t="s">
-        <v>2208</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>2209</v>
+        <v>2212</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
-        <v>2210</v>
+        <v>2213</v>
       </c>
       <c r="D594" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E594" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F594" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>2211</v>
+        <v>2214</v>
       </c>
       <c r="H594" t="s">
-        <v>2212</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>2213</v>
+        <v>2216</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
-        <v>2214</v>
+        <v>2217</v>
       </c>
       <c r="D595" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E595" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F595" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>2215</v>
+        <v>2218</v>
       </c>
       <c r="H595" t="s">
-        <v>2216</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>2217</v>
+        <v>2220</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
-        <v>2218</v>
+        <v>2221</v>
       </c>
       <c r="D596" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E596" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F596" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>2219</v>
+        <v>2222</v>
       </c>
       <c r="H596" t="s">
-        <v>2220</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>2221</v>
+        <v>2224</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
-        <v>2222</v>
+        <v>2225</v>
       </c>
       <c r="D597" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E597" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F597" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>2223</v>
+        <v>2226</v>
       </c>
       <c r="H597" t="s">
-        <v>2224</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="D598" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E598" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F598" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>2227</v>
+        <v>2230</v>
       </c>
       <c r="H598" t="s">
-        <v>2228</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>2229</v>
+        <v>2232</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
-        <v>2230</v>
+        <v>2233</v>
       </c>
       <c r="D599" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E599" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F599" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>2231</v>
+        <v>2234</v>
       </c>
       <c r="H599" t="s">
-        <v>2232</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>2233</v>
+        <v>2236</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
-        <v>2234</v>
+        <v>2237</v>
       </c>
       <c r="D600" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E600" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F600" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>2235</v>
+        <v>2238</v>
       </c>
       <c r="H600" t="s">
-        <v>2236</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>2237</v>
+        <v>2240</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
-        <v>2238</v>
+        <v>2241</v>
       </c>
       <c r="D601" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E601" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F601" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>2239</v>
+        <v>2242</v>
       </c>
       <c r="H601" t="s">
-        <v>2240</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>2241</v>
+        <v>2244</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
-        <v>2242</v>
+        <v>2245</v>
       </c>
       <c r="D602" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E602" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F602" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>2243</v>
+        <v>2246</v>
       </c>
       <c r="H602" t="s">
-        <v>2244</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>2245</v>
+        <v>2248</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
-        <v>2246</v>
+        <v>2249</v>
       </c>
       <c r="D603" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E603" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F603" t="s">
         <v>114</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>2247</v>
+        <v>2250</v>
       </c>
       <c r="H603" t="s">
-        <v>2248</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>2249</v>
+        <v>2252</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
-        <v>2250</v>
+        <v>2253</v>
       </c>
       <c r="D604" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E604" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F604" t="s">
         <v>149</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>2251</v>
+        <v>2254</v>
       </c>
       <c r="H604" t="s">
-        <v>2252</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>2253</v>
+        <v>2256</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
-        <v>2254</v>
+        <v>2257</v>
       </c>
       <c r="D605" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E605" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F605" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G605" s="1" t="s">
-        <v>2255</v>
+        <v>2258</v>
       </c>
       <c r="H605" t="s">
-        <v>2256</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>2257</v>
+        <v>2260</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
-        <v>2258</v>
+        <v>2261</v>
       </c>
       <c r="D606" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E606" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F606" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>2259</v>
+        <v>2262</v>
       </c>
       <c r="H606" t="s">
-        <v>2260</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>2261</v>
+        <v>2264</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
-        <v>2262</v>
+        <v>2265</v>
       </c>
       <c r="D607" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E607" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F607" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>2263</v>
+        <v>2266</v>
       </c>
       <c r="H607" t="s">
-        <v>2264</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>2265</v>
+        <v>2268</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
-        <v>2266</v>
+        <v>2269</v>
       </c>
       <c r="D608" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E608" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F608" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>2267</v>
+        <v>2270</v>
       </c>
       <c r="H608" t="s">
-        <v>2268</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>2269</v>
+        <v>2272</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
-        <v>2270</v>
+        <v>2273</v>
       </c>
       <c r="D609" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E609" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F609" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G609" s="1" t="s">
-        <v>2271</v>
+        <v>2274</v>
       </c>
       <c r="H609" t="s">
-        <v>2272</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>2273</v>
+        <v>2276</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
-        <v>2274</v>
+        <v>2277</v>
       </c>
       <c r="D610" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E610" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F610" t="s">
         <v>119</v>
       </c>
       <c r="G610" s="1" t="s">
-        <v>2275</v>
+        <v>2278</v>
       </c>
       <c r="H610" t="s">
-        <v>2276</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>2277</v>
+        <v>2280</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
-        <v>2278</v>
+        <v>2281</v>
       </c>
       <c r="D611" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E611" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F611" t="s">
         <v>119</v>
       </c>
       <c r="G611" s="1" t="s">
-        <v>2279</v>
+        <v>2282</v>
       </c>
       <c r="H611" t="s">
-        <v>2280</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>2281</v>
+        <v>2284</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
-        <v>2282</v>
+        <v>2285</v>
       </c>
       <c r="D612" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E612" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F612" t="s">
         <v>88</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>2283</v>
+        <v>2286</v>
       </c>
       <c r="H612" t="s">
-        <v>2284</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>2285</v>
+        <v>2288</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
-        <v>2286</v>
+        <v>2289</v>
       </c>
       <c r="D613" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E613" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F613" t="s">
         <v>88</v>
       </c>
       <c r="G613" s="1" t="s">
-        <v>2287</v>
+        <v>2290</v>
       </c>
       <c r="H613" t="s">
-        <v>2288</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>2289</v>
+        <v>2292</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
-        <v>2290</v>
+        <v>2293</v>
       </c>
       <c r="D614" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E614" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F614" t="s">
         <v>88</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>2291</v>
+        <v>2294</v>
       </c>
       <c r="H614" t="s">
-        <v>2292</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>2293</v>
+        <v>2296</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
-        <v>2294</v>
+        <v>2297</v>
       </c>
       <c r="D615" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E615" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F615" t="s">
         <v>88</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>2295</v>
+        <v>2298</v>
       </c>
       <c r="H615" t="s">
-        <v>2296</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>2297</v>
+        <v>2300</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
-        <v>2298</v>
+        <v>2301</v>
       </c>
       <c r="D616" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E616" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F616" t="s">
         <v>88</v>
       </c>
       <c r="G616" s="1" t="s">
-        <v>2299</v>
+        <v>2302</v>
       </c>
       <c r="H616" t="s">
-        <v>2300</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>2301</v>
+        <v>2304</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
-        <v>2302</v>
+        <v>2305</v>
       </c>
       <c r="D617" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E617" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F617" t="s">
         <v>88</v>
       </c>
       <c r="G617" s="1" t="s">
-        <v>2303</v>
+        <v>2306</v>
       </c>
       <c r="H617" t="s">
-        <v>2304</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>2305</v>
+        <v>2308</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
-        <v>2306</v>
+        <v>2309</v>
       </c>
       <c r="D618" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E618" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F618" t="s">
         <v>88</v>
       </c>
       <c r="G618" s="1" t="s">
-        <v>2307</v>
+        <v>2310</v>
       </c>
       <c r="H618" t="s">
-        <v>2308</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>2309</v>
+        <v>2312</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
-        <v>2310</v>
+        <v>2313</v>
       </c>
       <c r="D619" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E619" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F619" t="s">
         <v>149</v>
       </c>
       <c r="G619" s="1" t="s">
-        <v>2311</v>
+        <v>2314</v>
       </c>
       <c r="H619" t="s">
-        <v>2312</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>2313</v>
+        <v>2316</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
-        <v>2314</v>
+        <v>2317</v>
       </c>
       <c r="D620" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E620" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F620" t="s">
         <v>149</v>
       </c>
       <c r="G620" s="1" t="s">
-        <v>2315</v>
+        <v>2318</v>
       </c>
       <c r="H620" t="s">
-        <v>2316</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>2317</v>
+        <v>2320</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
-        <v>2318</v>
+        <v>2321</v>
       </c>
       <c r="D621" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E621" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F621" t="s">
         <v>149</v>
       </c>
       <c r="G621" s="1" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="H621" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>2321</v>
+        <v>2324</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
-        <v>2322</v>
+        <v>2325</v>
       </c>
       <c r="D622" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E622" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F622" t="s">
         <v>149</v>
       </c>
       <c r="G622" s="1" t="s">
-        <v>2323</v>
+        <v>2326</v>
       </c>
       <c r="H622" t="s">
-        <v>2324</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>2325</v>
+        <v>2328</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
-        <v>2326</v>
+        <v>2329</v>
       </c>
       <c r="D623" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E623" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F623" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G623" s="1" t="s">
-        <v>2327</v>
+        <v>2330</v>
       </c>
       <c r="H623" t="s">
-        <v>2328</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>2329</v>
+        <v>2332</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
-        <v>2330</v>
+        <v>2333</v>
       </c>
       <c r="D624" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E624" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F624" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G624" s="1" t="s">
-        <v>2331</v>
+        <v>2334</v>
       </c>
       <c r="H624" t="s">
-        <v>2332</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>2333</v>
+        <v>2336</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
-        <v>2334</v>
+        <v>2337</v>
       </c>
       <c r="D625" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E625" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F625" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G625" s="1" t="s">
-        <v>2335</v>
+        <v>2338</v>
       </c>
       <c r="H625" t="s">
-        <v>2336</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>2337</v>
+        <v>2340</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
-        <v>2338</v>
+        <v>2341</v>
       </c>
       <c r="D626" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E626" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F626" t="s">
         <v>119</v>
       </c>
       <c r="G626" s="1" t="s">
-        <v>2339</v>
+        <v>2342</v>
       </c>
       <c r="H626" t="s">
-        <v>2340</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>2341</v>
+        <v>2344</v>
       </c>
       <c r="B627" t="s">
         <v>9</v>
       </c>
       <c r="C627" t="s">
-        <v>2342</v>
+        <v>2345</v>
       </c>
       <c r="D627" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E627" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F627" t="s">
         <v>119</v>
       </c>
       <c r="G627" s="1" t="s">
-        <v>2343</v>
+        <v>2346</v>
       </c>
       <c r="H627" t="s">
-        <v>2344</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>2345</v>
+        <v>2348</v>
       </c>
       <c r="B628" t="s">
         <v>9</v>
       </c>
       <c r="C628" t="s">
-        <v>2346</v>
+        <v>2349</v>
       </c>
       <c r="D628" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E628" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F628" t="s">
         <v>119</v>
       </c>
       <c r="G628" s="1" t="s">
-        <v>2347</v>
+        <v>2350</v>
       </c>
       <c r="H628" t="s">
-        <v>2348</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
-        <v>2349</v>
+        <v>2352</v>
       </c>
       <c r="B629" t="s">
         <v>9</v>
       </c>
       <c r="C629" t="s">
-        <v>2350</v>
+        <v>2353</v>
       </c>
       <c r="D629" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E629" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F629" t="s">
         <v>98</v>
       </c>
       <c r="G629" s="1" t="s">
-        <v>2351</v>
+        <v>2354</v>
       </c>
       <c r="H629" t="s">
-        <v>2352</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
-        <v>2353</v>
+        <v>2356</v>
       </c>
       <c r="B630" t="s">
         <v>9</v>
       </c>
       <c r="C630" t="s">
-        <v>2354</v>
+        <v>2357</v>
       </c>
       <c r="D630" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E630" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F630" t="s">
         <v>98</v>
       </c>
       <c r="G630" s="1" t="s">
-        <v>2355</v>
+        <v>2358</v>
       </c>
       <c r="H630" t="s">
-        <v>2356</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
-        <v>2357</v>
+        <v>2360</v>
       </c>
       <c r="B631" t="s">
         <v>9</v>
       </c>
       <c r="C631" t="s">
-        <v>2358</v>
+        <v>2361</v>
       </c>
       <c r="D631" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E631" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F631" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G631" s="1" t="s">
-        <v>2359</v>
+        <v>2362</v>
       </c>
       <c r="H631" t="s">
-        <v>2360</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
-        <v>2361</v>
+        <v>2364</v>
       </c>
       <c r="B632" t="s">
         <v>9</v>
       </c>
       <c r="C632" t="s">
-        <v>2362</v>
+        <v>2365</v>
       </c>
       <c r="D632" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E632" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F632" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G632" s="1" t="s">
-        <v>2363</v>
+        <v>2366</v>
       </c>
       <c r="H632" t="s">
-        <v>2364</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
-        <v>2365</v>
+        <v>2368</v>
       </c>
       <c r="B633" t="s">
         <v>9</v>
       </c>
       <c r="C633" t="s">
-        <v>2366</v>
+        <v>2369</v>
       </c>
       <c r="D633" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E633" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F633" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G633" s="1" t="s">
-        <v>2367</v>
+        <v>2370</v>
       </c>
       <c r="H633" t="s">
-        <v>2368</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
-        <v>2369</v>
+        <v>2372</v>
       </c>
       <c r="B634" t="s">
         <v>9</v>
       </c>
       <c r="C634" t="s">
-        <v>2370</v>
+        <v>2373</v>
       </c>
       <c r="D634" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E634" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F634" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G634" s="1" t="s">
-        <v>2371</v>
+        <v>2374</v>
       </c>
       <c r="H634" t="s">
-        <v>2372</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>2373</v>
+        <v>2376</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
-        <v>2374</v>
+        <v>2377</v>
       </c>
       <c r="D635" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E635" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F635" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G635" s="1" t="s">
-        <v>2375</v>
+        <v>2378</v>
       </c>
       <c r="H635" t="s">
-        <v>2376</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>2377</v>
+        <v>2380</v>
       </c>
       <c r="B636" t="s">
         <v>9</v>
       </c>
       <c r="C636" t="s">
-        <v>2378</v>
+        <v>2381</v>
       </c>
       <c r="D636" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E636" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F636" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G636" s="1" t="s">
-        <v>2379</v>
+        <v>2382</v>
       </c>
       <c r="H636" t="s">
-        <v>2380</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>2381</v>
+        <v>2384</v>
       </c>
       <c r="B637" t="s">
         <v>9</v>
       </c>
       <c r="C637" t="s">
-        <v>2382</v>
+        <v>2385</v>
       </c>
       <c r="D637" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E637" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F637" t="s">
         <v>84</v>
       </c>
       <c r="G637" s="1" t="s">
-        <v>2383</v>
+        <v>2386</v>
       </c>
       <c r="H637" t="s">
-        <v>2384</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>2385</v>
+        <v>2388</v>
       </c>
       <c r="B638" t="s">
         <v>9</v>
       </c>
       <c r="C638" t="s">
-        <v>2386</v>
+        <v>2389</v>
       </c>
       <c r="D638" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E638" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F638" t="s">
         <v>119</v>
       </c>
       <c r="G638" s="1" t="s">
-        <v>2387</v>
+        <v>2390</v>
       </c>
       <c r="H638" t="s">
-        <v>2388</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>2389</v>
+        <v>2392</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
-        <v>2390</v>
+        <v>2393</v>
       </c>
       <c r="D639" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E639" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F639" t="s">
         <v>119</v>
       </c>
       <c r="G639" s="1" t="s">
-        <v>2391</v>
+        <v>2394</v>
       </c>
       <c r="H639" t="s">
-        <v>2392</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>2393</v>
+        <v>2396</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
-        <v>2394</v>
+        <v>2397</v>
       </c>
       <c r="D640" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E640" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F640" t="s">
         <v>119</v>
       </c>
       <c r="G640" s="1" t="s">
-        <v>2395</v>
+        <v>2398</v>
       </c>
       <c r="H640" t="s">
-        <v>2396</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>2397</v>
+        <v>2400</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
-        <v>2398</v>
+        <v>2401</v>
       </c>
       <c r="D641" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E641" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F641" t="s">
         <v>119</v>
       </c>
       <c r="G641" s="1" t="s">
-        <v>2399</v>
+        <v>2402</v>
       </c>
       <c r="H641" t="s">
-        <v>2400</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>2401</v>
+        <v>2404</v>
       </c>
       <c r="B642" t="s">
         <v>9</v>
       </c>
       <c r="C642" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="D642" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E642" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F642" t="s">
         <v>119</v>
       </c>
       <c r="G642" s="1" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="H642" t="s">
-        <v>2404</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
-        <v>2405</v>
+        <v>2408</v>
       </c>
       <c r="B643" t="s">
         <v>9</v>
       </c>
       <c r="C643" t="s">
-        <v>2406</v>
+        <v>2409</v>
       </c>
       <c r="D643" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E643" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F643" t="s">
         <v>119</v>
       </c>
       <c r="G643" s="1" t="s">
-        <v>2407</v>
+        <v>2410</v>
       </c>
       <c r="H643" t="s">
-        <v>2408</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>2409</v>
+        <v>2412</v>
       </c>
       <c r="B644" t="s">
         <v>9</v>
       </c>
       <c r="C644" t="s">
-        <v>2410</v>
+        <v>2413</v>
       </c>
       <c r="D644" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E644" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F644" t="s">
         <v>119</v>
       </c>
       <c r="G644" s="1" t="s">
-        <v>2411</v>
+        <v>2414</v>
       </c>
       <c r="H644" t="s">
-        <v>2412</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
-        <v>2413</v>
+        <v>2416</v>
       </c>
       <c r="B645" t="s">
         <v>9</v>
       </c>
       <c r="C645" t="s">
-        <v>2414</v>
+        <v>2417</v>
       </c>
       <c r="D645" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E645" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F645" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G645" s="1" t="s">
-        <v>2415</v>
+        <v>2418</v>
       </c>
       <c r="H645" t="s">
-        <v>2416</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
-        <v>2417</v>
+        <v>2420</v>
       </c>
       <c r="B646" t="s">
         <v>9</v>
       </c>
       <c r="C646" t="s">
-        <v>2418</v>
+        <v>2421</v>
       </c>
       <c r="D646" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E646" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F646" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G646" s="1" t="s">
-        <v>2419</v>
+        <v>2422</v>
       </c>
       <c r="H646" t="s">
-        <v>2420</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
-        <v>2421</v>
+        <v>2424</v>
       </c>
       <c r="B647" t="s">
         <v>9</v>
       </c>
       <c r="C647" t="s">
-        <v>2422</v>
+        <v>2425</v>
       </c>
       <c r="D647" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E647" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F647" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G647" s="1" t="s">
-        <v>2423</v>
+        <v>2426</v>
       </c>
       <c r="H647" t="s">
-        <v>2424</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
-        <v>2425</v>
+        <v>2428</v>
       </c>
       <c r="B648" t="s">
         <v>9</v>
       </c>
       <c r="C648" t="s">
-        <v>2426</v>
+        <v>2429</v>
       </c>
       <c r="D648" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E648" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F648" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G648" s="1" t="s">
-        <v>2427</v>
+        <v>2430</v>
       </c>
       <c r="H648" t="s">
-        <v>2428</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
-        <v>2429</v>
+        <v>2432</v>
       </c>
       <c r="B649" t="s">
         <v>9</v>
       </c>
       <c r="C649" t="s">
-        <v>2430</v>
+        <v>2433</v>
       </c>
       <c r="D649" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E649" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F649" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G649" s="1" t="s">
-        <v>2431</v>
+        <v>2434</v>
       </c>
       <c r="H649" t="s">
-        <v>2432</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
-        <v>2433</v>
+        <v>2436</v>
       </c>
       <c r="B650" t="s">
         <v>9</v>
       </c>
       <c r="C650" t="s">
-        <v>2434</v>
+        <v>2437</v>
       </c>
       <c r="D650" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E650" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F650" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G650" s="1" t="s">
-        <v>2435</v>
+        <v>2438</v>
       </c>
       <c r="H650" t="s">
-        <v>2436</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
-        <v>2437</v>
+        <v>2440</v>
       </c>
       <c r="B651" t="s">
         <v>9</v>
       </c>
       <c r="C651" t="s">
-        <v>2438</v>
+        <v>2441</v>
       </c>
       <c r="D651" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E651" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F651" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G651" s="1" t="s">
-        <v>2439</v>
+        <v>2442</v>
       </c>
       <c r="H651" t="s">
-        <v>2440</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="B652" t="s">
         <v>9</v>
       </c>
       <c r="C652" t="s">
-        <v>2442</v>
+        <v>2445</v>
       </c>
       <c r="D652" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E652" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F652" t="s">
         <v>88</v>
       </c>
       <c r="G652" s="1" t="s">
-        <v>2443</v>
+        <v>2446</v>
       </c>
       <c r="H652" t="s">
-        <v>2444</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
-        <v>2445</v>
+        <v>2448</v>
       </c>
       <c r="B653" t="s">
         <v>9</v>
       </c>
       <c r="C653" t="s">
-        <v>2446</v>
+        <v>2449</v>
       </c>
       <c r="D653" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E653" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F653" t="s">
         <v>88</v>
       </c>
       <c r="G653" s="1" t="s">
-        <v>2447</v>
+        <v>2450</v>
       </c>
       <c r="H653" t="s">
-        <v>2448</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
-        <v>2449</v>
+        <v>2452</v>
       </c>
       <c r="B654" t="s">
         <v>9</v>
       </c>
       <c r="C654" t="s">
-        <v>2450</v>
+        <v>2453</v>
       </c>
       <c r="D654" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E654" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F654" t="s">
         <v>88</v>
       </c>
       <c r="G654" s="1" t="s">
-        <v>2451</v>
+        <v>2454</v>
       </c>
       <c r="H654" t="s">
-        <v>2452</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
-        <v>2453</v>
+        <v>2456</v>
       </c>
       <c r="B655" t="s">
         <v>9</v>
       </c>
       <c r="C655" t="s">
-        <v>2454</v>
+        <v>2457</v>
       </c>
       <c r="D655" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E655" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F655" t="s">
         <v>114</v>
       </c>
       <c r="G655" s="1" t="s">
-        <v>2455</v>
+        <v>2458</v>
       </c>
       <c r="H655" t="s">
-        <v>2456</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>2457</v>
+        <v>2460</v>
       </c>
       <c r="B656" t="s">
         <v>9</v>
       </c>
       <c r="C656" t="s">
-        <v>2458</v>
+        <v>2461</v>
       </c>
       <c r="D656" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E656" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F656" t="s">
         <v>114</v>
       </c>
       <c r="G656" s="1" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="H656" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
-        <v>2461</v>
+        <v>2464</v>
       </c>
       <c r="B657" t="s">
         <v>9</v>
       </c>
       <c r="C657" t="s">
-        <v>2462</v>
+        <v>2465</v>
       </c>
       <c r="D657" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E657" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F657" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G657" s="1" t="s">
-        <v>2463</v>
+        <v>2466</v>
       </c>
       <c r="H657" t="s">
-        <v>2464</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>2465</v>
+        <v>2468</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
-        <v>2466</v>
+        <v>2469</v>
       </c>
       <c r="D658" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E658" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F658" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G658" s="1" t="s">
-        <v>2467</v>
+        <v>2470</v>
       </c>
       <c r="H658" t="s">
-        <v>2468</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>2469</v>
+        <v>2472</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
-        <v>2470</v>
+        <v>2473</v>
       </c>
       <c r="D659" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E659" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F659" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G659" s="1" t="s">
-        <v>2471</v>
+        <v>2474</v>
       </c>
       <c r="H659" t="s">
-        <v>2472</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
-        <v>2473</v>
+        <v>2476</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
-        <v>2474</v>
+        <v>2477</v>
       </c>
       <c r="D660" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E660" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F660" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G660" s="1" t="s">
-        <v>2475</v>
+        <v>2478</v>
       </c>
       <c r="H660" t="s">
-        <v>2476</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
-        <v>2477</v>
+        <v>2480</v>
       </c>
       <c r="B661" t="s">
         <v>9</v>
       </c>
       <c r="C661" t="s">
-        <v>2478</v>
+        <v>2481</v>
       </c>
       <c r="D661" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E661" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F661" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G661" s="1" t="s">
-        <v>2479</v>
+        <v>2482</v>
       </c>
       <c r="H661" t="s">
-        <v>2480</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
-        <v>2481</v>
+        <v>2484</v>
       </c>
       <c r="B662" t="s">
         <v>9</v>
       </c>
       <c r="C662" t="s">
-        <v>2482</v>
+        <v>2485</v>
       </c>
       <c r="D662" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E662" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F662" t="s">
         <v>149</v>
       </c>
       <c r="G662" s="1" t="s">
-        <v>110</v>
+        <v>345</v>
       </c>
       <c r="H662" t="s">
-        <v>2483</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
-        <v>2484</v>
+        <v>2487</v>
       </c>
       <c r="B663" t="s">
         <v>9</v>
       </c>
       <c r="C663" t="s">
-        <v>2485</v>
+        <v>2488</v>
       </c>
       <c r="D663" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E663" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F663" t="s">
         <v>149</v>
       </c>
       <c r="G663" s="1" t="s">
-        <v>110</v>
+        <v>345</v>
       </c>
       <c r="H663" t="s">
-        <v>2486</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
-        <v>2487</v>
+        <v>2490</v>
       </c>
       <c r="B664" t="s">
         <v>9</v>
       </c>
       <c r="C664" t="s">
-        <v>2488</v>
+        <v>2491</v>
       </c>
       <c r="D664" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E664" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F664" t="s">
         <v>124</v>
       </c>
       <c r="G664" s="1" t="s">
-        <v>2489</v>
+        <v>2492</v>
       </c>
       <c r="H664" t="s">
-        <v>2490</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
-        <v>2491</v>
+        <v>2494</v>
       </c>
       <c r="B665" t="s">
         <v>9</v>
       </c>
       <c r="C665" t="s">
-        <v>2492</v>
+        <v>2495</v>
       </c>
       <c r="D665" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E665" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F665" t="s">
         <v>88</v>
       </c>
       <c r="G665" s="1" t="s">
-        <v>2493</v>
+        <v>2496</v>
       </c>
       <c r="H665" t="s">
-        <v>2494</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
-        <v>2495</v>
+        <v>2498</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
-        <v>2496</v>
+        <v>2499</v>
       </c>
       <c r="D666" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E666" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F666" t="s">
         <v>88</v>
       </c>
       <c r="G666" s="1" t="s">
-        <v>2497</v>
+        <v>2500</v>
       </c>
       <c r="H666" t="s">
-        <v>2498</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
-        <v>2499</v>
+        <v>2502</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
-        <v>2500</v>
+        <v>2503</v>
       </c>
       <c r="D667" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E667" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F667" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G667" s="1" t="s">
-        <v>2501</v>
+        <v>2504</v>
       </c>
       <c r="H667" t="s">
-        <v>2502</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
-        <v>2503</v>
+        <v>2506</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
-        <v>2504</v>
+        <v>2507</v>
       </c>
       <c r="D668" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E668" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F668" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G668" s="1" t="s">
-        <v>2505</v>
+        <v>2508</v>
       </c>
       <c r="H668" t="s">
-        <v>2506</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
-        <v>2507</v>
+        <v>2510</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
-        <v>2508</v>
+        <v>2511</v>
       </c>
       <c r="D669" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E669" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F669" t="s">
         <v>149</v>
       </c>
       <c r="G669" s="1" t="s">
-        <v>110</v>
+        <v>345</v>
       </c>
       <c r="H669" t="s">
-        <v>2509</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
-        <v>2510</v>
+        <v>2513</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
-        <v>2511</v>
+        <v>2514</v>
       </c>
       <c r="D670" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E670" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F670" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G670" s="1" t="s">
-        <v>2512</v>
+        <v>2515</v>
       </c>
       <c r="H670" t="s">
-        <v>2513</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="D671" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E671" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F671" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G671" s="1" t="s">
-        <v>2516</v>
+        <v>2519</v>
       </c>
       <c r="H671" t="s">
-        <v>2517</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
-        <v>2518</v>
+        <v>2521</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
-        <v>2519</v>
+        <v>2522</v>
       </c>
       <c r="D672" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E672" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F672" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G672" s="1" t="s">
-        <v>2520</v>
+        <v>2523</v>
       </c>
       <c r="H672" t="s">
-        <v>2521</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
-        <v>2522</v>
+        <v>2525</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
-        <v>2523</v>
+        <v>2526</v>
       </c>
       <c r="D673" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E673" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F673" t="s">
         <v>114</v>
       </c>
       <c r="G673" s="1" t="s">
-        <v>2524</v>
+        <v>2527</v>
       </c>
       <c r="H673" t="s">
-        <v>2525</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
-        <v>2526</v>
+        <v>2529</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
-        <v>2527</v>
+        <v>2530</v>
       </c>
       <c r="D674" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E674" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F674" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G674" s="1" t="s">
-        <v>2528</v>
+        <v>2531</v>
       </c>
       <c r="H674" t="s">
-        <v>2529</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
-        <v>2530</v>
+        <v>2533</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
-        <v>2531</v>
+        <v>2534</v>
       </c>
       <c r="D675" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E675" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F675" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G675" s="1" t="s">
-        <v>2532</v>
+        <v>2535</v>
       </c>
       <c r="H675" t="s">
-        <v>2533</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
-        <v>2534</v>
+        <v>2537</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
-        <v>2535</v>
+        <v>2538</v>
       </c>
       <c r="D676" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E676" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F676" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G676" s="1" t="s">
-        <v>2536</v>
+        <v>2539</v>
       </c>
       <c r="H676" t="s">
-        <v>2537</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
-        <v>2538</v>
+        <v>2541</v>
       </c>
       <c r="B677" t="s">
         <v>9</v>
       </c>
       <c r="C677" t="s">
-        <v>2539</v>
+        <v>2542</v>
       </c>
       <c r="D677" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E677" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F677" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G677" s="1" t="s">
-        <v>2540</v>
+        <v>2543</v>
       </c>
       <c r="H677" t="s">
-        <v>2541</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
-        <v>2542</v>
+        <v>2545</v>
       </c>
       <c r="B678" t="s">
         <v>9</v>
       </c>
       <c r="C678" t="s">
-        <v>2543</v>
+        <v>2546</v>
       </c>
       <c r="D678" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E678" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F678" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G678" s="1" t="s">
-        <v>2544</v>
+        <v>2547</v>
       </c>
       <c r="H678" t="s">
-        <v>2545</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
-        <v>2546</v>
+        <v>2549</v>
       </c>
       <c r="B679" t="s">
         <v>9</v>
       </c>
       <c r="C679" t="s">
-        <v>2547</v>
+        <v>2550</v>
       </c>
       <c r="D679" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E679" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F679" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G679" s="1" t="s">
-        <v>2548</v>
+        <v>2551</v>
       </c>
       <c r="H679" t="s">
-        <v>2549</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
-        <v>2550</v>
+        <v>2553</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
-        <v>2551</v>
+        <v>2554</v>
       </c>
       <c r="D680" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E680" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F680" t="s">
         <v>88</v>
       </c>
       <c r="G680" s="1" t="s">
-        <v>2552</v>
+        <v>2555</v>
       </c>
       <c r="H680" t="s">
-        <v>2553</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
-        <v>2554</v>
+        <v>2557</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
-        <v>2555</v>
+        <v>2558</v>
       </c>
       <c r="D681" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E681" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F681" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G681" s="1" t="s">
-        <v>2556</v>
+        <v>2559</v>
       </c>
       <c r="H681" t="s">
-        <v>2557</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
-        <v>2558</v>
+        <v>2561</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
-        <v>2559</v>
+        <v>2562</v>
       </c>
       <c r="D682" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E682" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F682" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G682" s="1" t="s">
-        <v>2560</v>
+        <v>2563</v>
       </c>
       <c r="H682" t="s">
-        <v>2561</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
-        <v>2562</v>
+        <v>2565</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
-        <v>2563</v>
+        <v>2566</v>
       </c>
       <c r="D683" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E683" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F683" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G683" s="1" t="s">
-        <v>2564</v>
+        <v>2567</v>
       </c>
       <c r="H683" t="s">
-        <v>2565</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
-        <v>2566</v>
+        <v>2569</v>
       </c>
       <c r="B684" t="s">
         <v>9</v>
       </c>
       <c r="C684" t="s">
-        <v>2567</v>
+        <v>2570</v>
       </c>
       <c r="D684" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E684" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F684" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G684" s="1" t="s">
-        <v>2568</v>
+        <v>2571</v>
       </c>
       <c r="H684" t="s">
-        <v>2569</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
-        <v>2570</v>
+        <v>2573</v>
       </c>
       <c r="B685" t="s">
         <v>9</v>
       </c>
       <c r="C685" t="s">
-        <v>2571</v>
+        <v>2574</v>
       </c>
       <c r="D685" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E685" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F685" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G685" s="1" t="s">
-        <v>2572</v>
+        <v>2575</v>
       </c>
       <c r="H685" t="s">
-        <v>2573</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
-        <v>2574</v>
+        <v>2577</v>
       </c>
       <c r="B686" t="s">
         <v>9</v>
       </c>
       <c r="C686" t="s">
-        <v>2575</v>
+        <v>2578</v>
       </c>
       <c r="D686" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E686" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F686" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G686" s="1" t="s">
-        <v>2576</v>
+        <v>2579</v>
       </c>
       <c r="H686" t="s">
-        <v>2577</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
-        <v>2578</v>
+        <v>2581</v>
       </c>
       <c r="B687" t="s">
         <v>9</v>
       </c>
       <c r="C687" t="s">
-        <v>2579</v>
+        <v>2582</v>
       </c>
       <c r="D687" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E687" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F687" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G687" s="1" t="s">
-        <v>2580</v>
+        <v>2583</v>
       </c>
       <c r="H687" t="s">
-        <v>2581</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
-        <v>2582</v>
+        <v>2585</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
-        <v>2583</v>
+        <v>2586</v>
       </c>
       <c r="D688" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E688" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F688" t="s">
         <v>119</v>
       </c>
       <c r="G688" s="1" t="s">
-        <v>2584</v>
+        <v>2587</v>
       </c>
       <c r="H688" t="s">
-        <v>2585</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
-        <v>2586</v>
+        <v>2589</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
-        <v>2587</v>
+        <v>2590</v>
       </c>
       <c r="D689" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E689" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F689" t="s">
         <v>119</v>
       </c>
       <c r="G689" s="1" t="s">
-        <v>2588</v>
+        <v>2591</v>
       </c>
       <c r="H689" t="s">
-        <v>2589</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
-        <v>2590</v>
+        <v>2593</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
-        <v>2591</v>
+        <v>2594</v>
       </c>
       <c r="D690" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E690" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F690" t="s">
         <v>119</v>
       </c>
       <c r="G690" s="1" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="H690" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
-        <v>2594</v>
+        <v>2597</v>
       </c>
       <c r="B691" t="s">
         <v>9</v>
       </c>
       <c r="C691" t="s">
-        <v>2595</v>
+        <v>2598</v>
       </c>
       <c r="D691" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E691" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F691" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G691" s="1" t="s">
-        <v>2596</v>
+        <v>2599</v>
       </c>
       <c r="H691" t="s">
-        <v>2597</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>2598</v>
+        <v>2601</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
       <c r="D692" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E692" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F692" t="s">
         <v>119</v>
       </c>
       <c r="G692" s="1" t="s">
-        <v>2600</v>
+        <v>2603</v>
       </c>
       <c r="H692" t="s">
-        <v>2601</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>2602</v>
+        <v>2605</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
-        <v>2603</v>
+        <v>2606</v>
       </c>
       <c r="D693" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E693" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F693" t="s">
         <v>119</v>
       </c>
       <c r="G693" s="1" t="s">
-        <v>2604</v>
+        <v>2607</v>
       </c>
       <c r="H693" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>2606</v>
+        <v>2609</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
-        <v>2607</v>
+        <v>2610</v>
       </c>
       <c r="D694" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E694" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F694" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G694" s="1" t="s">
-        <v>2608</v>
+        <v>2611</v>
       </c>
       <c r="H694" t="s">
-        <v>2609</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>2610</v>
+        <v>2613</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
-        <v>2611</v>
+        <v>2614</v>
       </c>
       <c r="D695" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E695" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F695" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G695" s="1" t="s">
-        <v>2612</v>
+        <v>2615</v>
       </c>
       <c r="H695" t="s">
-        <v>2613</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
-        <v>2614</v>
+        <v>2617</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
-        <v>2615</v>
+        <v>2618</v>
       </c>
       <c r="D696" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E696" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F696" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G696" s="1" t="s">
-        <v>2616</v>
+        <v>2619</v>
       </c>
       <c r="H696" t="s">
-        <v>2617</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
-        <v>2618</v>
+        <v>2621</v>
       </c>
       <c r="B697" t="s">
         <v>9</v>
       </c>
       <c r="C697" t="s">
-        <v>2619</v>
+        <v>2622</v>
       </c>
       <c r="D697" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E697" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F697" t="s">
         <v>119</v>
       </c>
       <c r="G697" s="1" t="s">
-        <v>2620</v>
+        <v>2623</v>
       </c>
       <c r="H697" t="s">
-        <v>2621</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
-        <v>2622</v>
+        <v>2625</v>
       </c>
       <c r="B698" t="s">
         <v>9</v>
       </c>
       <c r="C698" t="s">
-        <v>2623</v>
+        <v>2626</v>
       </c>
       <c r="D698" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E698" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F698" t="s">
         <v>114</v>
       </c>
       <c r="G698" s="1" t="s">
-        <v>2624</v>
+        <v>2627</v>
       </c>
       <c r="H698" t="s">
-        <v>2625</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
-        <v>2626</v>
+        <v>2629</v>
       </c>
       <c r="B699" t="s">
         <v>9</v>
       </c>
       <c r="C699" t="s">
-        <v>2627</v>
+        <v>2630</v>
       </c>
       <c r="D699" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E699" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F699" t="s">
         <v>88</v>
       </c>
       <c r="G699" s="1" t="s">
-        <v>2628</v>
+        <v>2631</v>
       </c>
       <c r="H699" t="s">
-        <v>2629</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
-        <v>2630</v>
+        <v>2633</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700" t="s">
-        <v>2631</v>
+        <v>2634</v>
       </c>
       <c r="D700" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E700" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F700" t="s">
         <v>88</v>
       </c>
       <c r="G700" s="1" t="s">
-        <v>2632</v>
+        <v>2635</v>
       </c>
       <c r="H700" t="s">
-        <v>2633</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
-        <v>2634</v>
+        <v>2637</v>
       </c>
       <c r="B701" t="s">
         <v>9</v>
       </c>
       <c r="C701" t="s">
-        <v>2635</v>
+        <v>2638</v>
       </c>
       <c r="D701" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E701" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F701" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G701" s="1" t="s">
-        <v>110</v>
+        <v>345</v>
       </c>
       <c r="H701" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
       <c r="B702" t="s">
         <v>9</v>
       </c>
       <c r="C702" t="s">
-        <v>2638</v>
+        <v>2641</v>
       </c>
       <c r="D702" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E702" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F702" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G702" s="1" t="s">
-        <v>2639</v>
+        <v>2642</v>
       </c>
       <c r="H702" t="s">
-        <v>2640</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
-        <v>2641</v>
+        <v>2644</v>
       </c>
       <c r="B703" t="s">
         <v>9</v>
       </c>
       <c r="C703" t="s">
-        <v>2642</v>
+        <v>2645</v>
       </c>
       <c r="D703" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E703" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F703" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G703" s="1" t="s">
-        <v>2643</v>
+        <v>2646</v>
       </c>
       <c r="H703" t="s">
-        <v>2644</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
-        <v>2645</v>
+        <v>2648</v>
       </c>
       <c r="B704" t="s">
         <v>9</v>
       </c>
       <c r="C704" t="s">
-        <v>2646</v>
+        <v>2649</v>
       </c>
       <c r="D704" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E704" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F704" t="s">
         <v>114</v>
       </c>
       <c r="G704" s="1" t="s">
-        <v>2647</v>
+        <v>2650</v>
       </c>
       <c r="H704" t="s">
-        <v>2648</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
-        <v>2649</v>
+        <v>2652</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
-        <v>2650</v>
+        <v>2653</v>
       </c>
       <c r="D705" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E705" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F705" t="s">
         <v>114</v>
       </c>
       <c r="G705" s="1" t="s">
-        <v>2651</v>
+        <v>2654</v>
       </c>
       <c r="H705" t="s">
-        <v>2652</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
-        <v>2653</v>
+        <v>2656</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
-        <v>2654</v>
+        <v>2657</v>
       </c>
       <c r="D706" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E706" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F706" t="s">
         <v>88</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>2655</v>
+        <v>2658</v>
       </c>
       <c r="H706" t="s">
-        <v>2656</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
-        <v>2657</v>
+        <v>2660</v>
       </c>
       <c r="B707" t="s">
         <v>9</v>
       </c>
       <c r="C707" t="s">
-        <v>2658</v>
+        <v>2661</v>
       </c>
       <c r="D707" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E707" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F707" t="s">
         <v>88</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>2659</v>
+        <v>2662</v>
       </c>
       <c r="H707" t="s">
-        <v>2660</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
-        <v>2661</v>
+        <v>2664</v>
       </c>
       <c r="B708" t="s">
         <v>9</v>
       </c>
       <c r="C708" t="s">
-        <v>2662</v>
+        <v>2665</v>
       </c>
       <c r="D708" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E708" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F708" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G708" s="1" t="s">
-        <v>2663</v>
+        <v>2666</v>
       </c>
       <c r="H708" t="s">
-        <v>2664</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
-        <v>2665</v>
+        <v>2668</v>
       </c>
       <c r="B709" t="s">
         <v>9</v>
       </c>
       <c r="C709" t="s">
-        <v>2666</v>
+        <v>2669</v>
       </c>
       <c r="D709" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E709" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F709" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G709" s="1" t="s">
-        <v>2667</v>
+        <v>2670</v>
       </c>
       <c r="H709" t="s">
-        <v>2668</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
-        <v>2669</v>
+        <v>2672</v>
       </c>
       <c r="B710" t="s">
         <v>9</v>
       </c>
       <c r="C710" t="s">
-        <v>2670</v>
+        <v>2673</v>
       </c>
       <c r="D710" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E710" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F710" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G710" s="1" t="s">
-        <v>2671</v>
+        <v>2674</v>
       </c>
       <c r="H710" t="s">
-        <v>2672</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
-        <v>2673</v>
+        <v>2676</v>
       </c>
       <c r="B711" t="s">
         <v>9</v>
       </c>
       <c r="C711" t="s">
-        <v>2674</v>
+        <v>2677</v>
       </c>
       <c r="D711" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E711" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F711" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G711" s="1" t="s">
-        <v>2675</v>
+        <v>2678</v>
       </c>
       <c r="H711" t="s">
-        <v>2676</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
-        <v>2677</v>
+        <v>2680</v>
       </c>
       <c r="B712" t="s">
         <v>9</v>
       </c>
       <c r="C712" t="s">
-        <v>2678</v>
+        <v>2681</v>
       </c>
       <c r="D712" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E712" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F712" t="s">
         <v>84</v>
       </c>
       <c r="G712" s="1" t="s">
-        <v>2679</v>
+        <v>2682</v>
       </c>
       <c r="H712" t="s">
-        <v>2680</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
-        <v>2681</v>
+        <v>2684</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
-        <v>2682</v>
+        <v>2685</v>
       </c>
       <c r="D713" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E713" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F713" t="s">
         <v>84</v>
       </c>
       <c r="G713" s="1" t="s">
-        <v>2683</v>
+        <v>2686</v>
       </c>
       <c r="H713" t="s">
-        <v>2684</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
-        <v>2685</v>
+        <v>2688</v>
       </c>
       <c r="B714" t="s">
         <v>9</v>
       </c>
       <c r="C714" t="s">
-        <v>2686</v>
+        <v>2689</v>
       </c>
       <c r="D714" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E714" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F714" t="s">
         <v>84</v>
       </c>
       <c r="G714" s="1" t="s">
-        <v>2687</v>
+        <v>2690</v>
       </c>
       <c r="H714" t="s">
-        <v>2688</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
-        <v>2689</v>
+        <v>2692</v>
       </c>
       <c r="B715" t="s">
         <v>9</v>
       </c>
       <c r="C715" t="s">
-        <v>2690</v>
+        <v>2693</v>
       </c>
       <c r="D715" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E715" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F715" t="s">
         <v>84</v>
       </c>
       <c r="G715" s="1" t="s">
-        <v>2691</v>
+        <v>2694</v>
       </c>
       <c r="H715" t="s">
-        <v>2692</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
-        <v>2693</v>
+        <v>2696</v>
       </c>
       <c r="B716" t="s">
         <v>9</v>
       </c>
       <c r="C716" t="s">
-        <v>2694</v>
+        <v>2697</v>
       </c>
       <c r="D716" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E716" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F716" t="s">
         <v>84</v>
       </c>
       <c r="G716" s="1" t="s">
-        <v>2695</v>
+        <v>2698</v>
       </c>
       <c r="H716" t="s">
-        <v>2696</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
-        <v>2697</v>
+        <v>2700</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
-        <v>2698</v>
+        <v>2701</v>
       </c>
       <c r="D717" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E717" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F717" t="s">
         <v>114</v>
       </c>
       <c r="G717" s="1" t="s">
-        <v>2699</v>
+        <v>2702</v>
       </c>
       <c r="H717" t="s">
-        <v>2700</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
-        <v>2701</v>
+        <v>2704</v>
       </c>
       <c r="B718" t="s">
         <v>9</v>
       </c>
       <c r="C718" t="s">
-        <v>2702</v>
+        <v>2705</v>
       </c>
       <c r="D718" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E718" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F718" t="s">
         <v>114</v>
       </c>
       <c r="G718" s="1" t="s">
-        <v>2703</v>
+        <v>2706</v>
       </c>
       <c r="H718" t="s">
-        <v>2704</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
-        <v>2705</v>
+        <v>2708</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
-        <v>2706</v>
+        <v>2709</v>
       </c>
       <c r="D719" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E719" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F719" t="s">
         <v>88</v>
       </c>
       <c r="G719" s="1" t="s">
-        <v>2707</v>
+        <v>2710</v>
       </c>
       <c r="H719" t="s">
-        <v>2708</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
-        <v>2709</v>
+        <v>2712</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
-        <v>2710</v>
+        <v>2713</v>
       </c>
       <c r="D720" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E720" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F720" t="s">
         <v>88</v>
       </c>
       <c r="G720" s="1" t="s">
-        <v>2711</v>
+        <v>2714</v>
       </c>
       <c r="H720" t="s">
-        <v>2712</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
-        <v>2713</v>
+        <v>2716</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
-        <v>2714</v>
+        <v>2717</v>
       </c>
       <c r="D721" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E721" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F721" t="s">
         <v>88</v>
       </c>
       <c r="G721" s="1" t="s">
-        <v>2715</v>
+        <v>2718</v>
       </c>
       <c r="H721" t="s">
-        <v>2716</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
-        <v>2717</v>
+        <v>2720</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
-        <v>2718</v>
+        <v>2721</v>
       </c>
       <c r="D722" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E722" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F722" t="s">
         <v>88</v>
       </c>
       <c r="G722" s="1" t="s">
-        <v>2719</v>
+        <v>2722</v>
       </c>
       <c r="H722" t="s">
-        <v>2720</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
-        <v>2721</v>
+        <v>2724</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
-        <v>2722</v>
+        <v>2725</v>
       </c>
       <c r="D723" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E723" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F723" t="s">
         <v>88</v>
       </c>
       <c r="G723" s="1" t="s">
-        <v>2723</v>
+        <v>2726</v>
       </c>
       <c r="H723" t="s">
-        <v>2724</v>
+        <v>2727</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
-        <v>2725</v>
+        <v>2728</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
-        <v>2726</v>
+        <v>2729</v>
       </c>
       <c r="D724" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E724" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F724" t="s">
         <v>88</v>
       </c>
       <c r="G724" s="1" t="s">
-        <v>2727</v>
+        <v>2730</v>
       </c>
       <c r="H724" t="s">
-        <v>2728</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
-        <v>2729</v>
+        <v>2732</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
-        <v>2730</v>
+        <v>2733</v>
       </c>
       <c r="D725" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E725" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F725" t="s">
         <v>88</v>
       </c>
       <c r="G725" s="1" t="s">
-        <v>2731</v>
+        <v>2734</v>
       </c>
       <c r="H725" t="s">
-        <v>2732</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
-        <v>2733</v>
+        <v>2736</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
-        <v>2734</v>
+        <v>2737</v>
       </c>
       <c r="D726" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E726" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F726" t="s">
         <v>88</v>
       </c>
       <c r="G726" s="1" t="s">
-        <v>2735</v>
+        <v>2738</v>
       </c>
       <c r="H726" t="s">
-        <v>2736</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>2737</v>
+        <v>2740</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
-        <v>2738</v>
+        <v>2741</v>
       </c>
       <c r="D727" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E727" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F727" t="s">
         <v>88</v>
       </c>
       <c r="G727" s="1" t="s">
-        <v>2739</v>
+        <v>2742</v>
       </c>
       <c r="H727" t="s">
-        <v>2740</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>2741</v>
+        <v>2744</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
-        <v>2742</v>
+        <v>2745</v>
       </c>
       <c r="D728" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E728" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F728" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G728" s="1" t="s">
-        <v>2743</v>
+        <v>2746</v>
       </c>
       <c r="H728" t="s">
-        <v>2744</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>2745</v>
+        <v>2748</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
-        <v>2746</v>
+        <v>2749</v>
       </c>
       <c r="D729" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E729" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F729" t="s">
         <v>84</v>
       </c>
       <c r="G729" s="1" t="s">
-        <v>2747</v>
+        <v>2750</v>
       </c>
       <c r="H729" t="s">
-        <v>2748</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>2749</v>
+        <v>2752</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
-        <v>2750</v>
+        <v>2753</v>
       </c>
       <c r="D730" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E730" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F730" t="s">
         <v>88</v>
       </c>
       <c r="G730" s="1" t="s">
-        <v>2751</v>
+        <v>2754</v>
       </c>
       <c r="H730" t="s">
-        <v>2752</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>2753</v>
+        <v>2756</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
-        <v>2754</v>
+        <v>2757</v>
       </c>
       <c r="D731" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E731" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F731" t="s">
         <v>88</v>
       </c>
       <c r="G731" s="1" t="s">
-        <v>2755</v>
+        <v>2758</v>
       </c>
       <c r="H731" t="s">
-        <v>2756</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
-        <v>2757</v>
+        <v>2760</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
-        <v>2758</v>
+        <v>2761</v>
       </c>
       <c r="D732" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E732" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F732" t="s">
         <v>114</v>
       </c>
       <c r="G732" s="1" t="s">
-        <v>2759</v>
+        <v>2762</v>
       </c>
       <c r="H732" t="s">
-        <v>2760</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
-        <v>2761</v>
+        <v>2764</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
-        <v>2762</v>
+        <v>2765</v>
       </c>
       <c r="D733" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E733" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F733" t="s">
         <v>114</v>
       </c>
       <c r="G733" s="1" t="s">
-        <v>2763</v>
+        <v>2766</v>
       </c>
       <c r="H733" t="s">
-        <v>2764</v>
+        <v>2767</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
-        <v>2765</v>
+        <v>2768</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
-        <v>2766</v>
+        <v>2769</v>
       </c>
       <c r="D734" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E734" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F734" t="s">
         <v>114</v>
       </c>
       <c r="G734" s="1" t="s">
-        <v>2767</v>
+        <v>2770</v>
       </c>
       <c r="H734" t="s">
-        <v>2768</v>
+        <v>2771</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
-        <v>2769</v>
+        <v>2772</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
-        <v>2770</v>
+        <v>2773</v>
       </c>
       <c r="D735" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E735" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F735" t="s">
         <v>84</v>
       </c>
       <c r="G735" s="1" t="s">
-        <v>2771</v>
+        <v>2774</v>
       </c>
       <c r="H735" t="s">
-        <v>2772</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
-        <v>2773</v>
+        <v>2776</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
-        <v>2774</v>
+        <v>2777</v>
       </c>
       <c r="D736" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E736" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F736" t="s">
-        <v>2775</v>
+        <v>2778</v>
       </c>
       <c r="G736" s="1" t="s">
-        <v>2776</v>
+        <v>2779</v>
       </c>
       <c r="H736" t="s">
-        <v>2777</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
-        <v>2778</v>
+        <v>2781</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
-        <v>2779</v>
+        <v>2782</v>
       </c>
       <c r="D737" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E737" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F737" t="s">
         <v>109</v>
       </c>
       <c r="G737" s="1" t="s">
-        <v>2780</v>
+        <v>2783</v>
       </c>
       <c r="H737" t="s">
-        <v>2781</v>
+        <v>2784</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
-        <v>2782</v>
+        <v>2785</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
-        <v>2783</v>
+        <v>2786</v>
       </c>
       <c r="D738" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E738" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F738" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G738" s="1" t="s">
-        <v>2784</v>
+        <v>2787</v>
       </c>
       <c r="H738" t="s">
-        <v>2785</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
-        <v>2786</v>
+        <v>2789</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
-        <v>2787</v>
+        <v>2790</v>
       </c>
       <c r="D739" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E739" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F739" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G739" s="1" t="s">
-        <v>2788</v>
+        <v>2791</v>
       </c>
       <c r="H739" t="s">
-        <v>2789</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
-        <v>2790</v>
+        <v>2793</v>
       </c>
       <c r="B740" t="s">
         <v>9</v>
       </c>
       <c r="C740" t="s">
-        <v>2791</v>
+        <v>2794</v>
       </c>
       <c r="D740" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E740" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F740" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G740" s="1" t="s">
-        <v>2792</v>
+        <v>2795</v>
       </c>
       <c r="H740" t="s">
-        <v>2793</v>
+        <v>2796</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
-        <v>2794</v>
+        <v>2797</v>
       </c>
       <c r="B741" t="s">
         <v>9</v>
       </c>
       <c r="C741" t="s">
-        <v>2795</v>
+        <v>2798</v>
       </c>
       <c r="D741" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E741" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F741" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G741" s="1" t="s">
-        <v>2796</v>
+        <v>2799</v>
       </c>
       <c r="H741" t="s">
-        <v>2797</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
-        <v>2798</v>
+        <v>2801</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
-        <v>2799</v>
+        <v>2802</v>
       </c>
       <c r="D742" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E742" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F742" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G742" s="1" t="s">
-        <v>2800</v>
+        <v>2803</v>
       </c>
       <c r="H742" t="s">
-        <v>2801</v>
+        <v>2804</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="B743" t="s">
         <v>9</v>
       </c>
       <c r="C743" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="D743" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E743" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F743" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="G743" s="1" t="s">
-        <v>2804</v>
+        <v>2807</v>
       </c>
       <c r="H743" t="s">
-        <v>2805</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
-        <v>2806</v>
+        <v>2809</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
-        <v>2807</v>
+        <v>2810</v>
       </c>
       <c r="D744" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E744" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F744" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G744" s="1" t="s">
-        <v>2808</v>
+        <v>2811</v>
       </c>
       <c r="H744" t="s">
-        <v>2809</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
-        <v>2810</v>
+        <v>2813</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
-        <v>2811</v>
+        <v>2814</v>
       </c>
       <c r="D745" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E745" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F745" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G745" s="1" t="s">
-        <v>2812</v>
+        <v>2815</v>
       </c>
       <c r="H745" t="s">
-        <v>2813</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
-        <v>2814</v>
+        <v>2817</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
-        <v>2815</v>
+        <v>2818</v>
       </c>
       <c r="D746" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E746" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F746" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G746" s="1" t="s">
-        <v>2816</v>
+        <v>2819</v>
       </c>
       <c r="H746" t="s">
-        <v>2817</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
-        <v>2818</v>
+        <v>2821</v>
       </c>
       <c r="B747" t="s">
         <v>9</v>
       </c>
       <c r="C747" t="s">
-        <v>2819</v>
+        <v>2822</v>
       </c>
       <c r="D747" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E747" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F747" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G747" s="1" t="s">
-        <v>2820</v>
+        <v>2823</v>
       </c>
       <c r="H747" t="s">
-        <v>2821</v>
+        <v>2824</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
-        <v>2822</v>
+        <v>2825</v>
       </c>
       <c r="B748" t="s">
         <v>9</v>
       </c>
       <c r="C748" t="s">
-        <v>2823</v>
+        <v>2826</v>
       </c>
       <c r="D748" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E748" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F748" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G748" s="1" t="s">
-        <v>2824</v>
+        <v>2827</v>
       </c>
       <c r="H748" t="s">
-        <v>2825</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="B749" t="s">
         <v>9</v>
       </c>
       <c r="C749" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="D749" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E749" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F749" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G749" s="1" t="s">
-        <v>2828</v>
+        <v>2831</v>
       </c>
       <c r="H749" t="s">
-        <v>2829</v>
+        <v>2832</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
-        <v>2830</v>
+        <v>2833</v>
       </c>
       <c r="B750" t="s">
         <v>9</v>
       </c>
       <c r="C750" t="s">
-        <v>2831</v>
+        <v>2834</v>
       </c>
       <c r="D750" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E750" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F750" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G750" s="1" t="s">
-        <v>2832</v>
+        <v>2835</v>
       </c>
       <c r="H750" t="s">
-        <v>2833</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
-        <v>2834</v>
+        <v>2837</v>
       </c>
       <c r="B751" t="s">
         <v>9</v>
       </c>
       <c r="C751" t="s">
-        <v>2835</v>
+        <v>2838</v>
       </c>
       <c r="D751" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E751" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F751" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G751" s="1" t="s">
-        <v>2836</v>
+        <v>2839</v>
       </c>
       <c r="H751" t="s">
-        <v>2837</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
-        <v>2838</v>
+        <v>2841</v>
       </c>
       <c r="B752" t="s">
         <v>9</v>
       </c>
       <c r="C752" t="s">
-        <v>2839</v>
+        <v>2842</v>
       </c>
       <c r="D752" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E752" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F752" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G752" s="1" t="s">
-        <v>2840</v>
+        <v>2843</v>
       </c>
       <c r="H752" t="s">
-        <v>2841</v>
+        <v>2844</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
-        <v>2842</v>
+        <v>2845</v>
       </c>
       <c r="B753" t="s">
         <v>9</v>
       </c>
       <c r="C753" t="s">
-        <v>2843</v>
+        <v>2846</v>
       </c>
       <c r="D753" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E753" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F753" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="G753" s="1" t="s">
-        <v>2844</v>
+        <v>2847</v>
       </c>
       <c r="H753" t="s">
-        <v>2845</v>
+        <v>2848</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
-        <v>2846</v>
+        <v>2849</v>
       </c>
       <c r="B754" t="s">
         <v>9</v>
       </c>
       <c r="C754" t="s">
-        <v>2847</v>
+        <v>2850</v>
       </c>
       <c r="D754" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E754" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F754" t="s">
         <v>88</v>
       </c>
       <c r="G754" s="1" t="s">
-        <v>2848</v>
+        <v>2851</v>
       </c>
       <c r="H754" t="s">
-        <v>2849</v>
+        <v>2852</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
-        <v>2850</v>
+        <v>2853</v>
       </c>
       <c r="B755" t="s">
         <v>9</v>
       </c>
       <c r="C755" t="s">
-        <v>2851</v>
+        <v>2854</v>
       </c>
       <c r="D755" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E755" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F755" t="s">
         <v>88</v>
       </c>
       <c r="G755" s="1" t="s">
-        <v>2852</v>
+        <v>2855</v>
       </c>
       <c r="H755" t="s">
-        <v>2853</v>
+        <v>2856</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
-        <v>2854</v>
+        <v>2857</v>
       </c>
       <c r="B756" t="s">
         <v>9</v>
       </c>
       <c r="C756" t="s">
-        <v>2855</v>
+        <v>2858</v>
       </c>
       <c r="D756" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E756" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F756" t="s">
         <v>88</v>
       </c>
       <c r="G756" s="1" t="s">
-        <v>2856</v>
+        <v>2859</v>
       </c>
       <c r="H756" t="s">
-        <v>2857</v>
+        <v>2860</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
-        <v>2858</v>
+        <v>2861</v>
       </c>
       <c r="B757" t="s">
         <v>9</v>
       </c>
       <c r="C757" t="s">
-        <v>2859</v>
+        <v>2862</v>
       </c>
       <c r="D757" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E757" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F757" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G757" s="1" t="s">
-        <v>2860</v>
+        <v>2863</v>
       </c>
       <c r="H757" t="s">
-        <v>2861</v>
+        <v>2864</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
-        <v>2862</v>
+        <v>2865</v>
       </c>
       <c r="B758" t="s">
         <v>9</v>
       </c>
       <c r="C758" t="s">
-        <v>2863</v>
+        <v>2866</v>
       </c>
       <c r="D758" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E758" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F758" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G758" s="1" t="s">
-        <v>2864</v>
+        <v>2867</v>
       </c>
       <c r="H758" t="s">
-        <v>2865</v>
+        <v>2868</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
-        <v>2866</v>
+        <v>2869</v>
       </c>
       <c r="B759" t="s">
         <v>9</v>
       </c>
       <c r="C759" t="s">
-        <v>2867</v>
+        <v>2870</v>
       </c>
       <c r="D759" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E759" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F759" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G759" s="1" t="s">
-        <v>2868</v>
+        <v>2871</v>
       </c>
       <c r="H759" t="s">
-        <v>2869</v>
+        <v>2872</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
-        <v>2870</v>
+        <v>2873</v>
       </c>
       <c r="B760" t="s">
         <v>9</v>
       </c>
       <c r="C760" t="s">
-        <v>2871</v>
+        <v>2874</v>
       </c>
       <c r="D760" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E760" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F760" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G760" s="1" t="s">
-        <v>2872</v>
+        <v>2875</v>
       </c>
       <c r="H760" t="s">
-        <v>2873</v>
+        <v>2876</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
-        <v>2874</v>
+        <v>2877</v>
       </c>
       <c r="B761" t="s">
         <v>9</v>
       </c>
       <c r="C761" t="s">
-        <v>2875</v>
+        <v>2878</v>
       </c>
       <c r="D761" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E761" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F761" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G761" s="1" t="s">
-        <v>2876</v>
+        <v>2879</v>
       </c>
       <c r="H761" t="s">
-        <v>2877</v>
+        <v>2880</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
-        <v>2878</v>
+        <v>2881</v>
       </c>
       <c r="B762" t="s">
         <v>9</v>
       </c>
       <c r="C762" t="s">
-        <v>2879</v>
+        <v>2882</v>
       </c>
       <c r="D762" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E762" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F762" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G762" s="1" t="s">
-        <v>2880</v>
+        <v>2883</v>
       </c>
       <c r="H762" t="s">
-        <v>2881</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
-        <v>2882</v>
+        <v>2885</v>
       </c>
       <c r="B763" t="s">
         <v>9</v>
       </c>
       <c r="C763" t="s">
-        <v>2883</v>
+        <v>2886</v>
       </c>
       <c r="D763" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E763" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F763" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G763" s="1" t="s">
-        <v>2884</v>
+        <v>2887</v>
       </c>
       <c r="H763" t="s">
-        <v>2885</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
-        <v>2886</v>
+        <v>2889</v>
       </c>
       <c r="B764" t="s">
         <v>9</v>
       </c>
       <c r="C764" t="s">
-        <v>2887</v>
+        <v>2890</v>
       </c>
       <c r="D764" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E764" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F764" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G764" s="1" t="s">
-        <v>2888</v>
+        <v>2891</v>
       </c>
       <c r="H764" t="s">
-        <v>2889</v>
+        <v>2892</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
-        <v>2890</v>
+        <v>2893</v>
       </c>
       <c r="B765" t="s">
         <v>9</v>
       </c>
       <c r="C765" t="s">
-        <v>2891</v>
+        <v>2894</v>
       </c>
       <c r="D765" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E765" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F765" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G765" s="1" t="s">
-        <v>2892</v>
+        <v>2895</v>
       </c>
       <c r="H765" t="s">
-        <v>2893</v>
+        <v>2896</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
-        <v>2894</v>
+        <v>2897</v>
       </c>
       <c r="B766" t="s">
         <v>9</v>
       </c>
       <c r="C766" t="s">
-        <v>2895</v>
+        <v>2898</v>
       </c>
       <c r="D766" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E766" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F766" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G766" s="1" t="s">
-        <v>2896</v>
+        <v>2899</v>
       </c>
       <c r="H766" t="s">
-        <v>2897</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
-        <v>2898</v>
+        <v>2901</v>
       </c>
       <c r="B767" t="s">
         <v>9</v>
       </c>
       <c r="C767" t="s">
-        <v>2899</v>
+        <v>2902</v>
       </c>
       <c r="D767" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E767" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F767" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G767" s="1" t="s">
-        <v>2900</v>
+        <v>2903</v>
       </c>
       <c r="H767" t="s">
-        <v>2901</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
-        <v>2902</v>
+        <v>2905</v>
       </c>
       <c r="B768" t="s">
         <v>9</v>
       </c>
       <c r="C768" t="s">
-        <v>2903</v>
+        <v>2906</v>
       </c>
       <c r="D768" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E768" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F768" t="s">
         <v>114</v>
       </c>
       <c r="G768" s="1" t="s">
-        <v>2904</v>
+        <v>2907</v>
       </c>
       <c r="H768" t="s">
-        <v>2905</v>
+        <v>2908</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
-        <v>2906</v>
+        <v>2909</v>
       </c>
       <c r="B769" t="s">
         <v>9</v>
       </c>
       <c r="C769" t="s">
-        <v>2907</v>
+        <v>2910</v>
       </c>
       <c r="D769" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E769" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F769" t="s">
         <v>114</v>
       </c>
       <c r="G769" s="1" t="s">
-        <v>2908</v>
+        <v>2911</v>
       </c>
       <c r="H769" t="s">
-        <v>2909</v>
+        <v>2912</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
-        <v>2910</v>
+        <v>2913</v>
       </c>
       <c r="B770" t="s">
         <v>9</v>
       </c>
       <c r="C770" t="s">
-        <v>2911</v>
+        <v>2914</v>
       </c>
       <c r="D770" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E770" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F770" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G770" s="1" t="s">
-        <v>2912</v>
+        <v>2915</v>
       </c>
       <c r="H770" t="s">
-        <v>2913</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
-        <v>2914</v>
+        <v>2917</v>
       </c>
       <c r="B771" t="s">
         <v>9</v>
       </c>
       <c r="C771" t="s">
-        <v>2915</v>
+        <v>2918</v>
       </c>
       <c r="D771" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E771" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F771" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G771" s="1" t="s">
-        <v>2916</v>
+        <v>2919</v>
       </c>
       <c r="H771" t="s">
-        <v>2917</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
-        <v>2918</v>
+        <v>2921</v>
       </c>
       <c r="B772" t="s">
         <v>9</v>
       </c>
       <c r="C772" t="s">
-        <v>2919</v>
+        <v>2922</v>
       </c>
       <c r="D772" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E772" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F772" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G772" s="1" t="s">
-        <v>2920</v>
+        <v>2923</v>
       </c>
       <c r="H772" t="s">
-        <v>2921</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
-        <v>2922</v>
+        <v>2925</v>
       </c>
       <c r="B773" t="s">
         <v>9</v>
       </c>
       <c r="C773" t="s">
-        <v>2923</v>
+        <v>2926</v>
       </c>
       <c r="D773" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E773" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F773" t="s">
         <v>119</v>
       </c>
       <c r="G773" s="1" t="s">
-        <v>2924</v>
+        <v>2927</v>
       </c>
       <c r="H773" t="s">
-        <v>2925</v>
+        <v>2928</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
-        <v>2926</v>
+        <v>2929</v>
       </c>
       <c r="B774" t="s">
         <v>9</v>
       </c>
       <c r="C774" t="s">
-        <v>2927</v>
+        <v>2930</v>
       </c>
       <c r="D774" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E774" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F774" t="s">
         <v>109</v>
       </c>
       <c r="G774" s="1" t="s">
-        <v>2928</v>
+        <v>2931</v>
       </c>
       <c r="H774" t="s">
-        <v>2929</v>
+        <v>2932</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
-        <v>2930</v>
+        <v>2933</v>
       </c>
       <c r="B775" t="s">
         <v>9</v>
       </c>
       <c r="C775" t="s">
-        <v>2931</v>
+        <v>2934</v>
       </c>
       <c r="D775" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E775" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F775" t="s">
         <v>109</v>
       </c>
       <c r="G775" s="1" t="s">
-        <v>2932</v>
+        <v>2935</v>
       </c>
       <c r="H775" t="s">
-        <v>2933</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
-        <v>2934</v>
+        <v>2937</v>
       </c>
       <c r="B776" t="s">
         <v>9</v>
       </c>
       <c r="C776" t="s">
-        <v>2935</v>
+        <v>2938</v>
       </c>
       <c r="D776" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E776" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F776" t="s">
         <v>109</v>
       </c>
       <c r="G776" s="1" t="s">
-        <v>2936</v>
+        <v>2939</v>
       </c>
       <c r="H776" t="s">
-        <v>2937</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
-        <v>2938</v>
+        <v>2941</v>
       </c>
       <c r="B777" t="s">
         <v>9</v>
       </c>
       <c r="C777" t="s">
-        <v>2939</v>
+        <v>2942</v>
       </c>
       <c r="D777" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E777" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F777" t="s">
         <v>109</v>
       </c>
       <c r="G777" s="1" t="s">
-        <v>2940</v>
+        <v>2943</v>
       </c>
       <c r="H777" t="s">
-        <v>2941</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
-        <v>2942</v>
+        <v>2945</v>
       </c>
       <c r="B778" t="s">
         <v>9</v>
       </c>
       <c r="C778" t="s">
-        <v>2943</v>
+        <v>2946</v>
       </c>
       <c r="D778" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E778" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F778" t="s">
         <v>84</v>
       </c>
       <c r="G778" s="1" t="s">
-        <v>2944</v>
+        <v>2947</v>
       </c>
       <c r="H778" t="s">
-        <v>2945</v>
+        <v>2948</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
-        <v>2946</v>
+        <v>2949</v>
       </c>
       <c r="B779" t="s">
         <v>9</v>
       </c>
       <c r="C779" t="s">
-        <v>2947</v>
+        <v>2950</v>
       </c>
       <c r="D779" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E779" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F779" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G779" s="1" t="s">
-        <v>2948</v>
+        <v>2951</v>
       </c>
       <c r="H779" t="s">
-        <v>2949</v>
+        <v>2952</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
-        <v>2950</v>
+        <v>2953</v>
       </c>
       <c r="B780" t="s">
         <v>9</v>
       </c>
       <c r="C780" t="s">
-        <v>2951</v>
+        <v>2954</v>
       </c>
       <c r="D780" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E780" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F780" t="s">
         <v>109</v>
       </c>
       <c r="G780" s="1" t="s">
-        <v>2952</v>
+        <v>2955</v>
       </c>
       <c r="H780" t="s">
-        <v>2953</v>
+        <v>2956</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" t="s">
-        <v>2954</v>
+        <v>2957</v>
       </c>
       <c r="B781" t="s">
         <v>9</v>
       </c>
       <c r="C781" t="s">
-        <v>2955</v>
+        <v>2958</v>
       </c>
       <c r="D781" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E781" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F781" t="s">
         <v>114</v>
       </c>
       <c r="G781" s="1" t="s">
-        <v>2956</v>
+        <v>2959</v>
       </c>
       <c r="H781" t="s">
-        <v>2957</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" t="s">
-        <v>2958</v>
+        <v>2961</v>
       </c>
       <c r="B782" t="s">
         <v>9</v>
       </c>
       <c r="C782" t="s">
-        <v>2959</v>
+        <v>2962</v>
       </c>
       <c r="D782" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E782" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F782" t="s">
         <v>114</v>
       </c>
       <c r="G782" s="1" t="s">
-        <v>2960</v>
+        <v>2963</v>
       </c>
       <c r="H782" t="s">
-        <v>2961</v>
+        <v>2964</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" t="s">
-        <v>2962</v>
+        <v>2965</v>
       </c>
       <c r="B783" t="s">
         <v>9</v>
       </c>
       <c r="C783" t="s">
-        <v>2963</v>
+        <v>2966</v>
       </c>
       <c r="D783" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E783" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F783" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G783" s="1" t="s">
-        <v>2964</v>
+        <v>2967</v>
       </c>
       <c r="H783" t="s">
-        <v>2965</v>
+        <v>2968</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" t="s">
-        <v>2966</v>
+        <v>2969</v>
       </c>
       <c r="B784" t="s">
         <v>9</v>
       </c>
       <c r="C784" t="s">
-        <v>2967</v>
+        <v>2970</v>
       </c>
       <c r="D784" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E784" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F784" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G784" s="1" t="s">
-        <v>2968</v>
+        <v>2971</v>
       </c>
       <c r="H784" t="s">
-        <v>2969</v>
+        <v>2972</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" t="s">
-        <v>2970</v>
+        <v>2973</v>
       </c>
       <c r="B785" t="s">
         <v>9</v>
       </c>
       <c r="C785" t="s">
-        <v>2971</v>
+        <v>2974</v>
       </c>
       <c r="D785" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E785" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="F785" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G785" s="1" t="s">
-        <v>2972</v>
+        <v>2975</v>
       </c>
       <c r="H785" t="s">
-        <v>2973</v>
+        <v>2976</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" t="s">
-        <v>2974</v>
+        <v>2977</v>
       </c>
       <c r="B786" t="s">
         <v>9</v>
       </c>
       <c r="C786" t="s">
         <v>10</v>
       </c>
       <c r="D786" t="s">
-        <v>2975</v>
+        <v>2978</v>
       </c>
       <c r="E786" t="s">
-        <v>2976</v>
+        <v>2979</v>
       </c>
       <c r="F786" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G786" s="1" t="s">
-        <v>110</v>
+        <v>345</v>
       </c>
       <c r="H786" t="s">
-        <v>2977</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" t="s">
-        <v>2978</v>
+        <v>2981</v>
       </c>
       <c r="B787" t="s">
         <v>9</v>
       </c>
       <c r="C787" t="s">
         <v>17</v>
       </c>
       <c r="D787" t="s">
-        <v>2975</v>
+        <v>2978</v>
       </c>
       <c r="E787" t="s">
-        <v>2976</v>
+        <v>2979</v>
       </c>
       <c r="F787" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="G787" s="1" t="s">
-        <v>110</v>
+        <v>345</v>
       </c>
       <c r="H787" t="s">
-        <v>2979</v>
+        <v>2982</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" t="s">
-        <v>2980</v>
+        <v>2983</v>
       </c>
       <c r="B788" t="s">
         <v>9</v>
       </c>
       <c r="C788" t="s">
         <v>29</v>
       </c>
       <c r="D788" t="s">
-        <v>2975</v>
+        <v>2978</v>
       </c>
       <c r="E788" t="s">
-        <v>2976</v>
+        <v>2979</v>
       </c>
       <c r="F788" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G788" s="1" t="s">
-        <v>110</v>
+        <v>345</v>
       </c>
       <c r="H788" t="s">
-        <v>2981</v>
+        <v>2984</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" t="s">
-        <v>2982</v>
+        <v>2985</v>
       </c>
       <c r="B789" t="s">
         <v>9</v>
       </c>
       <c r="C789" t="s">
         <v>44</v>
       </c>
       <c r="D789" t="s">
-        <v>2975</v>
+        <v>2978</v>
       </c>
       <c r="E789" t="s">
-        <v>2976</v>
+        <v>2979</v>
       </c>
       <c r="F789" t="s">
         <v>88</v>
       </c>
       <c r="G789" s="1" t="s">
-        <v>110</v>
+        <v>345</v>
       </c>
       <c r="H789" t="s">
-        <v>2983</v>
+        <v>2986</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" t="s">
-        <v>2984</v>
+        <v>2987</v>
       </c>
       <c r="B790" t="s">
         <v>9</v>
       </c>
       <c r="C790" t="s">
         <v>10</v>
       </c>
       <c r="D790" t="s">
-        <v>2985</v>
+        <v>2988</v>
       </c>
       <c r="E790" t="s">
-        <v>2986</v>
+        <v>2989</v>
       </c>
       <c r="F790" t="s">
-        <v>2987</v>
+        <v>2990</v>
       </c>
       <c r="G790" s="1" t="s">
-        <v>2988</v>
+        <v>2991</v>
       </c>
       <c r="H790" t="s">
-        <v>2989</v>
+        <v>2992</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" t="s">
-        <v>2990</v>
+        <v>2993</v>
       </c>
       <c r="B791" t="s">
         <v>9</v>
       </c>
       <c r="C791" t="s">
         <v>10</v>
       </c>
       <c r="D791" t="s">
-        <v>2991</v>
+        <v>2994</v>
       </c>
       <c r="E791" t="s">
-        <v>2992</v>
+        <v>2995</v>
       </c>
       <c r="F791" t="s">
-        <v>2993</v>
+        <v>2996</v>
       </c>
       <c r="G791" s="1" t="s">
-        <v>2994</v>
+        <v>2997</v>
       </c>
       <c r="H791" t="s">
-        <v>2995</v>
+        <v>2998</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>