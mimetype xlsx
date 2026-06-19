--- v0 (2026-02-08)
+++ v1 (2026-06-19)
@@ -54,10102 +54,10102 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PPTCE</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado - TCE/CE</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2374/parecer_previo_17-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2374/parecer_previo_17-2023.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio Favorável à aprovação das contas. Contas Regulares com Ressalvas, exercício financeiro de 2018, de responsabilidade do Senhor Valdir Herbster Filho.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2996/parecer_previo_no_266.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2996/parecer_previo_no_266.2023.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio Favorável à aprovação das contas com Ressalvas, exercício financeiro de 2020, de responsabilidade do Senhor Valdir Herbster Filho.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2825/001.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2825/001.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza e institui o Programa de Recuperação de Créditos Tributários e Não Tributários (REFIS 2023), no âmbito do Município de Amontada, e dá outras providências.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2195/001.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2195/001.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do salário mínimo dos servidores públicos municipais na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2196/002.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2196/002.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.135, de 20 de março de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2197/003.2023_-_substitutivo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2197/003.2023_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.248, de 14 de dezembro de 2020, que dispõe sobre a organização administrativa da Prefeitura Municipal de Amontada e dá outras providências.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2198/004.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2198/004.2023.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores do magistério do Município de Amontada, e dá outras providências.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2199/005.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2199/005.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.068, de 23 de março de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2200/006.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2200/006.2023.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos diretores, coordenadores e secretário escolar do Município de Amontada, e dá outras providências.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2201/007.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2201/007.2023.pdf</t>
   </si>
   <si>
     <t>Institui a política de ensino fundamental em tempo integral no âmbito da rede municipal de ensino do Município de Amontada, e dá outras providências.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2330/008.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2330/008.2023.pdf</t>
   </si>
   <si>
     <t>Promove a revisão geral constitucional da remuneração de todos os servidores públicos da administração direta e indireta do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2375/009.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2375/009.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo Municipal a delegar as ações e serviços de saneamento básico em localidades rurais ou pequeno porte do Município de Amontada, para o Sistema Integrado de Saneamento Rural da Bacia Hidrográfica do Curú e Litoral e suas associações filiadas e dá outras providências.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2459/pl_010.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2459/pl_010.pdf</t>
   </si>
   <si>
     <t>Estabelece a estrutura e o funcionamento do Conselho Tutelar do Município de Amontada, e dá outras providências.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2460/pl_011.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2460/pl_011.2023.pdf</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2554/pl_012.2023_-_ldo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2554/pl_012.2023_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2727/013.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2727/013.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do salário mínimo dos Servidores Públicos Municipais na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2728/014.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2728/014.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a incorporação de gratificação por serviço especializado na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2729/015.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2729/015.2023.pdf</t>
   </si>
   <si>
     <t>Altera o anexo II da Lei nº 1.154, de 4 de julho de 2017, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2730/016.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2730/016.2023.pdf</t>
   </si>
   <si>
     <t>Institui a gratificação especial de incentivo aos motoristas e operadores de máquinas da Prefeitura Municipal de Amontada na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2743/017.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2743/017.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo a abertura de crédito adicional especial, e da outras providências.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2760/018.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2760/018.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Poder Executivo para desenvolver ações e doações de bens necessários a implantação do Programa Minha Casa Minha Vida, conforme disposto na Lei Federal nº 11.977, de 07 de julho de 2009, na Medida Provisória nº 1.162, de 14 de fevereiro de 2023, e em Instruções Normativas Correlatas, e dá outras providências.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2843/pl_019.2023_-_executivo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2843/pl_019.2023_-_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder incentivos à empresa Martins Calçados e Serigrafia Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2857/020.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2857/020.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder bolsas de estudo, até o limite de valor que especifica, diretamente aos professores efetivos da rede pública municipal de ensino, objetivando o cumprimento de metas do Plano Nacional de Educação, Lei Federal nº 13.005, 24 de junho de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2898/021.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2898/021.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização da assistência financeira complementar repassada pela União Federal visado dar cumprimento ao disposto na Lei Federal nº 14.434, de 4 de agosto de 2022 que instituiu o piso salarial nacional do enfermeiro, do técnico de enfermagem, do auxiliar de enfermagem e da parteira, e dá outras providências.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2969/pl_022.2023_-_loa_2024.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2969/pl_022.2023_-_loa_2024.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Amontada para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3068/023.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3068/023.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação para instalação de empreendimentos no Município de Amontada e dá outras providências.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3086/024.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3086/024.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a abertura de crédito adicional especial, e dá outras providências.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3087/025.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3087/025.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de denominação de escolas na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3088/026.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3088/026.2023.pdf</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3089/027.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3089/027.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o aumento de escolas certificadoras das Escolas de Educação Básica da Rede Municipal de Ensino do Município de Amontada, e dá outras providências.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3090/028.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3090/028.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação e doação de imóvel público municipal ao Governo do Estado do Ceará, destinado a construção e instalação de Escola de Ensino Médio no Município de Amontada, e dá outras providências.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3091/029.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3091/029.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de Agente Comunitário de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3092/030.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3092/030.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.248, de 14 de dezembro de 2020, que dispõe sobre a Organização Administrativa da Prefeitura Municipal de Amontada e dá outras providências.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3101/031.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3101/031.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno ao Instituto Sertão Vivo, para a construção de um conjunto residencial através do Programa Minha Casa, Minha Vida –_x000D_
 MCMV Entidades, e dá outras providências.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3102/032.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3102/032.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.395, de 9 de maio de 2022 na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3103/033.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3103/033.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.434, de 14 de novembro de 2022 na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3104/034.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3104/034.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização e as atribuições do Conselho Municipal de Saúde de Amontada</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3107/035.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3107/035.2023.pdf</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Raul Cacau de Meneses</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2241/001.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2241/001.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Avenida Joaquim Carneiro Feioso, na Sede do Distrito de Nascente, Município de Amontada.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>Antônio Arnóbio Vasconcelos, Antônio Sobrinho da Silva, Francisco Vagner Moura, Jorge Ribeiro Siebra, José Ferreira de Sousa, Maria Sirnara Saldanha Freitas, Moab Ribeiro da Silva, Paulo Berg Melgaço, Pedro de Sousa Viana, Raimundo Sigefredo Santos Rodrigues, Raul Cacau de Meneses, Valdenir Marques Chaves</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2242/002.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2242/002.2023.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Sargento Francisco de Castro “Herói Amontadense”, ao Sr. Francisco Deusmar de Queiroz, na forma que indica.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2243/003.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2243/003.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Via Vereador José Dorismar Barros, na localidade de Aningas, Município de Amontada.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2244/004.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2244/004.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Via José Osvaldo Jacinto de Oliveira, no Município de Amontada.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>Antônio Arnóbio Vasconcelos</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2245/005.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2245/005.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua José Teixeira da Costa, na localidade de Cariri dos Irineus, Município de Amontada.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>Moab Ribeiro da Silva</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2246/006.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2246/006.2023.pdf</t>
   </si>
   <si>
     <t>Fica estabelecido “a Roda de Capoeira” como Patrimônio Cultural Imaterial do Município de Amontada.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2247/007.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2247/007.2023.pdf</t>
   </si>
   <si>
     <t>Fica estabelecida “a Dança do Coco” como Patrimônio Cultural Imaterial do Município de Amontada.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>Antônio Arnóbio Vasconcelos, Antônio Sobrinho da Silva, Maria Sirnara Saldanha Freitas, Paulo Berg Melgaço, Raimundo Sigefredo Santos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2248/pl_008.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2248/pl_008.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.124/2016, para modificar a gratificação de que trata o parágrafo único do art. 2º da presente Lei.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2253/pl_009.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2253/pl_009.2023.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I – Quadro de Provimento do Cargo em Comissão, da Lei Municipal nº 1151/2017, que dispõe sobre o Sistema de Controle Interno da Câmara Municipal de Amontada - SCI.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2254/pl_010.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2254/pl_010.2023.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º da Lei Municipal nº 1.231/2020, que trata da gratificação de função ao servidor efetivo.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>Antônio Arnóbio Vasconcelos, Antônio Sobrinho da Silva, Jorge Ribeiro Siebra, José Ferreira de Sousa, Marcos Caio Magalhães Rodrigues, Maria Sirnara Saldanha Freitas, Paulo Berg Melgaço, Raimundo Sigefredo Santos Rodrigues, Valdenir Marques Chaves</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2282/011.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2282/011.2023.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores da Câmara Municipal de Amontada para a Legislatura de 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>Maria Sirnara Saldanha Freitas</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2321/012.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2321/012.2023.pdf</t>
   </si>
   <si>
     <t>Fica estabelecida “a Quadrilha Junina” como Patrimônio Cultural Imaterial do Município de Amontada.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2322/013.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2322/013.2023.pdf</t>
   </si>
   <si>
     <t>Cria o programa "Maria nas Escolas", estabelecendo critérios para divulgação da Lei n° 11.340, de 7 de agosto de 2006, Lei Maria da Penha, no ambiente escolar da rede municipal de educação.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2324/014.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2324/014.2023.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia do Jogador de Futebol Amador e do Desportista Amador” do Município de Amontada.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>Marcos Caio Magalhães Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2327/015.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2327/015.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.406, de 28 de junho de 2022, para modificar o bairro que situa a Rua José Artuilo de Freitas.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2331/016.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2331/016.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual e o reajuste dos Servidores Efetivos da Câmara Municipal de Amontada, alterando o anexo I da Lei Municipal nº 933, de 14 de fevereiro de 2012.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2332/017.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2332/017.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1211/2019, que dispõe sobre a Reorganização Administrativa da Câmara Municipal de Amontada para conceder a Revisão Geral e o Reajuste aos Servidores Comissionados da Câmara.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2351/pl_018.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2351/pl_018.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Centro de Saúde Estevão Martins Teixeira, na Sede do Município de Amontada.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2353/019.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2353/019.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Raimundo Félix Otaviano, no bairro Flores na Sede do Município de Amontada.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2420/020.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2420/020.2023.pdf</t>
   </si>
   <si>
     <t>Cria a “Semana de conscientização para identificação da violência doméstica contra as mulheres” no município de Amontada.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>Jorge Ribeiro Siebra</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2455/021.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2455/021.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o processo seletivo democrático para escolhas dos integrantes dos núcleos gestores da rede pública de ensino do Município de Amontada.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2456/022.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2456/022.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Francisco Oliveira da Conceição, na localidade de Caetanos, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2488/023.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2488/023.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Hermenegildo Teles de Meneses no bairro São Sebastião, Município de Amontada.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2489/024.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2489/024.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Luiz Irineu Sobrinho, na localidade de Cariri dos Irineus, Município de Amontada.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>Pedro de Sousa Viana</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2501/025.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2501/025.2023.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha “Abril Verde” no Município de Amontada e dá outras providências.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2535/026.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2535/026.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Antônio Calista da Silva (Moragildo), na localidade de Caetanos, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2536/027.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2536/027.2023.pdf</t>
   </si>
   <si>
     <t>Estabelece normas gerais sobre segurança escolar, no âmbito do Município de Amontada-CE e dá outras providências.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2553/028.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2553/028.2023.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial de eventos a Semana Municipal de Prevenção da Gravidez na Adolescência no âmbito do Município de Amontada.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>Valdenir Marques Chaves</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2567/029.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2567/029.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Teresa Irineu da Silva Rogerio, na localidade da Praia de Moitas.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2604/proleg_030-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2604/proleg_030-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de premiação igual entre gêneros, nos eventos e competições esportivas e culturais, no âmbito do Município de Amontada e dá outras providências.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2603/proleg_031-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2603/proleg_031-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Aderbal Gomes do Nascimento, na Praia de Moitas Município de Amontada.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>Paulo Berg Melgaço</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2630/032.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2630/032.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Júlio Baltazar de Brito, no Bairro Nova Canaã, Distrito de Icaraí, Município de Amontada.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2652/033.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2652/033.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua José Pedro Magalhães, no Distrito de Lagoa Grande, Município de Amontada.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>José Ferreira de Sousa</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2679/034.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2679/034.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Manoel Gomes de Meneses, no Distrito de Garça, Município de Amontada.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2703/035.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2703/035.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Cargos, Carreiras e Salários dos Servidores da Câmara Municipal de Amontada e dá outras providências.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2706/036.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2706/036.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1211/2019, que dispõe sobre a Reorganização Administrativa da Câmara Municipal de Amontada para criar o cargo de Assessor Jurídico do Procon Câmara.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2705/037.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2705/037.2023.pdf</t>
   </si>
   <si>
     <t>Reformula a Gratificação de Função aos servidores efetivos da Câmara Municipal de Amontada e dá outras providências.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Antônio Sobrinho da Silva</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2693/038.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2693/038.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua 08 de maio, no Distrito de Gostosa, Município de Amontada.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Raul Cacau de Meneses, José Ferreira de Sousa</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2696/pl_039-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2696/pl_039-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Avenida Francisco José Araújo da Silva, no Distrito de Mosquito na forma que indica.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2726/pl_040-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2726/pl_040-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do corte dos serviços de fornecimento de Energia Elétrica e Água no Município e dá outras providências.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2714/pl_041-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2714/pl_041-2023.pdf</t>
   </si>
   <si>
     <t>Revoga o parágrafo segundo do art. 15 da Lei Municipal nº 1.151/2017, que dispõe sobre o Sistema de Controle Interno – SCI da Câmara Municipal de Amontada.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>José Ferreira de Sousa, Paulo Berg Melgaço, Raul Cacau de Meneses</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2754/pl_042-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2754/pl_042-2023.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Amontada a Honraria Policial Destaque do Ano e dá outras providências.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2755/043.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2755/043.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação, na internet, da lista de espera dos pacientes que aguardam por consultas (discriminadas por especialidade), exames e intervenções cirúrgicas e outros procedimentos nos estabelecimentos da Rede Pública de Saúde do Município, e da outras providências.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2757/pl_044-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2757/pl_044-2023.pdf</t>
   </si>
   <si>
     <t>Institui diretrizes para incentivo, manutenção e desenvolvimento da pesca artesanal e dá outras providências.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Raimundo Sigefredo Santos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2803/pl_045.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2803/pl_045.2023.pdf</t>
   </si>
   <si>
     <t>Institui a Carteira de Identificação da Pessoa com Fibromialgia (CIPFIBRO) no âmbito do Município de Amontada.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2808/046.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2808/046.2023.pdf</t>
   </si>
   <si>
     <t>Institui a campanha “Agosto Lilás”, dedicado à prevenção e conscientização pelo fim da violência contra a mulher no Município de Amontada/CE e dá outras providências.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2879/047.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2879/047.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Avenida Vicente Cacau da Costa, na localidade de Campestre, Município de Amontada-CE.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2880/048.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2880/048.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Travessa Anália Oliveira Alves, no bairro Campo, sede do Município de Amontada-CE.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2881/049.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2881/049.2023.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana do Empreendedorismo” no Município de Amontada e dá outras providências.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2896/050.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2896/050.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Otaciana Lima dos Santos, sede do Distrito de Icaraí, Amontada-CE.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2903/051.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2903/051.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Areninha Raimundo Nonato de Melo, na localidade de Mosquito.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2899/052.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2899/052.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Maria Francisca Cavalcante, no Distrito de Garças, Município de Amontada-CE.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2900/053.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2900/053.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua João Raimundo de Sousa, no Distrito de Garças, Município de Amontada-CE</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2901/054.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2901/054.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de exibição pública de publicidades de estabelecimentos que tenham como atividade serviços proibidos pela legislação federal a menores de idade.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2930/055.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2930/055.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua João Valderi da Silva, no Distrito de Garças, Município de Amontada-CE.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2931/056.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2931/056.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua José Alves de Moura, no Distrito de Garças, Município de Amontada-CE.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2932/057.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2932/057.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Avenida Professora Maria Iêda de Oliveira Teles, no Distrito de Garças, Município de Amontada-CE.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/</t>
+    <t>http://sapl.amontada.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Institui o Dia do Vereador no Município de Amontada.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2948/059.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2948/059.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a multa administrativa a quem invadir, impedir, ocupar ou perturbar local em que esteja acontecendo culto, cerimônia ou celebração de caráter religioso, no âmbito do Município de Amontada.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2967/060.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2967/060.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Avenida José Francisco Martins (Zé Minelva), na localidade de Roncador, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2997/061.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2997/061.2023.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial de eventos do Município de Amontada, Estado do Ceará o “OUTUBRO ROSA”, e dá outras providências.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3012/062.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3012/062.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua José Periel de Sousa (O Zé Luiza), na localidade de Caetanos, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3013/063.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3013/063.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Josefa Rogério da Silva, na localidade de Roncador, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3042/064.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3042/064.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Quadra Poliesportiva Marcelo Geto Ribeiro, situada na sede do distrito de Garças.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3043/065.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3043/065.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1074/2015, de 06 de maio de 2015, que “Institui o Dia Municipal da Mulher e o Prêmio Mulher Destaque: Mulher Cidadã em Amontada”.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3044/066.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3044/066.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Manoel Pedro Martins, na localidade de Roncador, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3045/067.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3045/067.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Psicopedagogo no Município de Amontada e dá outras providências.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3065/068.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3065/068.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua José Alves dos Santos.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3066/069.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3066/069.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Américo Tolentino Rocha, na localidade de Limoeiro.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3073/070.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3073/070.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua José Alves Ribeiro (Zeca Cândido) na localidade de Caetanos, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3074/071.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3074/071.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Campanha de Conscientização sobre a Saúde do Homem no Município de Amontada-CE e dá outras providências.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3084/072.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3084/072.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Deusdete Rodrigues Filho, no Povoado de Carrasco, Distrito de Icaraí, Amontada-CE.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3085/073.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3085/073.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Ricó - Engenheiro Jean Claude François Riccoboni, localidade de Frexeiras, Amontada-CE.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3098/074.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3098/074.2023.pdf</t>
   </si>
   <si>
     <t>Modifica a Lei nº 847/2009, que dispõe sobre a instituição de Comenda Legislativa, destinada a homenagear filhos ilustres de Amontada e dá outras providências.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3099/075.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3099/075.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Pedro Paz de Lima no Distrito de Icaraí, Amontada-CE.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2249/001.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2249/001.2023.pdf</t>
   </si>
   <si>
     <t>Altera o art. 9º da Resolução nº 002/1994, que dispõe sobre o Regimento Interno da Câmara Municipal de Amontada, para modificar o período de recesso parlamentar.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2250/projeto_de_resolucao_n_002.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2250/projeto_de_resolucao_n_002.2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta as rotinas das atividades dos Assessores Parlamentares no âmbito da Câmara Municipal de Amontada/CE.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2255/003.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2255/003.2023.pdf</t>
   </si>
   <si>
     <t>Altera os arts. 8º e 114 da Resolução nº 002/1994, que dispõe sobre o Regimento Interno da Câmara Municipal de Amontada.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2256/projeto_de_resolucao_004.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2256/projeto_de_resolucao_004.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 002/2009, para equiparar o valor das diárias da Câmara Municipal de Amontada.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2251/005.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2251/005.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Câmara Também Educa” e dá outras providências.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2325/006.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2325/006.2023.pdf</t>
   </si>
   <si>
     <t>Cria a galeria das Mulheres Vereadoras da Câmara Municipal de Amontada e institui a homenagem “Mulher Inspiração Amontadense” dá outras providências.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2328/007.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2328/007.2023.pdf</t>
   </si>
   <si>
     <t>Institui a homenagem “Criança Participativa”, na forma que indica.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2329/008.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2329/008.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Título “Jovem Destaque”, na forma que indica.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2422/009.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2422/009.2023.pdf</t>
   </si>
   <si>
     <t>Altera os Arts. 4º e 6º da Resolução nº 004/2019, que dispõe sobre a jornada de trabalho, o registro e o controle de frequência dos servidores efetivos do Poder Legislativo de Amontada.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2575/010.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2575/010.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Celebração de Termo de Responsabilidade para Entrega de Notebooks aos Vereadores da Câmara Municipal de Amontada.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>CEDP - Conselho de Ética e Decoro Parlamentar</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2756/pr_011.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2756/pr_011.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 009/2021, que dispõe sobre o Código de Ética e Decoro Parlamentar, para estabelecer preceitos como a violência de gênero e dá outras providências.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2239/001.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2239/001.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, a Sra. Liduína Araújo Pinheiro Jacinto, na forma que indica.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2240/pdl_002.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2240/pdl_002.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Whindersson Nunes Batista, na forma que indica.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2281/003.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2281/003.2023.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas de Governo do Município de Amontada do exercício financeiro de 2013, de responsabilidade do Sr. Paulo César dos Santos.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2326/004.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2326/004.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Elmano de Freitas da Costa, na forma que indica.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2372/005.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2372/005.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Raimundo Roberto Filho, na forma que indica.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2399/pdl_006.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2399/pdl_006.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, a Sra. Leciane da Costa Saraiva, na forma que indica.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2490/007.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2490/007.2023.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas de Governo do Município de Amontada do exercício financeiro 2018, de responsabilidade do Sr. Valdir Herbster Filho.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2504/008.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2504/008.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Eguiberto Moreira Mendes, na forma que indica.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2569/pdl_009.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2569/pdl_009.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Jailson Rodrigues da Silva, na forma que indica.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2653/010.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2653/010.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o percentual máximo de consignação para fins de empréstimos aos vereadores e servidores da Câmara Municipal de Amontada e dá outras providências.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2694/pdl_011.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2694/pdl_011.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, a Sra. Ana Carolina Ferreira Bezerra, na forma que indica.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2800/pdl_012.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2800/pdl_012.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Lemuel Henrique Gomes, na forma que indica.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2858/013.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2858/013.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Agostinho Lima Matias Neto, na forma que indica.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2897/014.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2897/014.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, a Sra. Lanna Nhayara Teixeira Braz, na forma que indica.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2926/015.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2926/015.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. José Gesilê Teixeira da Rocha Filho, na forma que indica.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2950/016.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2950/016.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, a Sra. Rita Maria Teixeira Dias, na forma que indica.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2951/017.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2951/017.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Renato Araújo Bezerra, na forma que indica.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2960/018.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2960/018.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Henrique Jorge Sales Ferreira, na forma que indica.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2966/pdl_019.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2966/pdl_019.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, a Sra. Maria Elane Pinheiro Gomes, na forma que indica.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2993/pdl_020.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2993/pdl_020.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, a Sra. Zélia Maria Porfírio.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2994/pdl_021.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2994/pdl_021.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, a Sra. Maria Neves da Silva Matias.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2998/022.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2998/022.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Pedro Henrique Vasconcelos Freitas, na forma que indica.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>Francisco Vagner Moura</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2999/projeto_de_decreto_023.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2999/projeto_de_decreto_023.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Júlio Cezar Falcão Costa, na forma que indica.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3000/projeto_de_decreto_024.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3000/projeto_de_decreto_024.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Manuel Duca da Silveira Neto, na forma que indica.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3014/projetos_de_decreto_025.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3014/projetos_de_decreto_025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Rodolfo Montenegro Campos, na forma que indica.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3015/026.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3015/026.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, à Sra. Bruna Theresa de Sousa Freire Jacinto, na forma que indica.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3019/projeto_de_decreto_027.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3019/projeto_de_decreto_027.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Moisés de Moura Sousa, na forma que indica.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3082/028.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3082/028.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Amontada, Estado do Ceará, ao Sr. Calebi Costa Batista, na forma que indica.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3083/029.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3083/029.2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária do Município de Amontada, Estado do Ceará, à Sra. Joelma Firmino de Castro Costa, na forma que indica.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3100/030.2023_pdl.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3100/030.2023_pdl.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas de Governo do Município de Amontada do exercício financeiro 2020, de responsabilidade do Sr. Valdir Herbster Filho.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2284/001.2023_ao_pres_003.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2284/001.2023_ao_pres_003.2023.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º do Projeto de Resolução nº 003/2023, que altera o art. 8º do Regimento Interno.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2457/002.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2457/002.2023.pdf</t>
   </si>
   <si>
     <t>Modifica o art. 1º do Projeto de Lei nº 018/2023, de autoria do Poder Legislativo para inserir o parágrafo único: A via ora denominada de Estevão Martins Teixeira passará a ser intitulada PROFESSOR NETO PAIVA, em homenagem ao servidor municipal Francisco José Holanda Paiva, revogando a Lei Municipal nº 1.210/2019, de 30 de agosto de 2019.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2491/emenda_modificativa_003.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2491/emenda_modificativa_003.2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 021/2023, de autoria do Vereador Jorge Ribeiro Siebra.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>Antônio Arnóbio Vasconcelos, Jorge Ribeiro Siebra, Maria Sirnara Saldanha Freitas</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2487/004.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2487/004.2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 001/2023, de autoria do Vereador Raul Cacau de Meneses.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2759/005.2023_ao_pl_035.2023_legislativo.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2759/005.2023_ao_pl_035.2023_legislativo.pdf</t>
   </si>
   <si>
     <t>Modifica o art. 35 do Projeto de Lei nº 035/2023, de autoria da Mesa Diretora.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3017/emenda_modificativa_006.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3017/emenda_modificativa_006.2023.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 022/2023, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3018/emenda_modificativa_007.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3018/emenda_modificativa_007.2023.pdf</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3016/emenda_aditiva_001.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3016/emenda_aditiva_001.2023.pdf</t>
   </si>
   <si>
     <t>Acrescente-se o parágrafo único ao art. 3º do projeto de Lei nº 022/2023, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2751/emenda_001.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2751/emenda_001.2023.pdf</t>
   </si>
   <si>
     <t>Emenda substitutiva ao Projeto de Resolução nº 004/2022, de autoria do Vereador Raul Cacau de Meneses, passando o texto do Projeto de Resolução a vigorar com a redação constante no Anexo I da presente Emenda Substitutiva</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2753/emenda_substitutiva_001-2023_paulo_berg_pres_004-2022_raul.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2753/emenda_substitutiva_001-2023_paulo_berg_pres_004-2022_raul.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva ao Projeto de Resolução nº 005/2022, de autoria do Vereador Raul Cacau de Meneses, passando o texto do Projeto de Resolução a vigorar com a redação constante no Anexo I da presente Emenda Substitutiva.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2826/emenda_substitutiva_003.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2826/emenda_substitutiva_003.2023.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva ao Projeto de Lei nº 045/2023, de autoria do Vereador Raimundo Sigefredo Santos.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>Antônio Arnóbio Vasconcelos, Antônio Sobrinho da Silva, Francisco Vagner Moura, Jorge Ribeiro Siebra, José Ferreira de Sousa, Marcos Caio Magalhães Rodrigues, Maria Sirnara Saldanha Freitas, Moab Ribeiro da Silva, Paulo Berg Melgaço, Pedro de Sousa Viana, Raimundo Sigefredo Santos Rodrigues, Raul Cacau de Meneses, Valdenir Marques Chaves</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2902/emenda_substitutiva_004.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2902/emenda_substitutiva_004.2023.pdf</t>
   </si>
   <si>
     <t>Emenda substitutiva ao Projeto de Resolução nº 005/2022, de autoria do Vereador Raul Cacau de Meneses, passando o texto do Projeto de Resolução a vigorar com a redação constante no Anexo I da presente Emenda Substitutiva.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>EMDS</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3105/emenda_supressiva_001.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3105/emenda_supressiva_001.2023.pdf</t>
   </si>
   <si>
     <t>Suprime o art. 2º do Projeto de Lei nº 033/2023, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Raul Cacau de Meneses, Antônio Arnóbio Vasconcelos, Jorge Ribeiro Siebra, Maria Sirnara Saldanha Freitas</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2641/001.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2641/001.2023.pdf</t>
   </si>
   <si>
     <t>Requer sejam consignados Votos de Congratulação, ao Prefeito de Maracanaú, Sr. Roberto Soares Pessoa, por seu natalício de 80 anos.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2859/002.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2859/002.2023.pdf</t>
   </si>
   <si>
     <t>Moção de apoio à Empresa Brasileira de Correios e Telégrafos para aprimorar a qualidade de seus serviços, garantir tarifas acessíveis, promover a ampliação das áreas de entregas e melhor estrutura de atendimento nos municípios, maximizar os resultados operacionais, comerciais e de atendimento, por meio de uma gestão técnico-profissional, abertura de concurso público e manutenção como empresa pública, objetivando atender de forma ampla, isonômica e irrestrita às necessidades da população.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2894/003.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2894/003.2023.pdf</t>
   </si>
   <si>
     <t>Moção à Mesa Diretora da Câmara dos Deputados, em apoio ao Projeto de Lei 3817/2020, que tramita no Congresso Nacional.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2895/004.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2895/004.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Senador Cleitinho (REP/MG) pelos Projetos de Lei 3393/2023 e 4055/02023, que tramitam no Senado Federal.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3035/mocao_005.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3035/mocao_005.2023.pdf</t>
   </si>
   <si>
     <t>Que sejam consignados Votos de Pesar, através da Câmara Municipal de Trairi, aos familiares de Robson Vicente Nogueira, Vereador daquele Município que tinha também muitas ligações de amizade em Amontada-CE.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2202/001.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2202/001.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, e ao Secretário de Infraestrutura, a recuperação da iluminação pública do Distrito de Gostosa.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2203/002.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2203/002.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, e ao Secretário de Infraestrutura, a recuperação da iluminação pública da rua Pedro Alves Parente, no Distrito de Icaraí.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2204/003.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2204/003.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, e ao Secretário de Saúde, esclarecimentos sobre os atendimentos de fisioterapia no município.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2205/004.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2205/004.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, e ao Secretário de Infraestrutura, a recuperação da iluminação pública da rua Ubirajara Alves, bairro Flores.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2206/005.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2206/005.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, e ao Secretário de Agricultura e da Pesca, a relação das demandas dos equipamentos para benfeitorias rurais do primeiro biênio.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2207/006.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2207/006.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, e ao Secretário de Infraestrutura, a regularização do pavimento e drenagem para a rua José Rodrigues de Sousa, no bairro Buenos Aires.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2208/007.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2208/007.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, no sentido de ser feita a Reforma do calçamento das ruas da Sede do distrito de Garças, no município de Amontada, conforme solicitação aprovada em 26/02/2021 (requerimento nº 010/2021), nesta Augusta Casa.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2209/008.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2209/008.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, para que sejam adotadas as medidas necessárias para a construção de uma estrada, com adição de piçarra, saindo do cemitério de Garças, ligando ao Assentamento de Lagoa do Jardim, totalizando 6,54 km, conforme solicitação aprovada em 26/02/2021 (requerimento nº 015/2021), nesta augusta Casa.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2210/009.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2210/009.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também aos Secretários de Infraestrutura (Sr. Flávio César Bruno Teixeira) e Educação (Sr. Jerffson Bruno Oliveira), a reforma do CEI Maria do Carmo Albano Teles, Sede do Distrito de Garças, conforme requerimentos nº 448/2021 e nº 090/2022, aprovados em 24/09/2021 e 23/03/2022, respectivamente.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2211/010.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2211/010.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também aos Secretários de Saúde (Sr. Felipe Jacinto de Oliveira Sousa) e Infraestrutura (Sr. Flávio César Bruno Teixeira), reiterando o retorno do atendimento odontológico no Posto de Saúde de Garças - Dr. Geraldo Gomes de Azevedo, como também de sua reforma, conforme requerimentos nº 062/2021, nº 567/2021 e nº 092/2022, aprovados em 05/03/2021, 05/11/2021 e 23/03/2022, respectivamente.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2212/011.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2212/011.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também aos Secretários de Infraestrutura (Flávio César Bruno Teixeira) e Educação (Sr. Jerffson Bruno Oliveira), a ampliação, até a altura de 2m (dois metros), do muro da Escola Dr. Rigoberto Romero de Barros, localizada no Assentamento de Lagoa do Jardim, reiterando, em parte, o requerimento nº 584/2021, aprovado em 12/11/2021.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2213/012.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2213/012.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também aos Secretários de Infraestrutura (Flávio César Bruno Teixeira) e Educação (Sr. Jerffson Bruno Oliveira), visando à reforma da quadra poliesportiva de Garças, reiterando, desta forma, os requerimentos de nº 012/2021 e nº 132/2022, aprovados, respectivamente, em 26/1/2021 e 08/4/2022.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2214/013.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2214/013.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, para que providencie a execução de obras de calçamentos nas ruas do Distrito de Gostosa, em benefício àqueles moradores, garantindo um acesso de qualidade para todos os transeuntes e veículos, conforme requerimento nº 30/2022, já aprovado na Sessão Ordinária do dia 23/02/2022.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2215/014.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2215/014.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, para que providencie a execução de obras de calçamentos nas ruas do Distrito de Varjota, em benefício àqueles moradores, garantindo um acesso de qualidade para todos os transeuntes e veículos, conforme requerimento nº 30/2022, já aprovado na Sessão Ordinária do dia 23/02/2022.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2216/015.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2216/015.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, para que providencie a construção de um bueiro na estrada principal que dá acesso à comunidade de Malhadinha, como também a reforma de toda a estrada, conforme requerimento nº 22/2022, já aprovado na Sessão Ordinária do dia 18/02/2022.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2217/016.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2217/016.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, para que providencie a construção de uma praça pública no espaço localizado entre a Av. Jaime Assis Henrique e Rua Vereador Francisco Cadorno Teles, onde funcionava a antigo “espaço do volei”, em frente à Churrascaria dos Vaqueiros, conforme requerimento nº 407/2022, já aprovado na Sessão Ordinária do dia 07/10/2022.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2218/017.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2218/017.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, para que providencie a construção de uma praça pública entorno da Igreja de Nossa Senhora das Dores, localizada no Distrito de Gostosa, conforme requerimento nº 049/2022, já aprovado na Sessão Ordinária do dia 04/03/2022.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2219/018.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2219/018.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, para que providencie a construção de uma praça pública entorno do Distrito de Varjota.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2220/019.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2220/019.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, para que providencie a construção de uma praça pública no entorno da Igreja Católica São José, bairro Buenos Aires, Amontada-CE, conforme requerimento nº 50/2022 da Sessão Ordinária do dia 04/03/2022</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2221/020.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2221/020.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, para que providencie a construção de uma praça pública no entorno da Igreja Católica da Comunidade de Córrego das Moças, Amontada-CE.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2222/021.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2222/021.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Secretário de Infraestrutura, Flávio César Bruno Teixeira, como também ao Secretário de Esporte, Jesimiel Alves, para que providenciem a estruturação do campo de futebol localizado no bairro Campo da sede deste município, de forma que possa dar mais conforto e segurança a todos que apreciam o esporte futebolístico, Amontada-CE.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2223/022.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2223/022.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, para que execute obras de reforma no Posto de Saúde do Distrito de Gostosa.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>Francisco Vagner Moura, Raul Cacau de Meneses</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2257/023.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2257/023.2023.pdf</t>
   </si>
   <si>
     <t>Conforme decisão partidária, os Vereadores Raul Cacau de Meneses e Francisco Vagner Moura, requerem a readequação das Comissões Permanentes no biênio 2023/2024, nos seguintes termos:_x000D_
 1.	O Vereador Francisco Vagner Moura renuncia à vaga na Comissão de Finanças e Orçamento e no Conselho de Ética e Decoro Parlamentar;_x000D_
 2.	O Vereador Raul Cacau de Meneses renuncia a vaga na Comissão de Saúde, Assistência Social, Direitos Humanos e Trabalho;_x000D_
 3.	O Vereador Raul Cacau de Meneses assume a vaga na Comissão de Finanças e Orçamento.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2224/024.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2224/024.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de luminárias no campo de futebol do Distrito de Varjota, Amontada-CE.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2225/025.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2225/025.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Diretor do SAAE, Marcos Augusto Teixeira, reiterando a instalação da rede de abastecimento de água da localidade de Jacuípe até a localidade de Umari, distrito de Nascente, Amontada-CE, conforme requerimento nº 138/2022, votado aprovado por unanimidade em 08/04/2022.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2226/026.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2226/026.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de 05 (cinco) tambores de lixo na sede do distrito de Nascente, em locais estratégicos.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2227/027.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2227/027.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de 01 (um) bueiro na localidade de Córrego das Embiribas (próximo à residência do Sr. Antônio Chiquite), distrito de Sabiaguaba, Amontada-CE.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2228/028.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2228/028.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de 01 (um) bueiro na localidade de Córrego do Zé (estrada do Córrego do Zé a Embiribas), distrito de Sabiaguaba, Amontada-CE.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2229/029.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2229/029.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma e ampliação da Escola Maria Barbosa de Holanda, na localidade de Embiribas, Distrito de Sabiaguaba, reiterando, em parte, o requerimento nº 239/2021, aprovado em 07/05/2021.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2231/030.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2231/030.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, a construção de uma areninha na localidade de Trinta e Nove, Amontada-CE.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2232/031.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2232/031.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação das barragens do Maia e Assis Henrique, respectivamente na localidade Maia e sede do município e reiterando as seguintes barragens com suas respectivas identificações: Requerimento nº 261/2021, aprovado em 21/05/2021 (requer construção de uma barragem no leito do Rio Aracatiaçu, na localidade de Córrego das Moças, distrito de Aracatiara); Requerimento nº 262/2021, aprovado em 21/05/2021 (requer construção de uma barragem na junção dos rios Cruxati e Sororô, no distrito de Gostosa) e Requerimento nº 263/2021, aprovado em 21/05/2021 (requer construção de uma barragem no leito do Rio Aracatiaçu, na localidade de Cabatã, distrito de Garças).</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2233/032.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2233/032.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada CE 085 passando pelo Distrito de Garças até o Distrito de Mosquito.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2234/033.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2234/033.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a iluminação pública no Assentamento de Lagoa do Jardim, no Distrito de Garças.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2235/034.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2235/034.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a iluminação pública na localidade de Tucuns, no Distrito de Garças.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2236/035.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2236/035.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a iluminação pública na localidade de Capeba.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2230/036.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2230/036.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, o cumprimento dos valores referentes ao Piso Salarial da Enfermagem, Lei nº 14.434, que estabelece que não pode ser pago menos que R$ 4.750 para os enfermeiros, 70% desse valor (R$ 3.325) para os técnicos em enfermagem, e 50% daquele valor (R$ 2.375) para os auxiliares de enfermagem e parteiras.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2258/037.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2258/037.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, para que execute, em caráter de urgência, serviços de reparação e substituição da iluminação pública em todo Distrito de Varjota até a comunidade de Recanto que vêm sofrendo, atualmente, com escuridão e a insegurança ocasionada pela mesma.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2259/038.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2259/038.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, para que execute obras de reforma da quadra poliesportiva do Distrito de Gostosa.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2260/039.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2260/039.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, para que execute, em caráter de urgência, serviços de reparação e substituição da iluminação pública iniciando na localidade de MALHADINHA, TRÊS LAGOAS, PAU SERRADO, BAIXIOS, ARENGAS I E II que vêm sofrendo, atualmente, com escuridão e a insegurança ocasionada pela mesma.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2261/040.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2261/040.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, para que execute, em caráter de urgência, serviços de reparação e substituição da iluminação pública em toda comunidade de Maracajá e Córrego das Moças que vêm sofrendo, atualmente, com escuridão e a insegurança ocasionada pela mesma.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2262/041.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2262/041.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a retomada do abastecimento de água das localidades de Capeba, Várzea Grande e Lagoa Clara.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2263/042.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2263/042.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a operacionalização do sistema de abastecimento nas localidades de Córrego da Ema e Baixa Verde.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2264/043.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2264/043.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a operacionalização do sistema de abastecimento da localidade de Japi, conforme requerimento já solicitado sob nº 178/2022, aprovado por unanimidade em 6 de maio de 2022.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2265/044.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2265/044.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de 03 (três) bueiros entre a sede do distrito de Nascente e a localidade de Capeba, sendo 01 em frente à dona Nenê (localidade de Umari).</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2266/045.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2266/045.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o patrolamento da estrada que inicia no Hospital Dr. Rigoberto Romero de Barros (na sede do município) até o distrito de Gostosa.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2267/046.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2267/046.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de um novo matadouro público em local diverso do atual, reiterando, dessa forma, o requerimento de nº 140/2022, aprovado por unanimidade no dia 08 de abril de 2022.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2268/047.20233.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2268/047.20233.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a terraplanagem do campo de futebol do distrito de Varjota, reiterando, dessa forma, o requerimento de nº 331/2022, aprovado por unanimidade no dia 12 de agosto de 2022.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2269/048.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2269/048.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da passagem molhada chamada São José, próximo à localidade de Várzea Queimada, no sertão do município.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2270/049.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2270/049.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também aos Secretários de Infraestrutura e Educação, a reforma da Escola de Lagoa dos Bois, EEB Antônia Francisco da Silva, reiterando requerimento nº 195/2022, aprovado por unanimidade em 13 de maio de 2022.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2271/050.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2271/050.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também aos Secretários de Infraestrutura e Educação, a reforma da Escola de Roncador, EEB Francisco Martins Neto, reiterando requerimento nº 355/2022, aprovado por unanimidade em 26 de agosto de 2022.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2272/051.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2272/051.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Sr. Flávio César Bruno Teixeira, a construção de uma quadra poliesportiva no bairro São Sebastião, sede de Amontada.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2273/052.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2273/052.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura Sr. Flávio César Bruno Teixeira, a implantação do sistema de abastecimento de água nas localidades de Muquém e Barrenta, reiterando, desta forma, os requerimentos de nº 041/2021 e nº 159/2022, aprovados, respectivamente, em 26/02/2021 e 13/04/2022.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2274/053.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2274/053.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também aos Secretários de Infraestrutura Flávio César Bruno Teixeira e Diretor do SAAE Sr. Marcos Augusto Teixeira dos Santos, a implantação do sistema de abastecimento de água nas localidades de Surrão, Órfão e Pica-Pau, reiterando, desta forma, os requerimentos de nº 045/2021 e nº 160/2022, aprovados, respectivamente, em 26/02/2021 e 13/04/2022.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2275/054.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2275/054.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, à construção da coberta da quadra de esporte da Escola Raimundo Edmilson Lima, na localidade de Tucuns, reiterando o requerimento nº 412/2022, aprovado em 21/10/2022.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2276/055.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2276/055.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Sr. Flávio César Bruno Teixeira, a construção de uma praça na localidade de Tucuns, reiterando os requerimentos nº 177/2021 e nº 107/2022, aprovados, respectivamente em 23/04/2021 e 01/04/2022.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2277/056.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2277/056.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, a reforma e ampliação de 02 (duas) salas de aula e 01 (um) refeitório da Escola Raimundo Edmilson Lima, na localidade de Tucuns.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2279/057.20233.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2279/057.20233.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reparação das lâmpadas nas comunidades: iniciando em Matilha, Pixaim, Córrego do Zé, Embiribas I e Embiribas II, finalizando próximo ao Sr. Chico Pedro.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2283/058.20233.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2283/058.20233.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, e ao Secretário de Infraestrutura, a manutenção da iluminação e a limpeza/poda da vegetação do polo de lazer na sede de Amontada conhecido como Gramado.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2314/059.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2314/059.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, esclarecimentos quanto às denúncias de ausência de monitor escolar no transporte do período vespertino em Picada.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2315/060.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2315/060.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação e ao Coordenador da Crede, esclarecimentos quanto ao ônibus de transporte escolar que entrou em combustão na sede do município em 2022.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2316/061.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2316/061.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura e à Diretora da AMAMA, esclarecimentos e providências quanto a construção “Coyote” que invade a praia de Caetanos.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2318/062.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2318/062.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Sr. Flávio César Bruno Teixeira, informações sobre o andamento da obra de construção do posto de saúde do bairro São Raimundo, assim como cobrar a celeridade de sua finalização.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2319/063.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2319/063.2023.pdf</t>
   </si>
   <si>
     <t>Requer à AMAMA – Autarquia Municipal do Meio Ambiente, um representante a fazer uso da tribuna desta Augusta Casa Legislativa para esclarecer as licenças concedidas em nossa região litorânea, assim como a realização de um Seminário para explicar essas questões.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2320/064.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2320/064.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Educação do Município, Jerffson  Bruno Oliveira, o demonstrativo dos gastos do FUNDEB 2022 com folha de pessoal para que esta Casa possa verificar o percentual utilizado, como também, em anexo, solicita-se cópia das atas das reuniões do Conselho Municipal do FUNDEB realizadas em 2022.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2337/065.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2337/065.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, Felipe Jacinto de Oliveira Sousa, o encaminhamento de informações à Casa Legislativa sobre a Seleção Pública para Agentes Comunitários de Saúde, conforme requerimentos nº 040/2021 e 134/2022, aprovados em 05 de março de 2021 e 08 de abril de 2022, respectivamente.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2338/066.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2338/066.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Ministério Público, solicitando audiência para tratar da falta de ambulâncias para socorro da população e falta de veículos para deslocamento da população do interior para a sede durante a madrugada, para viagem à Fortaleza, para realização de exames, consultas e demais procedimentos da saúde.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2340/067.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2340/067.2023.pdf</t>
   </si>
   <si>
     <t>Requer à Assembleia Legislativa do Ceará, a criação da “Semana de conscientização para identificação da violência doméstica contra as mulheres” entre os dias 02 e 08 de março, com ações socioeducativas em escolas, universidades, repartições públicas, empresas e comunidades, voltadas para às famílias e público geral, com o intuito de capacitar as pessoas para identificar e intervir em situações que possam levar a qualquer tipo de violência contra as mulheres em seus relacionamentos.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2385/068.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2385/068.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, informações pelas quais a empresa responsável não finalizou as obras iniciadas e descritas nos Requerimentos 048/2021 e 052/2021.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2386/069.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2386/069.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, a relação de transportes escolares, indicando a rota, a capacidade de lotação do veículo e a quantidade de aluno que cada transporte conduz.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2387/070.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2387/070.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, esclarecimentos quanto ao vínculo deste Município com a Médica Amanda Santos Rodrigues (CRM 23753-CE).</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2423/requerimento_no_071-2023_raul_-_lotacao_das_escolas_de_mosquito_e_timbauba.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2423/requerimento_no_071-2023_raul_-_lotacao_das_escolas_de_mosquito_e_timbauba.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, esclarecimentos quanto a supostas falhas nas lotações de servidores da E.E.B Valter Melo, em Mosquito, e E.E.B Maria José do Nascimento, em Timbaúba.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2424/072.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2424/072.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, esclarecimentos quanto às deteriorações na Escola do bairro Buenos Aires, tendo em vista os recentes investimentos em reforma nesta.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2425/073.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2425/073.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Sr. Flávio César Bruno Teixeira, informações sobre o andamento da obra na escola de Barra das Moitas e cobrar a celeridade para finalização.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2448/074.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2448/074.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que o número de telefone da Secretaria de Ouvidoria seja divulgado e tornado público.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2458/075.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2458/075.2023.pdf</t>
   </si>
   <si>
     <t>Requer o desarquivamento dos Projetos de Resolução nº 004/2022 e 005/2022, ambos de minha autoria, possibilitando assim a apresentação das emendas necessárias ao seguimento da tramitação.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Antônio Sobrinho da Silva, Antônio Arnóbio Vasconcelos, Francisco Vagner Moura, Jorge Ribeiro Siebra, José Ferreira de Sousa, Marcos Caio Magalhães Rodrigues, Maria Sirnara Saldanha Freitas, Moab Ribeiro da Silva, Paulo Berg Melgaço, Pedro de Sousa Viana, Raimundo Sigefredo Santos Rodrigues, Raul Cacau de Meneses, Valdenir Marques Chaves</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2467/076.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2467/076.2023.pdf</t>
   </si>
   <si>
     <t>Requer a Enel, a troca do poste de iluminação pública em frente à Igreja Católica na localidade de Mutuca, pois o mesmo está a 5 anos em perigo de cair. Requeiro também que o presente Requerimento seja enviado ao Prefeito Municipal e ao Ministério Público para que os mesmos tomem ciência e adotem as medidas que forem necessárias.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2485/077.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2485/077.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, que disponibilize nos banheiros de todas as escolas municipais, papel higiênico e sabonete líquido.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2486/078.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2486/078.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, esclarecimentos quanto as supostas irregularidades nas lotações de servidores da Escola de Mosquito, Valter Melo.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2502/079.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2502/079.2023.pdf</t>
   </si>
   <si>
     <t>Requer a Secretaria de Ação Social do Município, solicitando explicação e imediata solução sobre os atrasos na emissão dos documentos dos cidadãos Amontadenses.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2503/080.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2503/080.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao vice-líder do União Brasil na Alece, Deputado Felipe Mota, intervenção junto ao Ministério das Comunicações para a implementação de torres de telefonia móvel na sede dos distritos de Varjota, Gostosa e na região de Córrego da Ema - Sítio Ema.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2532/081.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2532/081.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Finanças, o valor do IPTU cobrado e o valor arrecado em 2022, no Distrito de Icaraí.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2533/082.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2533/082.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Educação, informações acerca das providências que serão adotadas para reforçar a segurança nas unidades de educação (escolas e creches).</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2534/083.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2534/083.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao 11º Batalhão da Polícia Militar com sede em Itapipoca e Apoio em Amontada no CPRAIO, para que promova o policiamento ostensivo no entorno das diversas escolas públicas e privadas da sede de Amontada, todos os dias, em especial, nos horários de entrada e saída dos alunos.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2552/084.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2552/084.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a cópia do desenvolvimento do processo para implementação da Guarda Municipal, reiterando o Requerimento nº 558/2021, aprovado em 22/10/2021. Solicita esclarecimentos com urgência a respeito das providencias já tomadas e o que deve ser feito no combate à violência urbana e na proteção nas escolas do município.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2605/085.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2605/085.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, o esclarecimento quanto a ausência de aparelho para aferir a glicemia no Hospital de Amontada.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2608/086.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2608/086.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, informação referente a serviço de mudanças destinados a população, nos caminhões da prefeitura.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2609/087.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2609/087.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, assim como ao Secretário de Saúde Sr. Felipe Jacinto de Oliveira Sousa, esclarecimentos quanto à disponibilidade de Ultrassonografia Transvaginal no município de Amontada.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2632/088.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2632/088.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, previsão para implantação do piso salarial da enfermagem, no Município de Amontada.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2637/089.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2637/089.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, que seja enviado o laudo técnico referente ao incêndio ocorrido na Creche Modelo – CEI Tatiana Márcia de Meneses Couto.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2638/090.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2638/090.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da Câmara que adote as medidas cabíveis no sentido da realização de audiência pública na sede do distrito de Moitas para tratar das demandas da população quanto a projeto de Infraestrutura na avenida principal deste distrito.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2639/091.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2639/091.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da Câmara que adote as medidas cabíveis no sentido de dar esclarecimentos quanto ao trâmite dos dois processos de minha autoria na Comissão de Ética desta Casa.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2640/092.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2640/092.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da Câmara adote as medidas cabíveis no sentido de tomar providências quanto as informações requeridas pela Câmara a Prefeitura que não foram devidamente encaminhadas pela Prefeitura.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2677/093.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2677/093.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, esclarecimentos sobre a constante falta do transporte escolar que faz a rota Jurema e Campo Grande passando pela localidade de Faxina.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2731/094.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2731/094.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, informações sobre o projeto de reforma das escolas de Embiribas e Lagoa dos Bois.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2732/095.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2732/095.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de educação, a lista das escolas que recebem abastecimento de água por contratos estabelecidos pela secretaria e quais tem abastecimento próprio.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2733/096.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2733/096.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a Vigilância Sanitária o cronograma de visitas realizadas às escolas no período de junho de 2022 a maio de 2023, informando quais já foram vistoriadas e quais ainda necessitam de vistoria.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2752/097.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2752/097.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de educação, a fundamentação legal que garante a concessão da Gratificação de Regência de sala aos professores que integram a diretoria do Sindicato dos Servidores Públicos.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2785/098.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2785/098.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Ministério Público, esclarecimentos quantos as condições de trabalho do Conselheiros Tutelares.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2797/099.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2797/099.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Sr. Promotor de Justiça do Ministério Público Estadual na Comarca de Amontada, Dr. José Luciano da Silva, cordialmente sua atenção para com os trabalhadores que desempenham a função de GARIS na limpeza pública desta municipalidade, através da empresa NOVA CONSTRUÇÕES, INCORPORAÇÕES E LOCAÇÕES ElRELl - CNPJ 03.565.70410001-08 contratada pelo Município até o findar do presente ano.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2823/100.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2823/100.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Sr. Promotor de Justiça do Ministério Público Estadual na Comarca de Amontada, Dr. José Luciano da Silva, pleiteando cordialmente sua atenção para com a falta de transporte escolar da rede municipal que ininterruptamente vem prejudicando a estudantes e suas famílias em nosso município.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2824/101.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2824/101.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, Sr. Flávio César Bruno Teixeira, com cópia à Secretária de Finanças, informações quanto a arrecadação do IPTU 2023.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2842/102.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2842/102.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, Sr. Flávio César Bruno Teixeira, informações acerca da conclusão das obras da escola padrão MEC, no Distrito de Mosquito.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2853/103.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2853/103.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, esclarecimentos quanto aos repasses feitos a Empresa de Coleta Nova Construções, Incorporações e Locações Eireli. Requer também que seja enviado a relação dos valores pagos no ano de 2023.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2854/104.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2854/104.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, esclarecimentos quanto à administração do aterro sanitário da localidade de Picada que se encontra há mais de uma semana com focos de incêndio.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2893/105.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2893/105.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Sr. Promotor de Justiça do Ministério Público Estadual na Comarca de Amontada, Dr. José Luciano da Silva, pleiteando, cordialmente, audiência para apoio à resolução do processo em anexo, referente à desapropriação e indenização aos senhores Antônio Correia Marreira, Mizael Rodrigues de Sousa e José Alberto Gomes</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2906/106.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2906/106.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, que seja informado as escolas e a Câmara Municipal de Amontada os itens usados no cardápio da merenda escolar, além disso que seja divulgado no site da Prefeitura Municipal de Amontada.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2990/107.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2990/107.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Célio Studart, Secretário de Proteção Animal do Estado do Ceará, ação para apoio e conscientização quanto aos animais em situação de rua no Município de Amontada-CE.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2991/108.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2991/108.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Renato Roseno, Deputado Estadual, apoio para esta municipalidade quanto à proteção e conscientização dos jovens em relação ao crime organizado.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3033/requerimento_109-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3033/requerimento_109-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao SESC - Ceará, a possibilidade de convênio para a destinação de atendimento das universidades móveis de atendimento odontológico e saúde da mulher, para o Município de Amontada-CE.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3034/requerimento_110-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3034/requerimento_110-2023.pdf</t>
   </si>
   <si>
     <t>Requer à Delegacia de Polícia Civil de Amontada, informações quanto ao andamento e apuração da investigação referente ao incêndio ocorrido no aterro sanitário de Picada.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3037/requerimento_111-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3037/requerimento_111-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, esclarecimentos referente ao início da obra da estrada que liga a localidade de Caetanos ao Distrito de Icaraí.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3072/112.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3072/112.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal de Amontada, esclarecimentos quanto à publicidade por parte do Município da disponibilidade de 39 médicos a população, recuperação de mais de 39 mil quilômetros de estradas e mais de 19 mil quilômetros de ramais “feitos”.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3096/113.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3096/113.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da Câmara, a realização de Audiência Pública para tratar do Projeto de Lei do Executivo nº 023/2023 nas regiões mais afetadas por este.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3097/114.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3097/114.2023.pdf</t>
   </si>
   <si>
     <t>Requer a Enel, a troca do poste de iluminação pública localizado na rua Joaquim Félix Ribeiro, bairro Flores, Município de Amontada.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2237/001.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2237/001.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito que envie à Câmara Municipal Projeto de Lei dispondo sobre a ampliação de atendimento odontológico em todas as Unidades Básicas de Saúde dos Distritos e da Sede do Município de Amontada.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2238/002.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2238/002.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito que envie à Câmara Municipal Projeto de Lei dispondo sobre doação do antigo prédio onde funcionava a Escola de Educação Básica Luiza Alves da Silva para a Associação das Comunidades Organizadas de Muquem Barrenta.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2278/003.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2278/003.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito que envie à Câmara Municipal Projeto de Lei dispondo sobre autorizar o Município de Amontada, a firmar contrato de empréstimo de imóvel rural, sob o regime de comodato pertencente a Associação Comunitária dos Pequenos Agricultores de Maracajá.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2280/004.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2280/004.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito que envie à Câmara Municipal Projeto de Lei dispondo sobre “Autoriza o Poder Executivo a fornecer combustível às entidades ou associações com sede no Município de Amontada, para o exercício de 2023, para utilização em máquinas e tratores agrícolas”.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2285/005.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2285/005.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Sr. Flávio César Bruno Teixeira, a construção de uma praça pública no Assentamento Lagoa do Jardim, de preferência nas proximidades da Igreja Católica local, cujo padroeiro é São Miguel Arcanjo, reiterando o requerimento nº 388/2022, aprovado em 16/09/2022.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2286/006.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2286/006.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma quadra de esporte no Assentamento Lagoa do Jardim, nas dependências da Escola Dr. Rigoberto Romero de Barros, reiterando o requerimento nº 413/2022, aprovado em 21/10/2022.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2287/007.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2287/007.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a conclusão das obras de construção da Unidade Básica de Saúde no Assentamento de Patos Bela Vista, reiterando o requerimento nº 123/2021, aprovado em 26/03/2021.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2288/008.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2288/008.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o calçamento da Rua Nediana Amâncio Magalhães, localizada no Batedor, distrito de Lagoa Grande</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2289/009.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2289/009.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da Estrada do Córrego Novo, localizada no Cariri.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2290/010.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2290/010.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma do Posto de Saúde do distrito de Lagoa Grande, localizado em sua sede.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2291/011.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2291/011.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de um quebra-molas/redutor de velocidade na rua Padre Joaquim Teodoro, nas imediações da residência de nº 547, bairro Centro, sede de Amontada.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2292/012.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2292/012.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a iluminação pública no trecho que se inicia na confluência da Av. Antônio Lisboa de Queiroz com a BR 402, conhecido como “Santa”, até a confluência da BR 402 com CE 176, início da estrada que dá acesso ao Município de Miraíma, na sede do Município de Amontada, reiterando o requerimento nº 55/2022, aprovado por unanimidade em 04/03/2022.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2293/013.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2293/013.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação e a devida operacionalização do sistema de abastecimento na localidade de Córrego das Moças, distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2294/014.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2294/014.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a doação da Escola que está sem utilidade na localidade de Lagoa do Gavião para a comunidade se utilizar de forma adequada de suas instalações.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2295/015.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2295/015.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o patrolamento da estrada que inicia na localidade de Japi, passando pelas localidades de Córrego da Ema e Lagoa Clara, findando na localidade de Capeba, mais precisamente em frente à residência do Sr. Zé de Lima.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2296/016.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2296/016.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o patrolamento da estrada que ainda não foi recuperada na localidade de Japi.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2298/017.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2298/017.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o patrolamento da estrada que inicia na localidade de Aroeira, findando no encontro da estrada que vem da localidade de Japi.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2299/018.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2299/018.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o patrolamento da estrada que inicia na localidade de Tucuns, findando na “entrada do Sr. Manoel Carneiro”.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2300/019.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2300/019.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o patrolamento do “Beco do Titi” que inicia na localidade de Lagoa de Santana, findando no rio que faz a divisa Amontada/Itarema.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2301/020.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2301/020.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação do sistema de abastecimento de água com a devida operacionalização e a limpeza do poço profundo da localidade de Roncador, distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2302/021.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2302/021.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação do cemitério de Mucambo, na localidade de Mutuca.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2303/022.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2303/022.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, em caráter de urgência, serviços de reparação e substituição da iluminação pública em toda comunidade de Cachimbo que vêm sofrendo, atualmente, com escuridão e insegurança.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2304/023.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2304/023.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, em caráter de urgência, serviços de reparação e substituição da iluminação pública nas localidades de Várzea Grande e Lagoa Clara que vêm sofrendo, atualmente, com escuridão e insegurança.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2305/024.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2305/024.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a canalização do escoamento de esgoto da Rua Francisco Marfim Rodrigues, no bairro Buenos Aires.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2306/025.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2306/025.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, a construção de 02 (duas) salas de aula na EEB Francisco Rodrigues Carneiro, na localidade de Córrego da Ema.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2307/026.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2307/026.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a criação da Secretaria de Cultura.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2308/027.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2308/027.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação, em caráter de urgência, da estrada do Canto Redondo.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2309/028.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2309/028.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, soluções para a regularização do abastecimento de água da sede do distrito de Garças.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2310/029.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2310/029.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a retomada do abastecimento de água da localidade de Várzea Grande II, distrito de Garças.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2311/030.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2311/030.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o asfaltamento da avenida principal da sede de Garças.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2312/031.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2312/031.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a limpeza e pintura do meio fio do calçamento, assim como a poda de árvores da sede de Garças.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2313/032.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2313/032.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de um calçamento na continuação da rua Raimundo Antero, como também a implantação de um bueiro para escoamento das águas, Sede de Amontada.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2323/033.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2323/033.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de um Container para colocar o lixo na Rua Leontino Moura, esquina com a Rua José Hennrique no bairro Buenos Aires.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2333/034.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2333/034.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, diligências para a conclusão da construção da Creche Modelo, localizada ao lado da Praça Mais Infância, Bairro São Sebastião, Sede de Amontada, conforme já solicitado pelo Requerimento nº 324/2021, aprovado em 09/06/2021.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2334/035.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2334/035.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que sejam feitas as placas de nome das ruas denominadas nos últimos 6 anos, assim como a reposição das antigas placas que por quaisquer motivos já não mais existem no Município de Amontada, conforme já solicitado pelos requerimentos nº 449/2021 e 108/2022, aprovados em 10/09/2021 e 01/04/2022, respectivamente.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2335/036.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2335/036.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da estrada principal da localidade de Córrego do Reinaldo, iniciando na Estrada do Cariri, findando na CE 085, distrito de Lagoa Grande.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2336/037.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2336/037.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da estrada na localidade de Lagoa Grande II, começando próximo à residência do Sr. “Chico Pinto”, passando pelo “Rogerão Clube”, Sr. Xavier e Sr. Dizan, findando na estrada do Córrego do Reinaldo, distrito de Lagoa Grande.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2339/038.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2339/038.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da Estrada da localidade de Timbaúba com patrolamento e adição de piçarra, no distrito de Aracatiara, conforme Requerimento nº 356/2022, aprovado em 26/08/2022.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2341/039.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2341/039.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário Municipal de Educação, a aquisição de um campo experimental na Escola Maria Elisbânia dos Santos, em Caetanos de Cima, distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2342/040.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2342/040.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que sejam construídos os seguintes ramais ou vias de acesso, com adição de piçarra, na localidade de Caetanos de Cima, distrito de Sabiaguaba, conforme Requerimento nº 376/2021, aprovado em 13/08/2021.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2343/041.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2343/041.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao responsável da ENEL em Amontada, a expansão da rede de energia trifásica em Caetanos de Baixo, distrito de Sabiaguaba, em especial na rua das Emburanas.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2344/042.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2344/042.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja resolvida a situação caótica da iluminação pública da comunidade de Caetanos de Cima, distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2345/043.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2345/043.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja feita a reforma do Centro Cultural “Chico Quirino”, em Caetanos de Cima, distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2346/044.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2346/044.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a retomada da obra de pavimentação em pedra tosca (calçamento) da comunidade de Caetanos de Cima, no assentamento Sabiaguaba.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2347/045.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2347/045.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a operacionalização do sistema de abastecimento de água da localidade de Embira.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2348/046.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2348/046.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a operacionalização do sistema de abastecimento de água da localidade de Trinta e Nove.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2349/047.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2349/047.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma passagem molhada entre as localidades de Sítio Ema (Amontada) e Jenipapeiro (Itarema), conforme Requerimentos nº 428/2021 e 111/2022, aprovados em 06/09/2021 e 11/04/2022, respectivamente.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2350/048.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2350/048.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma passagem molhada entre as localidades de Várzea Grande (Amontada) e Várzea Grande (Itarema), conforme Requerimentos nº 429/2021 e 112/2022, aprovados em 06/09/2021 e 01/04/2022, respectivamente.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2352/049.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2352/049.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma Quadra de Esporte nas dependências da E.E.B. Custódio Bandeira dos Santos, localidade de Mutuca, distrito de Nascente.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2354/050.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2354/050.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da E.E.B. Custódio Bandeira dos Santos, da localidade de Mutuca, distrito de Nascente.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2355/051.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2355/051.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma do piso da E.E.B. Raimundo Gomes Garcês, da localidade de Nascente, distrito de Nascente.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2356/052.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2356/052.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, serviços de reparação e substituição da iluminação pública na localidade de Embira que vem sofrendo com escuridão e insegurança.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2358/053.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2358/053.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, o asfaltamento de todas as ruas do Bairro São Raimundo, sede de Amontada.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2362/054.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2362/054.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, o melhoramento da estrada de Santárem à Mucunã, com adição de piçarra.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2364/055.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2364/055.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, a reconstrução da coberta da quadra poliesportiva em Icaraí de Amontada.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2359/056.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2359/056.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma Praça Pública na localidade de Córrego do Gavião, distrito de Garças.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2360/057.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2360/057.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma Praça Pública na localidade de Várzea Grande II, distrito de Garças.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2361/058.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2361/058.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Agricultura, a coleta sanguínea de cavalos no âmbito do município para a realização de exames de anemia e mormo, isentando dos proprietários o valor pecuniário do veterinário, permanecendo a cobrança laboratorial.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2363/059.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2363/059.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a restauração das estradas da localidade de Mazagão, especialmente nas proximidades da Sra. Corina e do Sr. Zé Arteiro.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2365/060.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2365/060.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a restauração da Iluminação Pública da localidade de Mazagão.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2366/061.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2366/061.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o calçamento das seguintes ruas e travessas localizadas na sede de Amontada. Rua José Nelson de Sousa, bairro Centro; e, Rua Murilo Romero de Barros, bairro Centro.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2367/062.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2367/062.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o calçamento das seguintes ruas e travessas localizadas na sede de Amontada. Travessa Alípio dos Santos, nas proximidades do prédio do INSS, na Av. Antônio Lisboa de Queiroz; e, Travessa BR 402, bairro Campo.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2368/063.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2368/063.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o calçamento das seguintes ruas e travessas localizadas na sede de Amontada. Travessa Francisco Marfim Rodrigues; Travessa José Rodrigues de Sousa; e Travessa da Torre.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2369/064.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2369/064.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o calçamento das seguintes ruas e travessas localizadas na sede de Amontada. Rua Alcides Pereira de Sousa; Travessa Joaquim Tomé 01; e, Travessa Joaquim Tomé 02.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2370/065.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2370/065.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o calçamento das seguintes rua, travessa e vila localizadas no bairro Torre, sede de Amontada. Travessa José Martins Teixeira, bairro Torre; Vila Sitônio Machado – Trecho 01, bairro Torre; Vila Sitônio Machado – Trecho 02, bairro Torre; e, Rua Luis Gonzaga Nunes, bairro Torre.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2357/066.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2357/066.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, Felipe Jacinto de Oliveira Sousa, a disponibilidade de atendente nos postos de saúde a partir das 7 da manhã.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2371/067.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2371/067.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, para em conjunto com a OAB/CE, possa pleitear parcerias no sentido de dar assistência gratuitas às mulheres vítimas de violência, no sentido de pleitear equipamentos que possam dar suporte, segurança, informação e encaminhem as mulheres vítimas de violência doméstica, como trazer para nosso município a casa da mulher.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2373/068.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2373/068.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma areninha no bairro Buenos Aires.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2377/069.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2377/069.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o piçarramento da estrada que inicia no asfalto de Garças (nas proximidades da residência da Sra. Mercês, em Várzea Grande II), atravessa a CE 085, percorre a comunidade Lagoa dos Veados, retornando à CE 085.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2380/070.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2380/070.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o calçamento da localidade de Cabatã, no Distrito de Garças, conforme Requerimentos nº 509/2021 e 091/2022, de autoria do Vereador subscrito, aprovados em 01/10/2021 e 23/03/2022, respectivamente.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2381/071.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2381/071.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, a ampliação da Escola Antônio Elizeu de Barros, em Cabatã, com mais 2 (duas) salas de aula, 1 (uma) cantina e 1(um) refeitório.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2383/072.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2383/072.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, a ampliação e reforma da Escola do Assentamento de Aroeiras, com mais 2 (duas) salas de aula, 1 (uma) cantina e 1(um) refeitório.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2382/073.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2382/073.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a implantação do sistema de abastecimento de água na localidade de Capoeira dos Bois, conforme Requerimento nº 048/2021, de autoria do Vereador subscrito, aprovado em 26/02/2021.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2384/074.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2384/074.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a implantação do sistema de abastecimento de água na localidade de Córrego do Augusto, conforme Requerimento nº 052/2021, de autoria do Vereador subscrito, aprovado em 26/02/2021.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2388/075.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2388/075.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o asfaltamento de todas as ruas do Bairro Buenos Aires, sede de Amontada.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2389/076.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2389/076.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, a instalação de 02 (dois) postes com iluminação na Rua José Sales Barros, no início da rua, ao lado do Fórum.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2390/077.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2390/077.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito, Flávio César Bruno Teixeira Filho, que envie à Câmara Municipal Projeto de Lei dispondo dispõe sobre o desenvolvimento de programa para a castração e controle de animais de rua.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2391/078.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2391/078.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a regularização do pavimento e drenagem das ruas Capitão Francisco Pinheiro e Inácio Alves de Oliveira, bairros Centro e Caixa D´água, Amontada-CE.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2392/079.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2392/079.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma Passagem Molhada entre as localidades de Boca do Córrego e Pirineus.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2393/080.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2393/080.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a tomada de medidas para solucionar o problema de abastecimento de água das localidades de Caetanos de Cima e Caetanos de Baixo, distrito de Sabiaguaba, conforme Requerimento nº 013/2022, aprovado em 18/02/2022.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2394/081.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2394/081.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a aquisição de 01 (um) veículo para transportar os alunos da CEI Jardim da Praia, localidade de Caetanos, distrito de Sabiaguaba, conforme Requerimento nº 375/2022, aprovado em 09/09/2022.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2395/082.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2395/082.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a conclusão da pavimentação asfáltica entre a sede do distrito de Sabiaguaba e a comunidade de Caetanos de Baixo.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2396/083.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2396/083.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção dos seguintes ramais ou vias de acesso, com adição de piçarra, na localidade de Caetanos de Baixo, distrito de Sabiaguaba, conforme Requerimento nº 377/2021, aprovado em 13/08/2021. Trecho 1: Saindo da casa do Sr. José, passando pela Dona Valéria, findando na rua dos “Lúcios”; Trecho 2: Saindo da casa da Sra. Sousa, passando pelo campo de futebol, findando na casa do Sr. Macé;  Trecho 3: Iniciando na rua Tereza Anastácio Carneiro, passando pelo Sr. Manoel Silva, findando na rua das "Emburanas'';  Trecho 4: Iniciando na rua Tereza Anastácio Carneiro até a casa do Sr. Misael;  Trecho 5: Da residência do Sr. Antônio Zeca, findando na casa da Sra. Irisnete; Trecho 6: Do final da rua Tereza Anastácio Carneiro, passando pelo Chalé dos Ventos, findando na residência do Sr. Hilton (Conhecido como Gatinho); e Trecho 7: Iniciando na rua das “Emburanas”, findando na casa do Sr. Eudes.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2397/084.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2397/084.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, a provisão de material de escritório para a UBS de Caetanos de Baixo, além da contratação de uma equipe completa, complementando o Requerimento nº 126/2021, aprovado em 09/04/2021.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2398/085.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2398/085.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a reforma como também a implantação de equipamentos de lazer para crianças e de atividades físicas na praça Antônia Vera dos Santos, situada na comunidade de Caetanos, conforme Requerimento nº 457/2021, aprovado em 10/09/2021.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2400/086.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2400/086.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a restauração da iluminação pública da localidade de Caetanos de Baixo, distrito de Sabiaguaba, conforme Requerimento nº 064/2021, aprovado em 12/03/2021.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2401/087.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2401/087.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da quadra poliesportiva Manoel Calixto da Silva, situada na comunidade de Caetanos de Baixo, conforme Requerimento nº 125/2021, aprovado em 09/04/2021.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2402/088.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2402/088.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de 2 quebra-molas na rua José Francisco, distrito de Icaraí, Amontada-CE.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2403/089.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2403/089.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação da iluminação pública na avenida de mão-dupla que inicia no distrito de Icaraí, findando na entrada do distrito de Moitas, Amontada-CE.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2404/090.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2404/090.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de placas de indicações no distrito de Moitas e Icaraí.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2405/091.20233.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2405/091.20233.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação da iluminação pública da localidade de Ipueiras, estendendo-se até a localidade de Gavião.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2406/092.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2406/092.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a restauração da iluminação pública da rua Francisco Assis Henrique, no trecho que se estende da Secretaria de Cultura até a BR 402, assim como no entorno do comércio da Sra. Maria Gonçalves, na localidade conhecida como Triângulo, no encontro da Avenida Jaime Assis Henrique com a BR 402.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2407/093.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2407/093.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a restauração da iluminação pública da localidade de Lagoa de Santana, conforme Requerimento nº 028/2022, aprovado em 25/02/2022.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2408/094.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2408/094.2023.pdf</t>
   </si>
   <si>
     <t>Sugere a SOP - Superintendência de Obras Públicas, órgão do Governo Estadual, como também ao Sr. Prefeito Municipal e ao Secretário de Infraestrutura Municipal, a estadualização e a pavimentação asfáltica da estrada que inicia nas proximidades do Hospital Rigoberto Romero de Barros, na sede do Município de Amontada-CE, findando no Distrito de Betânia, Itapipoca-CE.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2409/095.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2409/095.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o asfaltamento da estrada que se estende da BR 402, na Sede do distrito de Nascente, até a CE 085, conforme Requerimento nº 374/2022, aprovado em 09/09/2022.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2410/096.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2410/096.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça na localidade de Mutuca, de preferência em frente à igreja.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2411/097.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2411/097.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o piçarramento da estrada que se estende da Igreja da localidade de Mutuca até o Salão da Comunidade.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2412/098.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2412/098.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a restauração com piçarra da estrada que inicia na principal até a localidade de Gostosa de Baixo, passando pela residência do Sr. “Joaozão”.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2413/099.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2413/099.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço da estrada que inicia na BR 402 até a CE 085, passando por Jacuípe, Umari, Fusa, Mutuca, Raiz, Sítio Ema, Várzea Grande, Capeba e Cachimbo, conforme requerimento nº 239/2022, aprovado em 27/05/2022.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2414/100.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2414/100.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço da estrada que inicia no rio (Itarema) até à CE 085, passando por Lagoa de Santana.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2415/101.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2415/101.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço da estrada conhecida como “Beco do Zé Paulo” que inicia na estrada principal da localidade de Raiz, até a residência do Sr. “Deim”, na localidade de Tucuns.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2416/102.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2416/102.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a regularização dos serviços de Caminhão-Coleta de dejetos de fossas sépticas e a poda de árvores em áreas públicas de todo o município.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2417/103.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2417/103.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Governador do Estado do Ceará, Sr. Elmano de Freitas, a duplicação da CE 085 entre a localidade de Barrento (Itapipoca) e a sede do Município de Itarema, via Aracatiara, distrito de Amontada</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2418/104.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2418/104.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Secretário da SDA do Ceará, Sr. Moisés Braz, a urgência nas medidas necessárias para a retomada do Programa de Aquisição de Alimentos - Leite para o Município de Amontada.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2419/105.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2419/105.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito que envie à Câmara Municipal Projeto de Lei dispondo sobre o fornecimento gratuito do fardamento escolar aos estudantes das escolas do Município de Amontada.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2421/106.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2421/106.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a execução de obras de recuperação das estradas que se iniciam na localidade de Surrão, passando por Órfãos, Pica-Pau, Muquém, Barrenta e finalizando no Distrito de Poço Cumprido.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2426/107.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2426/107.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da creche da localidade de Arengas II, conforme Requerimento nº 359/2022, de autoria do Vereador subscrito, aprovado em 02/09/2022.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2427/108.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2427/108.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o calçamento que inicia na localidade de Tucuns até a localidade de Gavião, nas proximidades da propriedade do ex-vereador Robério Albano, em memória.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2428/109.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2428/109.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, o conserto do calçamento, em alguns pontos, da Av. Jaime Assis Henrique, como também a recuperação de um quebra-molas em frente à Igreja Assembleia de Deus, templo Central, na mesma avenida, bairro Centro, sede de Amontada-CE.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2429/110.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2429/110.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a correção da inclinação de um poste situado no entorno do prédio da Secretaria de Esportes do Município de Amontada, na Av. Jaime Assis Henrique, bairro Centro, sede de Amontada-CE.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2430/111.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2430/111.2023.pdf</t>
   </si>
   <si>
     <t>Sugere que seja enviado ofício ao Governador do Estado do Ceará, Sr. Elmano de Freitas, solicitando a recuperação da CE 176 em todo o Município.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2431/112.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2431/112.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a intervenção urgente na infraestrutura da escola do Bairro Buenos Aires, sede de Amontada-CE.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2432/113.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2432/113.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a doação da escola que está sem utilidade na localidade de Córrego das Moças para a comunidade se utilizar de forma adequada de suas instalações.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2433/114.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2433/114.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Sr. Secretário de Infraestrutura, Flávio César Bruno Teixeira, a criação do Comitê para a supervisão de estradas e prédios públicos.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2434/115.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2434/115.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de passagem molhada no sangradouro dos açudes das localidades de Marrecas e Buriti, semelhantes à passagem molhada do açude Iracema.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2435/116.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2435/116.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a presença dos bombeiros na sede para ficarem a disposição nos açudes, rio e barragens durante o feriado da Semana Santa.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2436/117.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2436/117.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a limpeza dos locais mais visitados por ocasião do feriado da Semana Santa, como açudes e barragens.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2437/118.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2437/118.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação e recuperação da iluminação pública da sede do distrito de Lagoa Grande.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2438/119.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2438/119.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação e recuperação da iluminação pública da localidade de Batedor.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2439/120.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2439/120.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação e recuperação da iluminação pública da localidade de Córrego do Reinaldo.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2440/121.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2440/121.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação e recuperação da iluminação pública da localidade de Duros.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2441/122.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2441/122.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação e recuperação da iluminação pública da localidade de Fazenda Natal.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2442/123.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2442/123.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação e recuperação da iluminação pública da localidade de Santa Cruz.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2443/124.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2443/124.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Departamento Estadual de Rodovias – DER a recuperação da malha viária estadual no âmbito do Município de Amontada-CE.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2445/125.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2445/125.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação da iluminação pública da localidade de Lagoa do Murici.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2444/126.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2444/126.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Departamento Nacional de lnfraestrutura de Transportes - DNIT a colocação de 3 redutores de velocidade, bem como a correta sinalização na BR - 402, trecho urbano do Município de Amontada –CE, conforme Requerimento nº 605/2021, aprovado em 03/12/2021. Os locais que demandam as devidas instalações são: Entre a rua Maria Batista (bairro Campo) e a avenida José Agenor Henrique (bairro "Carnaubeira"); 2. Em frente à Igreja Missão Evangélica Pentecostal do Brasil; e 3. Entre a ponte do Rio Aracatiaçu e o acesso ao Município de Miraíma (conhecido como Triangulo de Miraíma).</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2446/127.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2446/127.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma e posterior instalação de uma fábrica (ou outra utilidade pública) da escola antiga da sede do distrito de Nascente (Cirilo Gomes Garcez), conforme Requerimento nº 301/2022, aprovado em 17/06/2022.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2447/128.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2447/128.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma e posterior instalação de uma fábrica (ou outra utilidade pública) da escola da localidade de Sítio Ema, conforme Requerimento nº 354/2022, aprovado em 26/08/2022.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2449/129.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2449/129.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de 3 (três) bueiros na sede do distrito de Moitas, Amontada-CE, nas seguintes localidades: Bairro do Cemitério, com saída próximo à residência do Sr. Biden; Bairro da Água Boa, saindo na igreja católica da comunidade; e, Bairro do Posto de Saúde Dr. Jaime, próximo ao Sr. Eridan.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2450/130.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2450/130.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma estrada, com adição de piçarra, na localidade de Cariri das Águas, iniciando próximo à residência do “Louro”, findando defronte à residência do Sr. Leandro.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2451/131.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2451/131.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação da iluminação pública na localidade de Cariri das Águas, da residência do “Louro” ao Salão, próximo à residência do Sr. Doberto Rosa.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2452/132.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2452/132.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a restauração de uma estrada, na localidade de Cariri das Águas, iniciando próximo à residência do Sr. Leandro, findando defronte à residência do Sr. Zé Augusto.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2453/133.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2453/133.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de um prédio próprio para acomodar a creche da localidade de Caetanos de Baixo, distrito de Sabiaguaba, conforme Requerimento nº 457/2021, aprovado em 10/09/2021.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2454/134.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2454/134.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, assim como ao Secretário de Infraestrutura, a recuperação da estrada dos Bonifácios, nas proximidades do riacho Poço Velho, em Caetanos de Cima, distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2461/135.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2461/135.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o serviço de poda de árvores no Distrito de Nascente.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2462/136.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2462/136.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma passagem molhada na localidade de Embira, entre a casa da Sra. Zilda Bruno e BR – 402.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2463/137.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2463/137.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, uma Casa de Apoio no Município de Fortaleza para os munícipes de Amontada.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2464/138.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2464/138.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, serviços de reparação e substituição da iluminação pública na localidade de Leste, Distrito de Nascente que vem sofrendo com escuridão e insegurança.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2465/139.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2465/139.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a conclusão da obra de implantação de um bueiro entre as localidades de Leste e Várzea Queimada, Distrito de Nascente.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2466/140.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2466/140.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço e a retirada do matagal da BR – 402, iniciando no posto de saúde até a igreja católica no Distrito de Nascente.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2468/141.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2468/141.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Turismo e Relações Institucionais, Sr. Roberto Cariri, a implantação de cursos de gastronomia, hospedagem, informática e atendimento nas praias do litoral de Amontada, como também a busca por parcerias com instituições de ensino.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2469/142.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2469/142.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da creche do Distrito de Lagoa Grande.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2470/143.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2470/143.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma do posto de saúde da localidade de Cariri dos Irineus.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2471/144.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2471/144.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a limpeza pública da sede do Distrito de Lagoa Grande.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2472/145.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2472/145.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da praça João Martins Teixeira, na sede do Distrito de Lagoa Grande.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2481/146.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2481/146.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Governador do Estado do Ceará, Sr. Elmano de Freitas, como também a Secretária Estadual de Educação e ao Coordenador da Crede 02, a construção de uma escola no Distrito de Sabiaguaba e outra no Distrito de Icaraí, para atender os alunos do ensino médio.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2474/147.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2474/147.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da quadra poliesportiva da localidade de Rodela, Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2475/148.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2475/148.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma Praça em frente à Igreja, na localidade de Rodela.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2476/149.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2476/149.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, para que tome as diligências necessárias para realizar o calçamento da CE-176, no trecho que inicia na casa do Sr. Quiquito, passando em frente às casas dos srs. Edílson, Edgeuda, Alexandre, Bilon, Carlinhos, Ducarmo e José Bezerra, findando na casa do Sr. Raul Quiquito, na localidade de Rodela.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2477/150.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2477/150.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública das localidades de Rodela, Sape, Cariri, Bastos, Córrego da Onça, Vertentes, Vila Nova e Pacovas do distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2478/151.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2478/151.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública na localidade de Vedóia, Distrito de Mosquito.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2479/152.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2479/152.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública na localidade de Pirineus.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2480/153.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2480/153.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o abastecimento de água das localidades de Córrego da Onça e Bastos, no Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2473/154.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2473/154.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma do posto de saúde da localidade de Rodela, Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2482/155.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2482/155.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, atendimento de Dentista no posto de saúde no Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2483/156.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2483/156.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, que busquem solucionar os danos contínuos causados por impactos de bolas de futebol no telhado da escola de Lagoa dos Bois.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2484/157.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2484/157.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Presidente da Câmara Municipal, Sr. Paulo Berg Melgaço, que disponibilize crachás oficiais de identificação aos assessores e demais servidores desta Casa.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2492/158.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2492/158.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o abastecimento de água da localidade de Pecado.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2493/159.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2493/159.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, para que adote as devidas providências, no sentido de ser feito o calçamento da rua José Nelson de Sousa, bairro Centro, sede de Amontada.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2494/160.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2494/160.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, para que adote as devidas providências com o objetivo de realizar serviços de terraplanagem e cascalhamento compactado em toda da localidade de Cipoal, principalmente na rua entre as casas do César e do Diógenes que trabalha no hospital.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2495/161.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2495/161.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, a construção de um Balneário no açude da Fazenda Iracema, de patrimônio do Município de Amontada.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2496/162.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2496/162.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, a contratação, em caráter de urgência, de 1 (um) terapeuta ocupacional para atender no CAPS.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2497/163.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2497/163.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, a disponibilização de atendimento fonoaudiólogo no Município de Amontada.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2498/164.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2498/164.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, o retorno, em caráter de urgência, da ambulância que atende o Distrito de Icaraí.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2499/165.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2499/165.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, o retorno, em caráter de urgência, da ambulância que atende o Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2500/166.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2500/166.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o serviço de limpeza, capinagem e roçagem da área que se inicia na Secretaria de Educação, passando pela escola Gizeuda Santiago Teixeira, Ginásio Abilhão, Batalhão do Raio até a Santa.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2505/167.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2505/167.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o calçamento da localidade de Santo Aleixo, iniciando na CE 176 passando pelo colégio até a barragem do Rio Aracatiaçu.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2506/168.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2506/168.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública da localidade de Santo Aleixo, Zona Rural de Amontada.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2507/169.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2507/169.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a ampliação do abastecimento de água na localidade de Salgadinho.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2508/170.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2508/170.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a ampliação do sistema de abastecimento de água que saí da localidade de trinta e nove até a localidade de Muriçoca.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2509/171.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2509/171.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de 05 (cinco) tambores de lixo na Vila Jaçanã, mais conhecida como Assentamento da Enxada, em locais estratégicos.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2510/172.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2510/172.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção do calçamento da Rua Francisco Evangelista de Vasconcelos, bairro Torre, Sede de Amontada, reiterando o Requerimento nº 515/2021, aprovado em 01/10/2021.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2511/173.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2511/173.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, a construção de uma quadra poliesportiva na localidade de Timbaúba.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2512/174.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2512/174.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação da quadra coberta do Polo de Convivência Social.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2513/175.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2513/175.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja feita instalação dos refletores na quadra poliesportiva da localidade de Lagoa do Jardim.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2514/176.20233.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2514/176.20233.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma e doação do antigo prédio onde funcionava a Escola Dr. Rigoberto Romero de Barros na localidade de Lagoa do Jardim para a comunidade se utilizar da forma adequada de suas instalações.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2515/177.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2515/177.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, que determine o funcionamento do Posto de Saúde da Família – PSF dos Distritos de Icaraí, Sabiaguaba e Moitas também aos finais de semana.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2516/178.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2516/178.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a revitalização do polo de lazer conhecido como Gramado, na Sede da cidade de Amontada, com a implantação de arborização, parquinho infantil, academia ao ar livre e arquitetura moderna.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2517/179.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2517/179.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Esportes, a construção de um estádio de futebol no Município de Amontada.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2518/180.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2518/180.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a colocação de gramado artificial nos campos de futebol dos Distritos de Sabiaguaba e Icaraí para que os mesmos fiquem com o aspecto de Campo Society.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2519/181.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2519/181.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, para que seja feito o ramal de estrada na localidade de Sapé, conhecida como “Vila dos Pitão”, iniciando em frente à casa da senhora Marlene e findando na última casa da referida vila.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2520/182.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2520/182.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da Escola da localidade de Rodela.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2521/183.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2521/183.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da Escola da localidade de Pacovas.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2522/184.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2522/184.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Diretor do SAAE, para que se dignem a empreender esforços no sentido de que seja realizado a ampliação do abastecimento de água na comunidade de Campestre, Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2523/185.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2523/185.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma quadra poliesportiva na Localidade de Campo Grande, Distrito de Sabiaguaba, reiterando o Requerimento nº 190/2022, aprovado em 06/05/2022.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2524/186.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2524/186.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da escola EEB João Rodrigues Melo, situada na localidade de Campo Grande, Distrito de Sabiaguaba, reiterando o Requerimento nº 063/2021, aprovado em 12/03/2021.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2525/187.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2525/187.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, a contratação ou a designação de 1 (um) médico para atender no posto de saúde da localidade de Campo Grande, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2526/188.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2526/188.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja providenciado o aterro do campo de futebol na localidade de Campo Grande, assim como o acesso deste à estrada principal, de aproximadamente 200m, Distrito de Sabiaguaba, reiterando o Requerimento nº 436/2021, aprovado em 06/09/2021.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2527/189.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2527/189.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, como também ao Secretário de Infraestrutura, que sejam construídos os seguintes ramais ou vias de acesso, com adição de piçarra, na localidade de Campo Grande, Distrito de Sabiaguaba, reiterando o Requerimento 391/2021, aprovado em 20/08/2021. Trecho 1:  Iniciando na residência do Sr, "Antônio Raposa", findando na residência da Sra. Antônia de Paula; Trecho 2:  Iniciando na residência do Sra. Lindalva, estendendo-se até a residência da Sra. Eridan Miranda; Trecho 3: Iniciando na residência do Sr. Erisvando, findando na residência do Sr. "Zé Balu"; Trecho 4: Iniciando na residência do Sr. "Antônio Caciole", estendendo-se na residência do Sr. Joao Rosa; Trecho 5:  Iniciando na residência do Sr. "Joaquim Chicuta'', findando na residência do Sr. Edgar. Trecho 6: Iniciando na residência do Sra. Rita Rodrigues, estendendo-se até o Parque Eólico; Trecho 7:  Iniciando no Parque Eólico, estendendo-se até o final da rua Ponta d’Água.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2528/190.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2528/190.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça pública na localidade de Campo Grande, Distrito de Sabiaguaba, reiterando o Requerimento nº 197/2021, aprovado em 23/04/2021.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2529/191.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2529/191.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja concluída a iluminação pública na comunidade de Campo Grande, no Distrito de Sabiaguaba, reiterando o Requerimento nº 169/2021, aprovado em 16/04/2021.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2530/192.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2530/192.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a conclusão do projeto de abastecimento de água da localidade de Cariri das Águas, distrito de Aracatiara, Amontada-CE.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2531/193.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2531/193.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da estrada na localidade de Cariri das Águas, começando na CE-085, próximo à residência do Sr. Moacir Magalhães, findando na localidade de Rodela, na CE-176.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2537/194.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2537/194.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Flávio César Bruno Teixeira, que encaminhe urgente processo licitatório para aquisição de equipamentos detectores e metais para serem instalados em todas as unidades escolares e creches de nosso município, localizadas na sede, Distritos e na Zona Rural de Amontada-CE.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2538/195.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2538/195.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Flávio César Bruno Teixeira, para que encaminhe urgente processo licitatório para aquisição de câmeras de monitoramento interno e externo para serem instaladas em todas as unidades escolares e creches de nosso município, localizadas na sede, Distritos e na Zona Rural de Amontada-CE.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2539/196.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2539/196.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de portas novas nos banheiros da Galeria Francisco Antero Filho.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2540/197.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2540/197.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, estudos que viabilizem a possibilidade de implantação de portas giratórias com detectores de metais nas portas de entradas das unidades escolares do Município de Amontada.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2541/198.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2541/198.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a criação de um Museu Histórico no Municipal de Amontada.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2542/199.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2542/199.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Diretor da Autarquia de Trânsito de Amontada, a criação em parceria com a Câmara Municipal de Amontada, de um programa de conscientização para o uso de capacete pelas motocicletas.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2543/200.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2543/200.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Departamento de Estradas e Rodagem – DER, que seja batido o mato que margeia a CE 176 a partir do Munícipio de Miraíma até do litoral do Município de Amontada.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2544/201.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2544/201.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Governador do Estado do Ceará, Sr. Elmano de Freitas, que sejam tomadas providências para o reforço do policiamento em nosso município, bem como a devida operacionalização do sistema de monitoramento.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2545/202.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2545/202.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a implantação de gramas e refletores em todos os campos de várzea registrado no Município de Amontada.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2546/203.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2546/203.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a ampliação da iluminação pública da localidade de Cabatã, no Distrito de Garças.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2547/204.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2547/204.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a ampliação da iluminação pública da localidade de Almas, no Distrito de Garças.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2548/205.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2548/205.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o piçarramento da localidade de Tucuns, iniciando no calçamento do Torto, passando pelas residências do Bar, do Ralf, Calisto Toti, findando na Residência do Iran.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2549/206.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2549/206.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a implantação de calçamento próximo ao Posto de Saúde de Garças, vindo até o prédio da Marcenaria, findando próximo a residência do Sr. Esli.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2550/207.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2550/207.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Agricultura e Pesca, o peixamento do açude da Fazenda Iracema, patrimônio do Munícipio de Amontada.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2551/208.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2551/208.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que envie à Câmara Municipal Projeto de Lei dispondo sobre a doação do antigo prédio onde funcionava a Escola Dr. Rigoberto Romero de Barros na localidade de Lagoa do Jardim para a comunidade se utilizar da forma adequada de suas instalações.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2555/209.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2555/209.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Agricultura e Pesca, ponto de apoio para agricultura familiar na Sede do Município de Amontada.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2556/210.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2556/210.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a criação do dia de homenagem para agricultura amontadense.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2557/211.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2557/211.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de 10 (dez) coletores de lixo na rua principal no Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2558/212.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2558/212.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a ampliação física e de atendimento da UBS (Unidade Básica de Saúde) da localidade de Campo Grande.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2559/213.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2559/213.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma estrada que inicia na localidade de Timbaúba até a localidade de Lagoa das Mercês, com comprimento de 3 km (três quilômetros), aproximadamente.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2565/214.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2565/214.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a recuperação da estrada que inicia na sede do distrito de Sabiaguaba a localidade de Lagoa das Mercês, via localidade de Roncador.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2566/215.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2566/215.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a recuperação das estradas que ligam a localidade de Lagoa de Santana à CE 085, como também às localidades de Capeba e Córrego da Ema.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2568/216.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2568/216.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, o levantamento de informações e, caso as condições sejam satisfeitas, seja criado o distrito de Campo Grande.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2570/217.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2570/217.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de túmulos públicos nos cemitérios de Amontada, em especial no bairro São Sebastião.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2560/218.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2560/218.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, a aquisição e destinação de computadores portáteis para os professores da Rede Municipal de Educação.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2561/219.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2561/219.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Presidente da Câmara Municipal, Sr. Paulo Berg Melgaço, que seja feito um estudo para analisar a viabilidade da implementação de placas para geração de energia solar nas dependências da Câmara Municipal Amontada.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2562/220.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2562/220.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a intervenção urgente na infraestrutura da creche do Distrito de Icaraí.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2564/221.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2564/221.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a manutenção da iluminação pública da Sede do Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2571/222.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2571/222.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que tome as diligências necessárias para realizar a reforma da Casa Grande no Assentamento Vedóia, onde existe atendimento médico e funciona a creche, pois as instalações estão precárias.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2572/223.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2572/223.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a instalação de uma Creche na localidade de Rodela, distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2573/224.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2573/224.2023.pdf</t>
   </si>
   <si>
     <t>Sugere o Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a ampliação do sistema de fornecimento de água da comunidade de Sapé até o inicio da localidade de Campestre.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2574/225.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2574/225.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que instale o sistema de fornecimento de água na localidade de Maracajá.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2576/226.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2576/226.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação em caráter de urgência da estrada da localidade de Açudinho.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2577/227.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2577/227.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja feito o calçamento em pedra tosca da Rua João Alberto Parente, situada no Bairro Flores com aproximadamente 200 metros de extensão.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2578/228.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2578/228.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja feito o calçamento em pedra tosca da Rua Raimunda Meneses Parente, situada no Bairro Flores com aproximadamente 120 metros de extensão.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2579/229.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2579/229.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a perfuração de um poço profundo para fins de abastecimento d´água na localidade de Lagoa de Santana.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2580/230.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2580/230.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada que dá acesso a localidade de Almas, no Distrito de Garças.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2581/231.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2581/231.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada que liga a localidade de João Luiz à localidade Córrego Grande.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2582/232.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2582/232.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada que liga a localidade de João Luiz à localidade de Roncador.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2583/233.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2583/233.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da passagem molhada da localidade de Timbaúba, próximo à residência do Sr. Joaquim Bertine Magalhães, popularmente conhecido como Chico Bertino, reiterando o Requerimento nº 460/2022, aprovado em 14/12/2022.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2584/234.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2584/234.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação do acesso ao cemitério da localidade de Timbaúba, reiterando o Requerimento nº 429/2022, aprovado em 11/11/2022.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2585/235.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2585/235.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, a aquisição de uma ambulância equipada com uma UTI – Unidade de Tratamento Intensivo, para o Distrito de Icaraí.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2586/236.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2586/236.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma Areninha na localidade de Lagoa do Jardim.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2587/237.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2587/237.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma Areninha na localidade de Cabatã.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2588/238.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2588/238.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que tome as diligências necessárias para realizar a reforma da casa da Associação Comunitária dos Trabalhadores Rurais de Sitio Pacovas.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2589/239.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2589/239.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a manutenção e troca das lâmpadas dos postes de iluminação pública das localidades de Limoeiro, Timbaúba, João Luiz, Aningas e Canto Redondo, Zona Rural do Município de Amontada.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2590/240.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2590/240.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Diretor do SAAE, para que seja realizado o abastecimento de água na localidade de Pacovas, Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2591/241.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2591/241.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o calçamento para a localidade de Bastos, distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2592/242.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2592/242.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o calçamento para a localidade de Córrego da Onça, distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2593/243.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2593/243.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma areninha na localidade de Rodela, distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2594/244.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2594/244.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma areninha na sede do distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2595/245.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2595/245.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que reative a academia da saúde, localizada no posto de saúde do centro de Amontada.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2596/246.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2596/246.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, serviços de reparação e substituição da iluminação pública da rua Pedro Martins dos Santos, próximo ao campo do Vasco, no bairro Flores.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2597/247.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2597/247.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da quadra poliesportiva do Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2598/248.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2598/248.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma passagem molhada entre Embiriba e Córrego do Zé.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2599/249.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2599/249.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma passagem molhada entre Matilha e Córrego do Zé.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2600/250.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2600/250.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da quadra de esporte do Distrito de Nascente.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2601/251.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2601/251.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma areninha na localidade de Cariri dos Irineus, Município de Amontada-CE, reiterando o Requerimento nº 088/2022, aprovado em 23/03/2022.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2602/252.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2602/252.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma Areninha no distrito de Lagoa Grande, Amontada-CE.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2606/253.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2606/253.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço das estradas na localidade de Japi.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2607/254.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2607/254.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma do posto dos correios no Distrito de Nascente.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2610/255.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2610/255.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que adote as medidas necessárias, na localidade de Mutuca, para recuperar a iluminação pública das vias, repondo luminárias (lâmpadas) e/ou sensores com problema que impossibilita seu adequado funcionamento.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2611/256.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2611/256.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma quadra poliesportiva na localidade de Leste, próximo à Igreja Católica.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2612/257.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2612/257.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o patrolamento das estradas da localidade de Japi, distrito de Nascente.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2613/258.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2613/258.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Diretor do SAAE, a implicação da rede de abastecimento de água do SAAE para as residências da localidade de Lisa.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2614/259.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2614/259.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da via que dá acesso ao cemitério da sede do Distrito de Mosquito.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2615/260.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2615/260.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação e o batimento do mato da estrada que liga a curva do Recanto (CE 176) a até o Sr. Zé do Berto (Arengas), através do barro vermelho.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2616/261.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2616/261.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Governador do Estado do Ceará, Sr. Elmano de Freitas, uma unidade do Vapt-Vupt no Município de Amontada.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2617/262.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2617/262.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, a pavimentação do calçamento em pedra tosca de todos os trechos de estrada carroçal de Barra das Moitas.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2618/263.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2618/263.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada da localidade de Marrecas, com adição de 6 bueiro, em dois trechos, Sede Rural de Amontada. Trecho 1: Iniciando após do sangradouro do açude Iracema até a Escola; e, Trecho 2: Iniciando na Escola até a localidade de Extrema, tendo como referência a residência do Sr. Raimundo Bezerra.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2619/264.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2619/264.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a manutenção das luminárias na localidade do Córrego Grande, mais precisamente na “Rua dos Quirino”, distrito de Sabiaguaba, reiterando o Requerimento nº 384/2022, aprovado em 12/09/2022.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2620/265.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2620/265.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Senhor Prefeito Municipal Flavio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma estrada, com adição de piçarra, na localidade de Tucuns, iniciando na estrada principal ao lado da residência do José Adalto, passando pela residência do Zé Gino, vindo a findar na residência do Zé Lazaro.</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2621/266.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2621/266.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Flávio César Bruno Teixeira Filho, e como também, Secretário de Infraestrutura, a ampliação da iluminação pública da comunidade de Cantinho, na localidade de Tucuns.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2622/267.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2622/267.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, reforma e aproveitamento dos prédios públicos abandonados no Município de Amontada.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2623/268.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2623/268.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma do cemitério da localidade de Caetanos, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2624/269.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2624/269.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a podagem e sua respectiva limpeza da sede do distrito de Lagoa Grande.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2625/270.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2625/270.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da estrada que se inicia na localidade de Baixios, passando pelas localidades de Pau Serrado, Tabuleiro Alto, Três Lagoas, findando no bairro São Raimundo.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2626/271.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2626/271.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da estrada, que se inicia no chafariz público da localidade de Fazenda Natal, passando pelo cemitério, findando na localidade de Lagoa Grande II, na residência do Sr. Chico Pinto.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2627/272.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2627/272.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da estrada, que se inicia na localidade de Recanto, passando pela as localidades de Arengas, Batedor, Duros, Lagoa Grande, findando na CE-085.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2628/273.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2628/273.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, o calçamento que liga a CE-176 até a localidade de Córrego Grande, passando pela localidade Picada ao lado da casa do seu Antônio Teixeira.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2629/274.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2629/274.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que envie à Câmara Municipal Projeto de Lei dispondo sobre a garantia do fornecimento de alimentação para usuário do transporte de saúde intermunicipal.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2633/275.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2633/275.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de um calçamento no entorno do campo, dando continuidade ao fim da rua Antônio Elizeu de Barros, nas imediações do antigo bar do Sifrônio, continuando até ao cruzamento da rua João Jacinto com a rua 24 de maio.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2634/276-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2634/276-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Flávio César Bruno Teixeira Filho, e como também, Secretário de Infraestrutura, o patrolamento da estrada que inicia na CE 085, passando por Gavião e findando em Poço Cumprido.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2635/277-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2635/277-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Flávio César Bruno Teixeira Filho, e como também, Secretário de Infraestrutura, o roço da estrada que inicia na CE 085, passando por Gavião, Tucuns, Poço Cumprido, Pica-Pau, vindo a findar BR 402.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2636/278-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2636/278-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Flávio César Bruno Teixeira Filho, e como também, Secretário de Infraestrutura, a ampliação da iluminação pública da localidade de Leste, Distrito de Nascente.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2642/279.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2642/279.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da estrada, que se inicia na CE-402, passando pelas as localidades: Agroísa, Santo Antônio, Santa Cruz e findando nos Pilões.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2643/280.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2643/280.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de um sistema de drenagem para acabar com a lama acumulada na esquina da antiga escola Cenira Ribeiro Henrique, na rua Lindolfo Praxedes.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2644/281.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2644/281.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, e como também, Secretário de Saúde, que seja disponibilizado nos PSF’s dos distritos todos os medicamentos de uso contínuo que são disponibilizados na Farmácia Básica, para evitar que os usuários se desloquem até a sede apenas para receber o medicamento.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2645/282.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2645/282.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, para que em parceria com as secretarias, execute a capinação e roço de todas as unidades escolares do Município de Amontada.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2646/283.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2646/283.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça na localidade de Matilha, de preferência ao lado da Igreja Católica.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2647/284.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2647/284.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça na localidade de Pixaim, de preferência ao lado da Igreja Católica.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2648/285.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2648/285.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça na localidade de Caetanos de Cima, de preferência ao lado da Igreja Católica.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2649/286.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2649/286.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também a ENEL, a troca do transformador da localidade de Aroeira, colocando um maior ou a instalação de rede trifásica.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2650/287.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2650/287.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Governador do Estado do Ceará, Sr. Elmano de Freitas da Costa, que realizem estudos para a implantação de uma cabine da Polícia Militar no Distrito de Nascente.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2651/288.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2651/288.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a instalação de luminárias LED que funcionam com energia solar em todo o Município de Amontada.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2654/289.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2654/289.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma quadra esportiva para a Escola de Educação Básica Sargento de Castro.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2655/290.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2655/290.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também a Secretária de STDS, a implementação da STDS Itinerante nos distritos do Município de Amontada.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2656/291.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2656/291.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação do calçamento da Rua Josué Araújo, bairro Buenos Aires.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2657/292.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2657/292.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Governador do Estado do Ceará, Sr. Elmano de Freitas, bem como Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, para que seja empreendidos esforços no sentido de implantar um programa habitacional com o objetivo de substituir todas as casas de taipas por casas de tijolos no Município de Amontada.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2659/293.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2659/293.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o piçarramento da rua do Carrasco, na localidade de Embiriba.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2658/294.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2658/294.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o piçarramento da rua dos Pereiras, na localidade de Embiriba.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2660/295.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2660/295.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que adote as medidas necessárias, para recuperar a iluminação pública da rua do Carrasco, na localidade de Embiriba, repondo luminárias (lâmpadas) e/ou sensores com problema que impossibilita seu adequado funcionamento.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2661/296.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2661/296.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que adote as medidas necessárias, para recuperar a iluminação pública da rua dos Pereiras, na localidade de Embiriba, repondo luminárias (lâmpadas) e/ou sensores com problema que impossibilita seu adequado funcionamento.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2662/297.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2662/297.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, para que adote as devidas providências com o objetivo de realizar serviços de terraplanagem e cascalhamento compactado na divisa de Sabiaguaba a Zé do Lago.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2663/298.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2663/298.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Superintendente de Obras Públicas, Sr. Francisco Quintino Vieira Neto, a urbanização do trevo de Aracatiara CE 085.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2664/299.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2664/299.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Turismo e Desenvolvimento Econômico e Cultura, a implementação de um Centro de Artesanato ao Trevo de Aracatiara na CE 085.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2665/300.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2665/300.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, uma Casa de Apoio às gestantes, o mais próximo possível da maternidade municipal.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2666/301.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2666/301.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, uma Casa de Apoio no Município de Amontada para as pessoas do interior que necessitam esperar o transporte do município, para receber atendimento em hospitais de outros municípios.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2667/302.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2667/302.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção do aterro do campo de futebol na localidade Córrego Grande, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2668/303.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2668/303.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de 01 (um) bueiro no distrito de Varjota, Amontada-CE, próximo ao colégio.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2669/304.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2669/304.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a disponibilização de 5 (cinco) lixeiras a serem instaladas no distrito de Varjota.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2670/305.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2670/305.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a perfuração de um poço profundo para fins de abastecimento d’água na localidade de Cariri das Águas (Arasá).</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2671/306.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2671/306.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de água nas localidades de Cariri de Baixo e Córregos dos Cajueiros, utilizando a água do poço Antônio Almir ou do Saae da Lagoa Grande.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2672/307.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2672/307.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reabertura da estrada que se inicia na Lagoa Grande próximo a residência do Sr. Célio Rocha, findando na CE- 176 na fazenda do Augustinho Alves.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2673/308.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2673/308.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de um espaço coberto para realização de eventos escolares, na EEB José Coelho de Morais, na localidade de Trinta e Nove.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2675/309.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2675/309.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de um espaço coberto para realização de eventos escolares, na creche Rita Pinto de Sousa, no Distrito da Varjota,</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2674/310.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2674/310.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, o roço das estradas vicinais localizadas no Distrito de Gostosa e adjacências.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2676/311.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2676/311.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que providencie o roço do campo de futebol do Distrito da Gostosa.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2678/312.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2678/312.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a ampliação do sistema de abastecimento de água no distrito da Varjota até a localidade de Recanto e instalação nas residências o fornecimento de água.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2680/313.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2680/313.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a limpeza em caráter de urgência do cemitério da localidade de Timbaúba, Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2681/314.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2681/314.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, a inclusão do conteúdo de Cidadania Digital na disciplina de Cultura Digital da rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2682/315.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2682/315.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma Areninha na sede do Distrito de Garças, Amontada-CE.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2683/316.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2683/316.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação, com adição de piçarra, do trecho que se inicia no acesso principal do Distrito de Garças, mais precisamente na residência do Sr. Joaquim Melgaço, conhecido como Joaquim Bigodão, passando pela localidade de Almas pela residência do Sr. Luís Mundoca e findando na residência da Sra. Cláudia, como também a recuperação da estrada, com adição de piçarra, do trecho que se inicia na residência da Sra. Chica Tavinê, na localidade de Tauá da Ribeira, passando pela residência da Sra. Cláudia e findando na residência da Sra. Aparecida, na localidade de Almas de Baixo, reiterando o Requerimento nº 288/2022, aprovado em 08/06/2022.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2684/317.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2684/317.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação, com adição de piçarra, do trecho que inicia no acesso principal da localidade de Cabatã, Distrito de Garças, mais precisamente na residência do Sr. Solon, findando na estrada que liga a localidade de Carrapicha a localidade de Almas, reiterando o Requerimento nº 289/2022, aprovado em 10/06/2022.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2685/318.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2685/318.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação, com adição de piçarra, do trecho que inicia na avenida Washington Teles de Meneses ao lado do deposito do Sr. Som Pereira, passando pela residência Sr. Antônio Possidônio, findando na localidade do Córrego do Augusto na residência do Sr. Marcos Albano, como também a recuperação do trecho que passa em frente o cemitério até a residência do Sr. Raimundo Albano, Distrito de Garças.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2686/319.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2686/319.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a disponibilização um ônibus para que as pessoas façam o translado Amontada-Icaraí.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2687/320.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2687/320.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço das estradas da localidade de Mazagão.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2688/321.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2688/321.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço das estradas vicinais localizadas no Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2689/322.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2689/322.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação das estradas de todas as localidades do Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2690/323.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2690/323.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, para que seja empreendidos esforços no sentido de disponibilizar um médico para atendimento uma vez por mês na casa cedida pelo Sr. Flávio Bitão, na localidade de Capeba.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2691/324.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2691/324.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a raspagem da estrada da Vila Jaçanã, mais conhecida como Assentamento da Enxada.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2692/325.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2692/325.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada, com adição de piçarra na estrada iniciando no Distrito de Nascente, na BR 402, passando pelo Capeba até a CE 085.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2695/326.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2695/326.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, o calçamento na localidade de Várzea Grande I, iniciando nas proximidades da residência do Sr. "Burita", findando na escola “João Sérgio Gomes".</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2698/327.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2698/327.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, o calçamento na extensão do assentamento de Lagoa de Santana, em sua via principal.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2699/328.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2699/328.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, a recuperação da estrada que liga a localidade de Varjota à Mucambo.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2700/329.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2700/329.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, aterro dos campos de futebol do município.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2701/330.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2701/330.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que destine transporte adequado para a Autarquia de Trânsito, mesmo que locado provisoriamente.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2702/331.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2702/331.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, o roço e capina, bem como demais manutenções pertinentes, de todos os cemitérios do Município.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2704/332.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2704/332.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, em conjunto com a Autarquia de Meio Ambiente, a Secretaria Municipal de Educação e Cultura e a Secretaria Municipal de Juventude e Esporte, elabore medidas para viabilizar a criação do “Circuito Amontadense de Vaquejada”, configurando um evento esportivo anual no Município.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2707/333-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2707/333-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a criação da feira da mulher empreendedora.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2709/334-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2709/334-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja feita a estrada, com adição de piçarra, que inicia no acesso principal do Distrito de Garças, mais precisamente em frente à residência da Sra. Chica Tavinê, passando também pela residência da Família Barbosa na localidade da Tauá da Ribeira, findando na localidade de Pirineus em frente à residência da Sra. Vilani, como também seja feito a recuperação da estrada, com adição de piçarra, da localidade de Baixa Funda, ao lado da casa do Sr. Valderi Cota, findando no Assentamento Vedoia, reiterando o requerimento n° 290/2022, aprovado em 08/06/2022.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2710/335-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2710/335-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, a pavimentação em calçamento com pedra tosca na Rua Manoel Eufrásio Rodrigues, rua esta que interliga bairro Centro ao bairro São Raimundo.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2711/336-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2711/336-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, a pavimentação em calçamento com pedra tosca no Assentamento Córrego das Aroeiras.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2712/337-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2712/337-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de calçamento para o Distrito de Gostosa, que se inicia na ponte do açude e findando no centro da localidade, Amontada-CE.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2713/338-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2713/338-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de 01 (um) bueiro na localidade de Embira, Amontada-CE.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2718/339-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2718/339-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a intensificação de visita da Vigilância Sanitária nas escolas, com foco nos abastecimentos de água usada para o consumo dos alunos.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2715/340-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2715/340-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a reforma do Posto de saúde da localidade de Jurema.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2716/341-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2716/341-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a mudança de nomenclatura dos Auxiliares de enfermagem para técnicos de enfermagem, afim de que estes possam usufruir de todos os direitos inerentes ao cargo de técnico.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2717/342-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2717/342-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a instalação de ventiladores nas salas de aula e bebedouro na Escola Maria Alves Sobrinha, no Distrito de Icaraí.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2719/343-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2719/343-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção do calçamento que se inicia na sede do Distrito de Mosquito, findando no término da localidade de Mirinduba.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2721/344-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2721/344-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada que se inicia no Córrego do Paulo, passando pelas localidades de Miranda e Bela Vista, findando na localidade de Mirinduba.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2720/345-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2720/345-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação em caráter de urgência da estrada que liga a localidade de Palmeiras à localidade de Morada Nova.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2725/346-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2725/346-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o calçamento na comunidade de Mutuca começando da casa do Seu Chico Tiburça terminando na casa do Seu Zé Etevaldo, no Sítio Ema.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2722/347-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2722/347-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a capinação e poda das árvores do colégio de Mutuca.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2723/348-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2723/348-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a capinação do colégio do Distrito de Nascente.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2724/349-2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2724/349-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o calçamento no beco da Vila Progresso começando no Burita findando no Chico Costa, em Várzea Grande.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2734/350.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2734/350.2023.pdf</t>
   </si>
   <si>
     <t>Segure ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que seja retificado o artigo 3º, da Lei 1.383 de 30 de março de 2022, possibilitando a concessão da Regência de sala aos professores que se encontram em atividades de apoio nas escolas e aos gestores escolares (diretores e coordenadores).</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2735/351.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2735/351.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que seja iniciado a concessão dos benefícios estatutários do anuênio aos servidores com mais de cinco anos de serviço prestado ao Município.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2736/352.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2736/352.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção do calçamento da Rua Antônio Calista da Silva (Moragildo), na localidade de Caetanos, Distrito de Sabiaguaba</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2737/353.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2737/353.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção do calçamento da Rua Francisco Oliveira da Conceição (Tunta), na localidade de Caetanos, Distrito de Sabiaguaba</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2738/354.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2738/354.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de um calçamento no trecho que inicia na Rua Geraldo Cunha, findando na praia, na localidade de Caetanos, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2739/355.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2739/355.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de um calçamento no trecho que inicia na Rua Tereza Anastácio Carneiro, findando na beira da praia, na localidade de Caetanos, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2740/356.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2740/356.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Flávio César Bruno Teixeira Filho, e como também, Secretário de Infraestrutura, a raspagem das estradas do Assentamento de Lagoa do Jardim.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2741/357.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2741/357.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Flávio César Bruno Teixeira Filho, e como também, Secretário de Infraestrutura, a raspagem e adição de piçarra da estrada que se inicia na CE-085 passando pela residência da senhora Vanuza, Enoque e vindo a findar na estrada principal do Assentamento da Lagoa do Jardim.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2742/358.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2742/358.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Flávio César Bruno Teixeira Filho, e como também, Secretário do SAEE, para que seja realizado o abastecimento de água do Assentamento da Lagoa do Jardim, no qual já tem o poço perfurado e dispõe de caixa de água.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2744/359.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2744/359.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, a construção de uma praça no Bairro do São Raimundo, entre a Rua Sebastião Alves de Menezes e a Rua Joaquim Torquato de Oliveira.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2745/360.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2745/360.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de um calçamento para Vila Jaçanã, conhecido como Assentamento da Enxada.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2746/361.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2746/361.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de um calçamento iniciando na pista de Miraíma e o aterramento da estrada que inicia na entrada do beco do Seu Zé Mercê até Marrecas.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2747/362.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2747/362.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que encaminhe a esta Casa Legislativa, Projeto de Lei tratando sobre a implantação de gratificação de participação dos funcionários do SAAE sobre a receita mensal no percentual de 2% (dois por cento) ao mês.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2748/363.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2748/363.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de coletores de lixo, em locais estratégicos, como escola e comércios, na localidade de Rodela.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2749/364.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2749/364.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que seja incluído na rota da coleta de lixo as ruas das localidades de Bastos, Pacovas e Rodela.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2750/365.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2750/365.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a ampliação e reforma do cemitério da localidade de Fazenda Natal, distrito de Lagoa Grande.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2761/366.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2761/366.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a realização de um concurso para Agentes Comunitário de Saúde no Município de Amontada.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2762/367.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2762/367.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção da estrada que se inicia na sede do distrito de Garças, e findando na localidade de Sapé, como também o trecho que se inicia na localidade de Cabatã, findanda na estrada que liga o Distrito Garças a localidade de Sapé, reiterando o requerimento nº 357/2022 aprovado em 02/09/2022.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2763/368.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2763/368.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, para que sejam tomadas medidas no sentido de realizar o abastecimento de água da localidade de Jardim de Baixo, Distrito de Garças, Amontada-CE, reiterando o requerimento nº 007/2022 aprovado em 18/02/2022.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2764/369.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2764/369.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, para que seja providenciado o abastecimento de água nas localidades de Canaã, Melancia e Palmeiras, no distrito de Garças e Mosquito, Amontada-CE, reiterando o requerimento nº 008/2022, aprovado em 18/02/2022.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2765/370.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2765/370.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção da estrada que se inicia na localidade de Tucuns, findando na CE-176 na localidade de Lagoa Seca, reiterando o requerimento nº 357/2022 aprovado em 02/09/2022.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2766/371.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2766/371.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, a construção e pavimentação em calçamento, da Rua Martins Teixeira, com início nas proximidades do Hospital Municipal Rigoberto Romero de Barros, em seguida, dando continuidade na Rua Raimundo Mundola Bruno e findando no início do perímetro da Zona Rural.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2767/372.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2767/372.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o aterramento da estrada em frente à Igreja do Sétimo Dia, na localidade de Maracajá de frente com a pista.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2768/373.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2768/373.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada da localidade do Teté da pista até final da estrada.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2769/374.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2769/374.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que proceda a manutenção na Rua Padre Joaquim Teodoro, nº 971, no Centro, consistindo conserto de um buraco enorme existente no trecho.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2770/375.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2770/375.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de um calçamento no centro do Distrito de Aracatiara, na Rua Maria Nelsa de Oliveira.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2771/376.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2771/376.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, solicitando a adição de aterro e pavimentação na Rua dos Frotas, situada na sede do distrito de Icaraí.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2772/377.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2772/377.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Flavio Cesar Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de iluminação pública do lado direito no trecho que liga Distrito de Icaraí findando na entrada do distrito da Praia de Moitas.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2773/378.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2773/378.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal Flavio Cesar Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma rampa de acesso na beira mar, no final da rua beira mar, entre a pousada Laculá e a construção da Villa Mango, próximo a barraca da filha da Sr. Tamar.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2774/379.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2774/379.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o asfaltamento da avenida principal José Gomes Antunes no distrito de Lagoa Grande, Amontada-CE.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2775/380.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2775/380.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da estrada com a construção de 05 (cinco) bueiros no Assentamento Marrecas, iniciando no colégio e findando próximo ao Assentamento das Estremas CE-176.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2776/381.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2776/381.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da estrada principal do Assentamento Marrecas, que se inicia no sangrador do açude Iracema passando pela Igreja Nova, findando no antigo clube do Zé Mercê.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2777/382.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2777/382.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a restauração da iluminação pública das localidades de Roncador e Lagoa dos Bois.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2778/383.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2778/383.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma na pavimentação, em pedra tosca, na localidade Sitio Carrasco, Distrito de Icaraí, reiterando o Requerimento n° 238/2021, aprovado em 07/05/2021.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2779/384.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2779/384.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, o calçamento do prolongamento da rua Antônio Tomé Filho, nas proximidades da rua Jovina Alves de Lima, sendo referência o Comercial BR, bairro Campo.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2780/385.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2780/385.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, a construção de uma coberta para a Creche Alaíde Zenaide Garcês no Bairro Flores.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2781/386.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2781/386.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma escada de concreto com corrimão, que dê acesso a BR 402 e ao campo, para que as pessoas que geralmente frequentam o centro, as missas e cultos, tenham acesso, de quem vem do bairro Buenos Aires e bairro Carnaubeiras, que atenderá as pessoas idosas, pra que evitem que essas pessoas, fique mais tempo na pista, evitando acidentes.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2782/387.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2782/387.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação e ampliação das luminárias na rua das Marias, na localidade de Embiribas.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2783/388.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2783/388.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação e ampliação das luminárias na rua principal do loteamento Canto Verde.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2784/389.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2784/389.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação do centro comercial de Amontada.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2787/390.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2787/390.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja feita ampliação e reforma do cemitério da Helena na sede do distrito de Garças.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2788/391.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2788/391.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça no Assentamento Canaã/Melancia em frente à Igreja que tem como Padroeiro Menino Jesus.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2789/392.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2789/392.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça entre a avenida José Antônio de Barros e a rua Manoel Gomes de Menezes em frente à escola Lídia Carneiro, na sede do distrito de Garças.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2790/393.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2790/393.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja feita a recuperação da iluminação com refletores da quadra poliesportiva do distrito de Poço Comprido.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2791/394.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2791/394.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a perfuração de um poço profundo para fins de abastecimento d’água na localidade de Pau Serrado.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2792/395.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2792/395.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a perfuração de um poço profundo para fins de abastecimento d’água na localidade de Muquém.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2793/396.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2793/396.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a perfuração de um poço profundo para fins de abastecimento d’água na localidade de Mundo Novo.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2794/397.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2794/397.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a perfuração de um poço profundo para fins de abastecimento d’água na localidade de Baixios.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2795/398.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2795/398.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de iluminação da orla marítima da praia de Icaraí.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2796/399.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2796/399.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a doação definitiva do imóvel, que outrora foi cedido para o Instituto de Previdência Municipal de Amontada – AMONTADAPREV, para que o mesmo tenha a posse e total domínio da área.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2798/400.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2798/400.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Secretário de Infraestrutura, que seja procedida a recuperação da iluminação pública das vias perpendiculares a Rua Aderbal Praciano Sampaio, nos arredores da Pousada Chico Dina, na sede do distrito de Icaraí.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2799/401.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2799/401.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, bem como ao Diretor do SAAE, para que seja procedida a perfuração de poço profundo na localidade de Vila Nova, distrito de Aracatiara, e que este seja somado a rede de abastecimento de água existente que não dispõe de recurso hídrico suficiente para atender continuamente a todas as residências que abrange.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2801/402.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2801/402.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública na localidade de Imbiriba, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2802/403.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2802/403.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma Passagem Molhada entre as localidades de Leste e Pitoresco, Distrito de Nascente, nas proximidades das residências dos Srs. Luciano e Adoniran (Fazenda Cara Branca).</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2804/404.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2804/404.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a recuperação da estrada entre as localidades de Santo Aleixo a Marrecas I, com adição de materiais suplementares necessários, incluindo a implantação de bueiros.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2805/405.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2805/405.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a recuperação da iluminação pública do Assentamento de Marrecas I.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2806/406.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2806/406.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que solicite a ligação de energia elétrica dos sistemas de abastecimentos de água das comunidades de Juá a Três Juazeiros.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2807/407.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2807/407.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que amplie no distrito de Varjota até a localidade de Malhadinha e instale nas residências o fornecimento de água.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2809/408.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2809/408.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, Felipe Jacinto de Oliveira Sousa, o retorno do atendimento médico na localidade de Muquém.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2810/409.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2810/409.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Ação Social, a urgência nas medidas para providenciar um estabelecimento bancário apto ao pagamento dos benefícios dos aposentados do Município de Amontada.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2811/410.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2811/410.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que seja feita a entrega de medicação para pacientes com receita de médico particular pela Secretaria de Saúde, desde que o usuário seja cadastrado no SUS.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2812/411.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2812/411.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma Areninha no Assentamento Córrego das Aroeiras, Distrito de Poço Comprimo.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2813/412.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2813/412.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma do cemitério do Assentamento Patos Bela Vista, mais precisamente no Tauá da Praia, distrito de Moitas.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2820/413.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2820/413.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, para que realize, em caráter de urgência, o Concurso Público para provimento de cargos no Instituto de Previdência do Município de Amontada – AMONTADAPREV.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2814/414.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2814/414.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a obrigatoriedade do uso de crachá de identificação pelos funcionários comissionados, estatutários e terceirizados que prestam serviços em qualquer repartição pública (Prefeitura, Secretaria, Autarquia e UBS), durante o exercício de suas funções, dentro e fora das repartições públicas.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2815/415.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2815/415.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação do calçamento e a canalização do escoamento de esgoto da Rua Jovina Alves de Lima paralelo com a Rua Francisco Carlos de Oliveira, no bairro Buenos Aires.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2816/416.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2816/416.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma, em caráter de urgência, da creche Maria Cândida das Neves, no distrito de Moitas.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2817/417.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2817/417.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação da iluminação pública no campo de futebol da equipe do América, na localidade de Imbiriba.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2818/418.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2818/418.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação da iluminação pública no campo de futebol da equipe do Grêmio, na localidade de Imbiriba.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2819/419.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2819/419.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação da iluminação pública no campo de futebol da equipe do Náutico, na localidade de Imbiriba.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2821/420.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2821/420.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a devida correção na rede de esgoto na rua Maria Batista Bezerra Tomé, ao lado da Escola Gizeuda Santiago Teixeira (Escola Modelo), bairro Campo, Amontada-CE.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2827/421.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2827/421.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública do Assentamento Marrecas II.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2822/422.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2822/422.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, com cópia ao Sr. Secretário de Infraestrutura, a implantação de redutores de velocidade físicos (quebra-molas) na rua Aderbal Praciano Sampaio, nas proximidades da quadra poliesportiva, distrito de Icaraí.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2828/423.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2828/423.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a ampliação do cemitério do bairro Centro, sede do Município de Amontada-CE.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2829/424.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2829/424.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, o calçamento da rua denominada Santa Rita de Baixo, situada nas proximidades da churrascaria do Sr. Ednardo Saldanha e da Congregação Cristã do Brasil, Sede do Município de Amontada-CE.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2830/425.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2830/425.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a limpeza pública do posto de saúde do distrito de Varjota.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2831/426.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2831/426.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, para que seja feito o calçamento em pedra tosca na Rua Gonçalves Magalhães, que se inicia na Avenida Sargento Francisco de Castro e findando na Rua Raimundo Laurentino de Meneses.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2832/427.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2832/427.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, para que seja providenciado o abastecimento de água nas localidades de Puçá e Morada Nova, distrito de Mosquito, Amontada-CE, reiterando o Requerimento nº 011/2022 aprovado em 25/02/2022.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2833/428.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2833/428.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, para que seja providenciado o abastecimento de água na localidade de Aborrecido, distrito de Mosquito, Amontada-CE, reiterando o Requerimento nº 009/2022 aprovado em 18/02/2022.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2834/429.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2834/429.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de tambores de lixos na localidade de Caetanos, distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2835/430.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2835/430.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de tambores de lixos na localidade de Campo Grande, distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2836/431.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2836/431.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção e pavimentação em calçamento na localidade de Córrego do Zé, distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2837/432.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2837/432.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção e pavimentação em calçamento na rua principal da localidade de Imbiriba, distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2840/433.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2840/433.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, Sr. Felipe Jacinto de Oliveira Sousa, a disponibilização de uma ambulância para o Assentamento Lagoa do Jardim.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2839/434.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2839/434.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a pavimentação da rua Eulalia Praciano de Oliveira até a Avenida do Santarém, distrito de Icaraí.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2838/435.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2838/435.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também a Secretária de Turismo, a viabilização da disponibilidade contínua e ininterrupta de refeições aos policiais militares que estiverem destacados nesta municipalidade.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2841/436.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2841/436.2023.pdf</t>
   </si>
   <si>
     <t>Suegere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Juventude e Esporte, a convocação dos jovens para a 4ª conferência brasileira da juventude, fase municipal.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2844/437.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2844/437.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o asfaltamento da Rua Manoel Eufrásio Rodrigues.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2845/438.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2845/438.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da Rua Dr. Luís Henrique, no centro urbano do Município.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2846/439.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2846/439.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o asfaltamento da Rua Perilo Teixeira.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2847/440.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2847/440.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a duplicação da BR-402, iniciando no encontro com a CE-076 que vai para o Município de Miraíma, findando no monumento da Santa, com construção de canteiro central.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2848/441.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2848/441.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, a climatização das salas escolares e da Secretaria da Creche Modelo, bairro Campo, Amontada-Ceará.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2849/442.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2849/442.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção e pavimentação em calçamento na rua João Gonçalves de Sousa, próximo à praça principal do Distrito de Lagoa Grande.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2850/443.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2850/443.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção e pavimentação em calçamento na rua Artur Ferreira, no bairro Flores.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2851/444.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2851/444.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, a contratação de profissionais pedagogos para suprir as demandas na EEB Francisco Estevão de Assis, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2852/445.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2852/445.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, a construção de um auditório na EEB Francisco Estevão de Assis, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2855/446.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2855/446.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja providenciado a colocação de recipiente para resíduos sólidos (lixeiras/tambores) na rua Lindolfo Praxedes, bairro Flores.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2856/447.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2856/447.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de um bueiro entre a casa do seu Antônio Silvano Correia e seu José Arteiro, na localidade de Mazagão.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2861/448.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2861/448.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a criação do Fundo Municipal do Esporte.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2862/449.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2862/449.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, para que feito o abastecimento de água das localidades de Cantinho e Caiçara, Distrito de Garças, Amontada-Ce.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2863/450.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2863/450.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada que se inicia na CE 176, findando na localidade de Timbaúba, Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2864/451.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2864/451.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública, repondo luminárias (lâmpadas) e/ou sensores com problemas que impossibilitam o adequado funcionamento da localidade de Jacuípe, Distrito de Nascente.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2865/452.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2865/452.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública, repondo luminárias (lâmpadas) e/ou sensores com problemas que impossibilitam o adequado funcionamento da localidade de Mucambo a Mutuca.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2866/453.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2866/453.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública, repondo luminárias (lâmpadas) e/ou sensores com problemas que impossibilitam o adequado funcionamento da localidade de Lagoa Clara.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2867/454.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2867/454.2023.pdf</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2868/455.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2868/455.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma quadra de esporte nas dependências da E.E.B. Custódio Bandeira dos Santos, localidade de Mutuca, distrito de Nascente.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2869/456.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2869/456.2023.pdf</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2870/457.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2870/457.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma parede de contenção e aterramento do campo de futebol bem como estruturar as traves na localidade Assentamento Tanques.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2871/458.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2871/458.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a instalação e substituição de lâmpadas queimadas da energia pública na localidade Assentamento Tanques.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2872/459.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2872/459.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a reforma do salão comunitário onde funciona o anexo da Escola José Coelho de Morais, na localidade Assentamento Tanques.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2873/460.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2873/460.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a ampliação do sistema de abastecimento de água da localidade de Mazagão até a localidade do Assentamento Tanques e instalação nas residências o fornecimento de água.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2874/461.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2874/461.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o piçarramento da estrada que inicia na residência do Sr. Luís Ribeiro, até a residência do Sr. Chico Bento, estrada que tem o comprimento de 700 metros na localidade de Mucambo, no distrito de Nascente.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2875/462.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2875/462.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o patrolamento da estrada que inicia no asfalto após a ponte do Caubi, passando por Jacuípe, Mari, Gameleira, Fusa, Mutuca, Raiz, Sitio Ema, Várzea Grande, vindo a findar na localidade de Capeba em frente à residência do senhor Ademir Lima.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2876/463.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2876/463.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a instalação de área recreativa na escola da localidade de Lagoa do Cachimbo, Amontada-CE.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2877/464.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2877/464.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a recuperação da iluminação pública e calçamento, incluindo a implantação de um bueiro, da rua Francisco Adonias de Vasconcelos, localizada entre os bairros São Raimundo e São Sebastião.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2878/465.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2878/465.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a raspagem da estrada que inicia na CE-176, nas proximidades da Fazenda Taburuna, até a localidade de Lagoa do Feijão.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2882/466.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2882/466.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a operacionalização do sistema de abastecimento de água das localidades de Capeba, Várzea Grande e Lagoa Clara.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2883/467.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2883/467.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a operacionalização do sistema de abastecimento de água das localidades de Córrego da Ema e Baixa Verde</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2884/468.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2884/468.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública, repondo luminárias (lâmpadas) e/ou sensores com problemas que impossibilitam o adequado funcionamento da localidade de Córrego da Ema.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2885/469.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2885/469.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da estrada que liga a Rua Tereza Anastácio Carneiro até a praia do Jiqui, na localidade de Caetanos, Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2886/470.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2886/470.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja feita iluminação pública das ruas da sede do Distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2887/471.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2887/471.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação das ruas da sede do distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2888/472.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2888/472.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, o asfaltamento da Rua Martins Teixeira.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2889/473.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2889/473.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recomposição dos calçamentos das avenidas General Alípio dos Santos, Antônio Lisboa de Queiroz, Jaime Assis Henrique e Sargento Francisco de Castro, sede do Município de Amontada-CE.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2890/474.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2890/474.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a restauração no Polo de Lazer (conhecido como Praça do Gramado) de itens, como bancos, aparelhos para se exercitar, gramado, quiosque e um longo calçamento para caminhadas, nas proximidades do destacamento da Polícia Militar/RAIO, na Av. Antônio Lisboa de Queiroz, sede do Município de Amontada-CE.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2891/475.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2891/475.2023.pdf</t>
   </si>
   <si>
     <t>Sugere Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, com cópia ao Secretário de Infraestrutura, a pavimentação das vias que ligam a Rua Antônio Marçal dos Santos à Avenida Deputado Roberto Mesquita, Distrito de Icaraí.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2892/476.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2892/476.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, com cópia ao Secretário de Infraestrutura, a pavimentação da via que dá acesso à Vila dos Rogérios, a partir da CE-176, na sede do distrito de Icaraí.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2916/477.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2916/477.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma praça entre a Santa e o Batalhão do Raio, no bairro Campo, Amontada-CE.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2905/478.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2905/478.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o asfaltamento no trecho de calçamento que dá acesso à Lagoa de Flexeiras, com início na CE-176.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2907/479.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2907/479.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção e pavimentação em calçamento no distrito de Lagoa Grande, iniciando no posto de saúde, findando na residência do Sr. Sales Barroso.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2908/480.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2908/480.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção e pavimentação em calçamento no distrito de Lagoa Grande, iniciando no posto de saúde, findando no comércio do Gilberto, na avenida principal.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2909/481.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2909/481.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Presidente da Câmara Municipal de Amontada, Paulo Berg Melgaço, o desenvolvimento de campanha de combate ao turismo sexual em Amontada, buscando integração com o Ministério Público e Poder Executivo.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2910/482.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2910/482.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, o restabelecimento do atendimento médico no Posto de Saúde da localidade de Cariri, Amontada-CE.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2911/483.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2911/483.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública, repondo luminárias (lâmpadas) e/ou sensores com problemas que impossibilitam o adequado funcionamento da localidade de Lagoa do Murici.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2915/484.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2915/484.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública, repondo luminárias (lâmpadas) e/ou sensores com problemas que impossibilitam o adequado funcionamento da localidade Maia.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2913/485.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2913/485.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Esportes, a construção de uma quadra iluminada de futebol Society, com grama sintética, no distrito de Varjota.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2914/486.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2914/486.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a revitalização do calçamento da rua principal do distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2912/487.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2912/487.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a raspagem e adição de piçarra da estrada do Lagoa do Murici a Lagoa dos Bois.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2904/488.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2904/488.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a ampliação do abastecimento de água da localidade de Córrego da Onça, no Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2917/489.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2917/489.2023.pdf</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2918/490.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2918/490.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma Praça em frente à Igreja, na localidade de Rodela, Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2919/491.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2919/491.2023.pdf</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2920/492.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2920/492.2023.pdf</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2921/493.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2921/493.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma da Escola da localidade de Rodela, Distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2922/494.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2922/494.2023.pdf</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2923/495.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2923/495.2023.pdf</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2924/496.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2924/496.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, a implementação dos Campos Experimentais nas Escolas de Educação do Campo do Município de Amontada.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2925/497.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2925/497.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Esportes e Juventude, que seja feita a correção no regulamento do campeonato Amontadense 2023, para assegurar a paridade de premiação nas modalidades masculino e feminino, em obediência a Lei 1.492 de 23 de maio de 2023.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2927/498.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2927/498.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a limpeza, capinagem e roçagem dos matos dentro e fora do posto de saúde do Distrito de Gostosa.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2928/499.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2928/499.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a limpeza, capinagem e roçagem dos matos dentro e fora da escola do Distrito de Gostosa.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2933/500.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2933/500.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de calçamento na Rua Maria Júlia Bezerra.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2934/501.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2934/501.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação do calçamento da Rua Coronel Monteiro de Oliveira.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2935/502.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2935/502.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a recuperação do calçamento da rua Alonso Bezerra de Sousa, bairro Centro, sede de Amontada-CE.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2936/503.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2936/503.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça na localidade de Imbiriba, de preferência ao redor da Igreja Católica.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2938/504.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2938/504.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça na localidade de Córrego Grande, de preferência ao redor da Igreja Católica.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2939/505.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2939/505.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça na localidade de Lagoa dos Bois, de preferência ao redor da Igreja Católica.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2940/506.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2940/506.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça na localidade de Roncador, de preferência ao redor da Igreja Católica.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2941/507.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2941/507.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça na localidade de Córrego do Zé, de preferência ao redor da Igreja Católica.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2942/508.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2942/508.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de um quebra-molas na rua Noé Praciano Sampaio, nº 1612 no bairro São Raimundo, em Amontada.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2943/509.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2943/509.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de um quebra-molas na rua João Jacinto de Oliveira, nº 561 no bairro Centro, em Amontada.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2944/510.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2944/510.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma, ampliação e revitalização do cemitério do Distrito de Nascente.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2945/511.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2945/511.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma, ampliação e revitalização do cemitério de Mucambo, na localidade de Mutuca.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2946/512.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2946/512.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma creche na localidade de Mazagão.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2947/513.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2947/513.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, Felipe Jacinto de Oliveira Sousa, que seja designado ou contratado um Dentista para atendimento no Posto de Saúde do distrito de Garças, que desde o ano de 2013 não conta com esse serviço de atendimento.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2949/514.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2949/514.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de um poste para iluminação pública no cemitério de Mucambo, na localidade de Mutuca, distrito de Nascente.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2952/515.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2952/515.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o piçarramento no rio da estrada que liga Tucuns a Lagoa Seca, a mesma foi raspada, porém faltou adicionar o material, necessita de aproximadamente 5 carradas de piçarra para melhorar o translado de Tucuns a Lagoa Seca.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2953/516.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2953/516.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação pública, repondo luminárias (lâmpadas) e/ou sensores com problemas que impossibilitam o adequado funcionamento da localidade Gurupá.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2954/517.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2954/517.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço e a retirada do matagal iniciando na estrada do Distrito de Nascente até localidade de Capeba.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2955/518.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2955/518.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço e a retirada do matagal iniciando no Rio Aracatiaçu – Mirim, passando pelo beco do Titi, Lagoa de Santana, Lagoa dos Veados até a CE 402.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2956/519.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2956/519.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço e a retirada do matagal da estrada conhecida como “Beco do Zé Paulo” que inicia na estrada principal da localidade de Raiz, até a residência do Sr. “Deim”, na localidade de Tucuns.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2957/520.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2957/520.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a desapropriação (alienação) de terreno para construção do prolongamento da rua Padre Joaquim Teodoro até o encontro com a rua Dona Maria Belo, nas imediações dos prédios da Delegacia de Polícia e Câmara Municipal de Amontada, bairro Centro, Amontada-CE.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2958/521.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2958/521.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a recuperação da rua Manoel Eufrásio Rodrigues, bairro Centro, Amontada-CE.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2959/522.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2959/522.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal de Amontada, Flávio César Bruno Teixeira Filho, que envie Projeto de Lei declarando de utilidade pública municipal o campo de futebol utilizado atualmente pelo time do Vasco, do bairro Flores.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2961/indicacao_523.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2961/indicacao_523.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Deputado Estadual, Romeu Aldigueri de Arruda Coelho, emenda parlamentar destinando recursos para a construção de uma areninha na localidade de Rodela, distrito de Aracatiara.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2962/524.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2962/524.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a manutenção e troca das lâmpadas dos postes de iluminação pública da localidade de Sitio Trinta e Nove.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2963/525.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2963/525.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a urbanização (na forma de intertravado) do trecho entre as ruas Professor Neto Paiva e Maria Rabelo Pinheiro (beco do grupo), bairro Centro, Amontada-CE.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2964/526.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2964/526.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a pavimentação (na forma de intertravado) da travessa entre o quiosque (esquina entre a Rua Dona Maria Belo e a Av. General Alípio dos Santos) e a rua Professor Neto Paiva, bairro Centro, Amontada-CE.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2965/527.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2965/527.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a inclusão do Município de Amontada no Programa Patrulha Rural, lançado pelo Governo do Estado do Ceará.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2970/528.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2970/528.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma estrada que liga as localidades de 39 (Trinta e Nove) e Arengas, Amontada-CE.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2968/529.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2968/529.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma avenida com canteiro central e iluminação, começando na Creche CEI Rita Pinto de Sousa, findando no Colégio EEB Antônio Damião Neto, distrito de Varjota, Amontada-CE.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2971/530.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2971/530.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção do calçamento em frente ao Colégio do distrito de Nascente.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2972/531.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2972/531.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o roço e a retirada do matagal das estradas de Mutuca, Beco, Vielas e Várzea Grande I.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2973/532.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2973/532.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma praça para a sede do distrito de Nascente, ao lado da Igreja Matriz.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2974/533.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2974/533.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a perfuração de um poço profundo com construção de um chafariz para fins de abastecimento d’água na localidade de Assentamento Tanques, Amontada-CE.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2975/534.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2975/534.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a perfuração de um poço profundo com construção de um chafariz para fins de abastecimento d'água na localidade de Vila dos Gatos, distrito de Lagoa Grande, Amontada-CE</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2976/535.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2976/535.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma com adição de piçarra para a estrada da localidade de Assentamento dos Tanques, Amontada-CE.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2977/indicacao_536.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2977/indicacao_536.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Deputado Estadual, Romeu Aldigueri de Arruda Coelho, Emenda Parlamentar destinando recursos, para a construção de uma areninha no distrito de Varjota, Amontada-CE.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2978/537.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2978/537.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que sejam tomadas as devidas providências no sentido de ser feito um aterro com bueiro, iniciando na casa do Seu Sarapião até a casa do Seu Pedro Daniel, na localidade de Córrego Grande.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2979/538.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2979/538.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de mil e cem metros de calçamento, iniciando na pista até a casa do Sr. Didi, na localidade de Córrego Grande.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2992/539.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2992/539.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que o Município de Amontada disponha de automóveis próprios ou locados para o transporte de pacientes com adaptação para cadeirantes.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2981/540.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2981/540.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Agricultura e da Pesca, Sr. Cláudio Santos Teles Neto, a construção de um chafariz na localidade de Aborrecido, onde há um poço já perfurado.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2982/541.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2982/541.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Agricultura e da Pesca, Sr. Cláudio Santos Teles Neto, a construção de um chafariz na localidade de Pica-Pau, onde há um poço já perfurado.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2983/542.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2983/542.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Agricultura e da Pesca, Sr. Cláudio Santos Teles Neto, a construção de um chafariz na localidade de Extrema, onde há um poço já perfurado.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2984/543.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2984/543.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Agricultura e da Pesca, Sr. Cláudio Santos Teles Neto, a construção de um chafariz na localidade de Mucambo da Varjota, onde há um poço já perfurado.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2985/544.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2985/544.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Agricultura e da Pesca, Sr. Cláudio Santos Teles Neto, a construção de um chafariz na localidade de Santa Cruz, onde há um poço já perfurado.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2986/545.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2986/545.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Agricultura e da Pesca, Sr. Cláudio Santos Teles Neto, a construção de um chafariz no Distrito de Gostosa, onde há poço já perfurado.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>Antônio Sobrinho da Silva, Raimundo Sigefredo Santos Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2989/546.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2989/546.2023.pdf</t>
   </si>
   <si>
     <t>Sugerem ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a raspagem da estrada que inicia na sede de Amontada (no Hospital Dr. Rigoberto Romero de Barros), passando pelo distrito de Gostosa, findando nos limites de Amontada com Itapipoca.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2988/547.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2988/547.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o piçarramento da estrada que se inicia na Eólica, findando na localidade de Campo Grande, distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2987/548.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2987/548.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o aterramento do campo de futebol da localidade de Roncador, distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3001/549.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3001/549.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de um calçamento em pedra tosca no Assentamento Canaã/Melancia, distrito de Garças.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3002/550.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3002/550.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de um calçamento em pedra tosca no Assentamento Lagoa do Jardim, distrito de Garças.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3003/551.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3003/551.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, a construção de uma Creche no Assentamento Canaã/Melancia, distrito de Garças.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3004/552.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3004/552.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, para que seja feito a perfuração de um poço profundo, como também a construção de um chafariz na localidade de Caldeirão, sede Rural do Município de Amontada.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3005/553.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3005/553.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a pavimentação (na forma de intertravado) entre a calçada da Escola de Ensino Médio de Tempo Integral – EEMTI, Professora Lídia Carneiro de Barros, e o calçamento que passa em frente a mesma, no distrito de Garças, Amontada-CE.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3006/554.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3006/554.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, Flávio César Bruno Teixeira, um projeto urbanístico de contenção do avanço do mar na praia de Caetanos.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3007/555.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3007/555.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Agricultura e da Pesca, Sr. Cláudio Santos Teles Neto, a perfuração de um poço profundo e a construção de um chafariz para fins de abastecimento d’água na localidade de Córrego da Ema.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3008/556.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3008/556.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, Felipe Jacinto de Oliveira Sousa, que seja designado ou contratado um Dentista para atendimento no Posto de Saúde da localidade de Córrego da Ema.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3009/557.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3009/557.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, Felipe Jacinto de Oliveira Sousa, que seja designado ou contratado um Dentista para atendimento no Posto de Saúde do distrito de Nascente.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3010/indicacao_558.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3010/indicacao_558.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também a Superintendência de Obras Hidráulicas – SOHIDRA, Sr. Paulo José Gomes Ferreira, a recuperação do poço profundo da localidade de Mazagão, Município de Amontada.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3011/indicacao_559.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3011/indicacao_559.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também a Superintendência de Obras Hidráulicas – SOHIDRA, Sr. Paulo José Gomes Ferreira, a recuperação do poço profundo da localidade de Mari, distrito de Nascente, Município de Amontada.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3020/indicacao_560.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3020/indicacao_560.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Tribunal Regional Eleitoral do Estado do Ceará, que seja mantido a urna de votação da localidade de Santa Cruz. O local que fica com a urna de votação está sem energia, no entanto, a população de Santa Cruz, Embiras, Santo Antônio e Agroísa solicitam que seja mantido essa urna de votação.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3021/561.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3021/561.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, que seja colocado três quebra-molas em frente ao salão comunitário da localidade de Gaviões.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3022/562.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3022/562.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Juventude e Esporte e ao Secretário de Educação, que seja criado o Projeto Karatê Esporte e Educação, na localidade de Praia de Moitas.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3023/563.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3023/563.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o abastecimento de água da localidade de Cariri dos Cajueiros Gêmeos, distrito de Aracatiara, Amontada-CE.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3024/564.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3024/564.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o patrolamento da estrada da localidade de Arengas, distrito de Lagos Grande, iniciando na residência do Jacinto Berto passando pelo Baixios e findando no Pau Serrado.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3025/565.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3025/565.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o patrolamento da estrada na localidade de Fazenda Natal, distrito de Lagoa Grande, juntamente com os ramais que interliga a localidade de Mundo Novo.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3039/566.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3039/566.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma creche no Assentamento Sabiaguaba, que beneficiara as comunidades de Matilha e Pixaim.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3026/567.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3026/567.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de um Posto de Saúde, padrão do Ministério da Saúde, no distrito de Gostosa Amontada-CE.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3028/568.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3028/568.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma Areninha na sede do distrito de Gostosa, Amontada-CE.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3029/569.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3029/569.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de uma barragem na junção dos rios Sororô e Cruxati, no distrito de Gostosa, Amontada-CE.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3030/570.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3030/570.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de um quebra-molas/redutor de velocidade na localidade de Jacuípe, em frente à Igreja, Amontada - CE.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3031/571.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3031/571.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a pavimentação na forma de intertravado das ruas José Alves de Oliveira e Alfredo Lima Rodrigues, bairro Centro, Amontada-CE.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3032/572.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3032/572.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a pavimentação na forma de intertravado da rua José Maria Queiroz, bairro Centro, Amontada-CE.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3036/573.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3036/573.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, o assessoramento das associações comunitárias, na apresentação de propostas de instalação de cozinhas comunitárias no interior, em parceria com o Governo do Estados, através da Secretaria de Desenvolvimento Agrário, pelo Programa Ceará Sem Fome.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3038/574.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3038/574.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a reforma da Escola do distrito de Nascente.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3040/575.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3040/575.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, que seja criado no âmbito do Município de Amontada o Conselho Municipal de Meio Ambiente.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3041/576.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3041/576.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também a Autarquia de Meio Ambiente, a criação de um Centro de Reabilitação de Animais Marinhos no lugar que hoje está situado o ECOPONTO, no Distrito de Icaraí.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3046/577.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3046/577.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção da estrada com adição de piçarra que inicia na localidade de Carrapicha, finando na localidade de Almas, nas proximidades da casa do senhor Chico Mundoca (em memória).</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3047/578.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3047/578.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Esportes, que seja colocado a iluminação da quadra de esportes da Escola Washington Teles de Meneses, no distrito de Garças.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3048/579.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3048/579.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Educação, Jefferson Bruno Oliveira, a implantação de ventiladores e de um bebedouro no salão comunitário que funciona como sala de aula no Assentamento Canaã/Melancia, no distrito de Garças.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3049/580.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3049/580.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a disponibilidade de transporte para a “Cooperativa Incluir”, no transporte semanal de castanha entre o Município de Tururu e o anexo na sede do Município de Amontada-CE.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3050/581.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3050/581.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a construção de barragens na localidade de Trinta e Nove, Amontada-CE.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3051/582.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3051/582.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de um Salão Comunitário na localidade de Trinta e Nove, Amontada-CE.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3052/583.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3052/583.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a pavimentação em pedra tosca na localidade de Trinta e Nove, Amontada-CE.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3053/584.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3053/584.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a reforma e iluminação da quadra esportiva da localidade de Trinta e Nove, Amontada-CE.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3054/585.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3054/585.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o revestimento com adição de piçarra no trecho que liga a localidade de Trinta e Nove a Arengas, Amontada-CE.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3055/586.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3055/586.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o revestimento com piçarra na entrada da Vila dos Coelhos, localidade de Trinta e Nove, Amontada-CE.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3056/587.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3056/587.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, Felipe Jacinto de Oliveira Sousa, o retorno do atendimento médico na localidade de Trinta e Nove, Amontada-CE.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3057/588.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3057/588.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Diretor do SAAE, a construção de uma adutora que liga o abastecimento do Araçá, do poço do Sr. Carlos Barros até a caixa d´água localizada na Comunidade de Cariri das Águas, perfazendo um perímetro aproximado de 2 km de distância e beneficiando aproximadamente 100 famílias.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3058/589.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3058/589.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da iluminação, repondo luminárias (lâmpadas) e/ou sensores com problemas que impossibilitam o adequado funcionamento quadra de esportes do Distrito de Nascente.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3059/590.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3059/590.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Agricultura e Pesca, Sr. Cláudio Santos Teles Neto, que seja instalado um dessalinizador de água para o poço da localidade de Pica-Pau.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3060/591.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3060/591.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Agricultura e Pesca, Sr. Cláudio Santos Teles Neto, que seja instalado um dessalinizador de água para o poço da localidade de Várzea Queimada.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3061/592.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3061/592.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção da estrada que se inicia na localidade de Limoeiro, passando pela localidade de Canto Redondo, e findando na residência do Sr. Bader, Zona Rural do Município de Amontada.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3062/593.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3062/593.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação da barragem da localidade de Santo Aleixo, Zona Rural do Município de Amontada.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3063/594.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3063/594.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a duplicação da CE-176 (alargamento), iniciando na Avenida Sargento Francisco Castro, no bairro São Sebastião e findando no depósito do Mamá Braga.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3064/595.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3064/595.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a perfuração de um poço profundo com construção de um chafariz na localidade de Malhadinha, nas proximidades do Sr. Primo da Malhadinha, Amontada-CE.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3067/596.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3067/596.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação do calçamento da Rua Rita Praciano, distrito de Icaraí, Amontada.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3069/597.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3069/597.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a recuperação e adição de piçarra na Rua sem denominação oficial, que se inicia na Rua Antônio Marçal dos Santos e finda na Rua João Rafael Diniz, no distrito de Icaraí.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3070/598.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3070/598.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a pavimentação em pedra tosca na localidade de Capeba, iniciando-se nas proximidades da residência da Sra. “De Jesus”, continuando em frente ao “Lima’s Clube e Sra. Maria Bitonho, finalizando em frente à residência do Sr. “Tanhão”.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3071/599.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3071/599.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, a ampliação e adição de piçarra na estrada “Beco do Cotovelo”, a partir da CE 176, sentido Lagoa, no Povoado de Flexeiras, Amontada-CE.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3076/600.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3076/600.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Municipal de Educação e Cultura, Sr. Jerffson Bruno Oliveira, que enviem à Câmara Municipal Projeto de Lei dispondo sobre a territorialização, ou seja, a implantação do profissional em psicopedagogia nos distritos do Município de Amontada.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3077/601.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3077/601.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção de uma passagem molhada onde passa o sangrador do açude do Júnior Antero, entre a BR 402 e a casa da dona Zilda Bruna, na localidade de Embira.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3078/602.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3078/602.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a instalação de tambores de lixo na rua José Rodrigues de Sousa, bairro Buenos Aires.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3079/603.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3079/603.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a construção da estrada que inicia na oficina do Ronnie e termina próximo a casa do Daniel, na localidade de Roncador, distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3080/604.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3080/604.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o encanamento do esgoto da rua João Jacinto de Oliveira, em frente ao SAMU, no bairro Campo.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3081/605.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3081/605.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, a projeção e construção de uma praça pública na Rua Alfredo Rodrigues de Lima.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3093/606.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3093/606.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Saúde, que seja providenciado a compra de materiais de expediente para equipar a UBS do distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3094/607.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3094/607.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Secretário de Infraestrutura, o piçarramento da rua conhecida como rua Seu Raimundo Ana, na localidade de Campo Grande, distrito de Sabiaguaba.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3095/608.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3095/608.2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Sr. Prefeito Municipal, Flávio César Bruno Teixeira Filho, como também ao Governador do Estado do Ceará, Sr. Elmano de Freitas e ao Superintendente da SOP - Superintendência de Obras Públicas, Sr. Francisco Quintino Vieira Neto, a construção de uma Areninha no distrito de Icaraí, Município de Amontada/Ceará.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>REQV</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2376/scan_0001.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2376/scan_0001.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja realizada uma Sessão Extraordinária ao final desta sessão, dispensados os interstícios regimentais, para discussão e votação do Projeto de Lei nº 008/2023, de autoria do Poder Executivo Municipal e Projetos de Lei nº 016 e 017/2023, de autoria da Mesa Diretora, que tramitam em regime de urgência nesta Casa.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2378/scan_0002.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2378/scan_0002.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja realizada uma Sessão Extraordinária ao final desta sessão, dispensados os interstícios regimentais, para discussão e votação do Projeto de Lei nº 009/2023, de autoria do Poder Executivo Municipal, que tramita em regime de urgência nesta Casa</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2379/scan_0003.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2379/scan_0003.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente, depois de ouvido o Plenário, que se digne a retirar da Pauta da Ordem do Dia os Projetos de Resolução nº 007 e 008/2023, de minha de autoria.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2631/004.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2631/004.2023.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja realizada uma Sessão Extraordinária ao final desta sessão, dispensados os interstícios regimentais, para discussão e votação do Projeto de Resolução nº 010/2023, de autoria da Mesa Diretora, que tramita em regime de urgência nesta Casa</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2758/005.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2758/005.2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a V. Exa., depois de ouvido o Plenário, que realize uma Sessão Extraordinária ao final desta sessão, dispensados os interstícios regimentais, para discussão e votação das seguintes matérias, que já receberam parecer favorável das Comissões: Projeto de Lei nº 013/2023, 015/2023 e 016/2023 todos de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2786/006.2023.pdf</t>
+    <t>http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2786/006.2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a V. Exa., depois de ouvido o Plenário, que realize uma Sessão Extraordinária ao final desta sessão, dispensados os interstícios regimentais, para discussão e votação do Projeto de Lei nº 018/2023, de autoria do Poder Executivo, que tramita em regime de urgência nesta Casa.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10456,67 +10456,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2374/parecer_previo_17-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2996/parecer_previo_no_266.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2825/001.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2195/001.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2196/002.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2197/003.2023_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2198/004.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2199/005.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2200/006.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2201/007.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2330/008.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2375/009.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2459/pl_010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2460/pl_011.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2554/pl_012.2023_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2727/013.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2728/014.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2729/015.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2730/016.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2743/017.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2760/018.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2843/pl_019.2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2857/020.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2898/021.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2969/pl_022.2023_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3068/023.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3086/024.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3087/025.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3088/026.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3089/027.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3090/028.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3091/029.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3092/030.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3101/031.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3102/032.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3103/033.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3104/034.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3107/035.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2241/001.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2242/002.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2243/003.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2244/004.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2245/005.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2246/006.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2247/007.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2248/pl_008.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2253/pl_009.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2254/pl_010.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2282/011.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2321/012.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2322/013.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2324/014.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2327/015.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2331/016.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2332/017.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2351/pl_018.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2353/019.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2420/020.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2455/021.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2456/022.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2488/023.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2489/024.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2501/025.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2535/026.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2536/027.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2553/028.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2567/029.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2604/proleg_030-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2603/proleg_031-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2630/032.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2652/033.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2679/034.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2703/035.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2706/036.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2705/037.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2693/038.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2696/pl_039-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2726/pl_040-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2714/pl_041-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2754/pl_042-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2755/043.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2757/pl_044-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2803/pl_045.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2808/046.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2879/047.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2880/048.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2881/049.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2896/050.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2903/051.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2899/052.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2900/053.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2901/054.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2930/055.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2931/056.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2932/057.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2948/059.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2967/060.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2997/061.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3012/062.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3013/063.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3042/064.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3043/065.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3044/066.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3045/067.2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3065/068.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3066/069.2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3073/070.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3074/071.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3084/072.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3085/073.2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3098/074.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3099/075.2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2249/001.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2250/projeto_de_resolucao_n_002.2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2255/003.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2256/projeto_de_resolucao_004.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2251/005.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2325/006.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2328/007.2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2329/008.2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2422/009.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2575/010.2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2756/pr_011.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2239/001.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2240/pdl_002.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2281/003.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2326/004.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2372/005.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2399/pdl_006.2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2490/007.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2504/008.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2569/pdl_009.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2653/010.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2694/pdl_011.2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2800/pdl_012.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2858/013.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2897/014.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2926/015.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2950/016.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2951/017.2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2960/018.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2966/pdl_019.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2993/pdl_020.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2994/pdl_021.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2998/022.2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2999/projeto_de_decreto_023.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3000/projeto_de_decreto_024.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3014/projetos_de_decreto_025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3015/026.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3019/projeto_de_decreto_027.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3082/028.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3083/029.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3100/030.2023_pdl.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2284/001.2023_ao_pres_003.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2457/002.2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2491/emenda_modificativa_003.2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2487/004.2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2759/005.2023_ao_pl_035.2023_legislativo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3017/emenda_modificativa_006.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3018/emenda_modificativa_007.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3016/emenda_aditiva_001.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2751/emenda_001.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2753/emenda_substitutiva_001-2023_paulo_berg_pres_004-2022_raul.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2826/emenda_substitutiva_003.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2902/emenda_substitutiva_004.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3105/emenda_supressiva_001.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2641/001.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2859/002.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2894/003.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2895/004.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3035/mocao_005.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2202/001.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2203/002.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2204/003.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2205/004.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2206/005.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2207/006.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2208/007.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2209/008.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2210/009.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2211/010.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2212/011.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2213/012.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2214/013.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2215/014.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2216/015.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2217/016.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2218/017.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2219/018.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2220/019.2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2221/020.2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2222/021.2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2223/022.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2257/023.2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2224/024.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2225/025.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2226/026.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2227/027.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2228/028.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2229/029.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2231/030.2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2232/031.2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2233/032.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2234/033.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2235/034.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2236/035.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2230/036.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2258/037.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2259/038.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2260/039.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2261/040.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2262/041.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2263/042.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2264/043.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2265/044.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2266/045.2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2267/046.2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2268/047.20233.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2269/048.2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2270/049.2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2271/050.2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2272/051.2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2273/052.2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2274/053.2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2275/054.2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2276/055.2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2277/056.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2279/057.20233.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2283/058.20233.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2314/059.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2315/060.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2316/061.2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2318/062.2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2319/063.2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2320/064.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2337/065.2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2338/066.2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2340/067.2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2385/068.2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2386/069.2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2387/070.2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2423/requerimento_no_071-2023_raul_-_lotacao_das_escolas_de_mosquito_e_timbauba.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2424/072.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2425/073.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2448/074.2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2458/075.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2467/076.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2485/077.2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2486/078.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2502/079.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2503/080.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2532/081.2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2533/082.2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2534/083.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2552/084.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2605/085.2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2608/086.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2609/087.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2632/088.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2637/089.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2638/090.2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2639/091.2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2640/092.2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2677/093.2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2731/094.2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2732/095.2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2733/096.2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2752/097.2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2785/098.2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2797/099.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2823/100.2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2824/101.2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2842/102.2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2853/103.2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2854/104.2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2893/105.2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2906/106.2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2990/107.2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2991/108.2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3033/requerimento_109-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3034/requerimento_110-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3037/requerimento_111-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3072/112.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3096/113.2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3097/114.2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2237/001.2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2238/002.2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2278/003.2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2280/004.2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2285/005.2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2286/006.2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2287/007.2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2288/008.2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2289/009.2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2290/010.2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2291/011.2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2292/012.2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2293/013.2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2294/014.2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2295/015.2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2296/016.2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2298/017.2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2299/018.2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2300/019.2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2301/020.2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2302/021.2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2303/022.2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2304/023.2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2305/024.2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2306/025.2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2307/026.2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2308/027.2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2309/028.2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2310/029.2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2311/030.2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2312/031.2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2313/032.2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2323/033.2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2333/034.2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2334/035.2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2335/036.2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2336/037.2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2339/038.2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2341/039.2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2342/040.2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2343/041.2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2344/042.2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2345/043.2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2346/044.2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2347/045.2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2348/046.2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2349/047.2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2350/048.2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2352/049.2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2354/050.2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2355/051.2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2356/052.2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2358/053.2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2362/054.2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2364/055.2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2359/056.2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2360/057.2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2361/058.2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2363/059.2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2365/060.2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2366/061.2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2367/062.2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2368/063.2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2369/064.2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2370/065.2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2357/066.2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2371/067.2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2373/068.2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2377/069.2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2380/070.2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2381/071.2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2383/072.2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2382/073.2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2384/074.2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2388/075.2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2389/076.2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2390/077.2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2391/078.2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2392/079.2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2393/080.2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2394/081.2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2395/082.2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2396/083.2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2397/084.2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2398/085.2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2400/086.2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2401/087.2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2402/088.2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2403/089.2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2404/090.2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2405/091.20233.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2406/092.2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2407/093.2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2408/094.2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2409/095.2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2410/096.2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2411/097.2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2412/098.2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2413/099.2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2414/100.2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2415/101.2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2416/102.2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2417/103.2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2418/104.2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2419/105.2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2421/106.2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2426/107.2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2427/108.2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2428/109.2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2429/110.2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2430/111.2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2431/112.2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2432/113.2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2433/114.2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2434/115.2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2435/116.2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2436/117.2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2437/118.2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2438/119.2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2439/120.2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2440/121.2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2441/122.2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2442/123.2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2443/124.2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2445/125.2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2444/126.2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2446/127.2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2447/128.2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2449/129.2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2450/130.2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2451/131.2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2452/132.2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2453/133.2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2454/134.2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2461/135.2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2462/136.2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2463/137.2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2464/138.2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2465/139.2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2466/140.2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2468/141.2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2469/142.2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2470/143.2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2471/144.2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2472/145.2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2481/146.2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2474/147.2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2475/148.2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2476/149.2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2477/150.2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2478/151.2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2479/152.2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2480/153.2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2473/154.2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2482/155.2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2483/156.2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2484/157.2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2492/158.2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2493/159.2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2494/160.2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2495/161.2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2496/162.2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2497/163.2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2498/164.2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2499/165.2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2500/166.2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2505/167.2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2506/168.2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2507/169.2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2508/170.2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2509/171.2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2510/172.2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2511/173.2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2512/174.2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2513/175.2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2514/176.20233.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2515/177.2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2516/178.2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2517/179.2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2518/180.2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2519/181.2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2520/182.2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2521/183.2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2522/184.2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2523/185.2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2524/186.2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2525/187.2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2526/188.2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2527/189.2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2528/190.2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2529/191.2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2530/192.2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2531/193.2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2537/194.2023.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2538/195.2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2539/196.2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2540/197.2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2541/198.2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2542/199.2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2543/200.2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2544/201.2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2545/202.2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2546/203.2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2547/204.2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2548/205.2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2549/206.2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2550/207.2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2551/208.2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2555/209.2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2556/210.2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2557/211.2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2558/212.2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2559/213.2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2565/214.2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2566/215.2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2568/216.2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2570/217.2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2560/218.2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2561/219.2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2562/220.2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2564/221.2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2571/222.2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2572/223.2023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2573/224.2023.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2574/225.2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2576/226.2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2577/227.2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2578/228.2023.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2579/229.2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2580/230.2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2581/231.2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2582/232.2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2583/233.2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2584/234.2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2585/235.2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2586/236.2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2587/237.2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2588/238.2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2589/239.2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2590/240.2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2591/241.2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2592/242.2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2593/243.2023.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2594/244.2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2595/245.2023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2596/246.2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2597/247.2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2598/248.2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2599/249.2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2600/250.2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2601/251.2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2602/252.2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2606/253.2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2607/254.2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2610/255.2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2611/256.2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2612/257.2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2613/258.2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2614/259.2023.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2615/260.2023.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2616/261.2023.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2617/262.2023.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2618/263.2023.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2619/264.2023.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2620/265.2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2621/266.2023.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2622/267.2023.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2623/268.2023.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2624/269.2023.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2625/270.2023.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2626/271.2023.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2627/272.2023.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2628/273.2023.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2629/274.2023.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2633/275.2023.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2634/276-2023.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2635/277-2023.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2636/278-2023.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2642/279.2023.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2643/280.2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2644/281.2023.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2645/282.2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2646/283.2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2647/284.2023.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2648/285.2023.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2649/286.2023.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2650/287.2023.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2651/288.2023.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2654/289.2023.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2655/290.2023.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2656/291.2023.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2657/292.2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2659/293.2023.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2658/294.2023.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2660/295.2023.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2661/296.2023.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2662/297.2023.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2663/298.2023.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2664/299.2023.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2665/300.2023.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2666/301.2023.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2667/302.2023.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2668/303.2023.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2669/304.2023.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2670/305.2023.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2671/306.2023.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2672/307.2023.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2673/308.2023.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2675/309.2023.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2674/310.2023.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2676/311.2023.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2678/312.2023.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2680/313.2023.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2681/314.2023.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2682/315.2023.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2683/316.2023.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2684/317.2023.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2685/318.2023.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2686/319.2023.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2687/320.2023.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2688/321.2023.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2689/322.2023.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2690/323.2023.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2691/324.2023.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2692/325.2023.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2695/326.2023.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2698/327.2023.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2699/328.2023.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2700/329.2023.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2701/330.2023.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2702/331.2023.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2704/332.2023.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2707/333-2023.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2709/334-2023.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2710/335-2023.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2711/336-2023.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2712/337-2023.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2713/338-2023.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2718/339-2023.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2715/340-2023.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2716/341-2023.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2717/342-2023.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2719/343-2023.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2721/344-2023.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2720/345-2023.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2725/346-2023.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2722/347-2023.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2723/348-2023.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2724/349-2023.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2734/350.2023.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2735/351.2023.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2736/352.2023.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2737/353.2023.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2738/354.2023.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2739/355.2023.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2740/356.2023.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2741/357.2023.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2742/358.2023.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2744/359.2023.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2745/360.2023.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2746/361.2023.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2747/362.2023.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2748/363.2023.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2749/364.2023.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2750/365.2023.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2761/366.2023.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2762/367.2023.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2763/368.2023.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2764/369.2023.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2765/370.2023.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2766/371.2023.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2767/372.2023.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2768/373.2023.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2769/374.2023.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2770/375.2023.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2771/376.2023.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2772/377.2023.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2773/378.2023.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2774/379.2023.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2775/380.2023.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2776/381.2023.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2777/382.2023.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2778/383.2023.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2779/384.2023.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2780/385.2023.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2781/386.2023.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2782/387.2023.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2783/388.2023.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2784/389.2023.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2787/390.2023.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2788/391.2023.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2789/392.2023.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2790/393.2023.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2791/394.2023.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2792/395.2023.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2793/396.2023.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2794/397.2023.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2795/398.2023.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2796/399.2023.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2798/400.2023.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2799/401.2023.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2801/402.2023.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2802/403.2023.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2804/404.2023.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2805/405.2023.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2806/406.2023.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2807/407.2023.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2809/408.2023.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2810/409.2023.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2811/410.2023.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2812/411.2023.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2813/412.2023.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2820/413.2023.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2814/414.2023.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2815/415.2023.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2816/416.2023.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2817/417.2023.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2818/418.2023.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2819/419.2023.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2821/420.2023.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2827/421.2023.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2822/422.2023.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2828/423.2023.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2829/424.2023.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2830/425.2023.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2831/426.2023.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2832/427.2023.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2833/428.2023.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2834/429.2023.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2835/430.2023.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2836/431.2023.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2837/432.2023.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2840/433.2023.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2839/434.2023.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2838/435.2023.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2841/436.2023.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2844/437.2023.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2845/438.2023.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2846/439.2023.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2847/440.2023.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2848/441.2023.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2849/442.2023.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2850/443.2023.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2851/444.2023.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2852/445.2023.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2855/446.2023.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2856/447.2023.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2861/448.2023.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2862/449.2023.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2863/450.2023.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2864/451.2023.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2865/452.2023.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2866/453.2023.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2867/454.2023.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2868/455.2023.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2869/456.2023.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2870/457.2023.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2871/458.2023.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2872/459.2023.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2873/460.2023.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2874/461.2023.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2875/462.2023.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2876/463.2023.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2877/464.2023.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2878/465.2023.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2882/466.2023.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2883/467.2023.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2884/468.2023.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2885/469.2023.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2886/470.2023.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2887/471.2023.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2888/472.2023.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2889/473.2023.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2890/474.2023.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2891/475.2023.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2892/476.2023.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2916/477.2023.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2905/478.2023.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2907/479.2023.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2908/480.2023.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2909/481.2023.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2910/482.2023.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2911/483.2023.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2915/484.2023.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2913/485.2023.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2914/486.2023.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2912/487.2023.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2904/488.2023.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2917/489.2023.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2918/490.2023.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2919/491.2023.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2920/492.2023.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2921/493.2023.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2922/494.2023.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2923/495.2023.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2924/496.2023.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2925/497.2023.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2927/498.2023.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2928/499.2023.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2933/500.2023.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2934/501.2023.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2935/502.2023.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2936/503.2023.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2938/504.2023.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2939/505.2023.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2940/506.2023.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2941/507.2023.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2942/508.2023.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2943/509.2023.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2944/510.2023.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2945/511.2023.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2946/512.2023.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2947/513.2023.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2949/514.2023.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2952/515.2023.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2953/516.2023.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2954/517.2023.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2955/518.2023.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2956/519.2023.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2957/520.2023.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2958/521.2023.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2959/522.2023.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2961/indicacao_523.2023.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2962/524.2023.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2963/525.2023.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2964/526.2023.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2965/527.2023.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2970/528.2023.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2968/529.2023.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2971/530.2023.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2972/531.2023.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2973/532.2023.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2974/533.2023.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2975/534.2023.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2976/535.2023.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2977/indicacao_536.2023.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2978/537.2023.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2979/538.2023.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2992/539.2023.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2981/540.2023.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2982/541.2023.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2983/542.2023.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2984/543.2023.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2985/544.2023.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2986/545.2023.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2989/546.2023.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2988/547.2023.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2987/548.2023.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3001/549.2023.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3002/550.2023.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3003/551.2023.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3004/552.2023.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3005/553.2023.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3006/554.2023.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3007/555.2023.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3008/556.2023.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3009/557.2023.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3010/indicacao_558.2023.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3011/indicacao_559.2023.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3020/indicacao_560.2023.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3021/561.2023.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3022/562.2023.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3023/563.2023.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3024/564.2023.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3025/565.2023.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3039/566.2023.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3026/567.2023.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3028/568.2023.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3029/569.2023.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3030/570.2023.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3031/571.2023.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3032/572.2023.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3036/573.2023.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3038/574.2023.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3040/575.2023.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3041/576.2023.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3046/577.2023.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3047/578.2023.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3048/579.2023.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3049/580.2023.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3050/581.2023.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3051/582.2023.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3052/583.2023.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3053/584.2023.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3054/585.2023.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3055/586.2023.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3056/587.2023.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3057/588.2023.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3058/589.2023.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3059/590.2023.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3060/591.2023.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3061/592.2023.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3062/593.2023.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3063/594.2023.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3064/595.2023.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3067/596.2023.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3069/597.2023.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3070/598.2023.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3071/599.2023.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3076/600.2023.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3077/601.2023.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3078/602.2023.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3079/603.2023.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3080/604.2023.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3081/605.2023.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3093/606.2023.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3094/607.2023.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3095/608.2023.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2376/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2378/scan_0002.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2379/scan_0003.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2631/004.2023.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2758/005.2023.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2786/006.2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2374/parecer_previo_17-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2996/parecer_previo_no_266.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2825/001.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2195/001.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2196/002.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2197/003.2023_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2198/004.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2199/005.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2200/006.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2201/007.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2330/008.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2375/009.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2459/pl_010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2460/pl_011.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2554/pl_012.2023_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2727/013.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2728/014.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2729/015.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2730/016.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2743/017.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2760/018.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2843/pl_019.2023_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2857/020.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2898/021.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2969/pl_022.2023_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3068/023.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3086/024.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3087/025.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3088/026.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3089/027.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3090/028.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3091/029.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3092/030.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3101/031.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3102/032.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3103/033.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3104/034.2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3107/035.2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2241/001.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2242/002.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2243/003.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2244/004.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2245/005.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2246/006.2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2247/007.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2248/pl_008.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2253/pl_009.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2254/pl_010.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2282/011.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2321/012.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2322/013.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2324/014.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2327/015.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2331/016.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2332/017.2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2351/pl_018.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2353/019.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2420/020.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2455/021.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2456/022.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2488/023.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2489/024.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2501/025.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2535/026.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2536/027.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2553/028.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2567/029.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2604/proleg_030-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2603/proleg_031-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2630/032.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2652/033.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2679/034.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2703/035.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2706/036.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2705/037.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2693/038.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2696/pl_039-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2726/pl_040-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2714/pl_041-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2754/pl_042-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2755/043.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2757/pl_044-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2803/pl_045.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2808/046.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2879/047.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2880/048.2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2881/049.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2896/050.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2903/051.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2899/052.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2900/053.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2901/054.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2930/055.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2931/056.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2932/057.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2948/059.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2967/060.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2997/061.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3012/062.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3013/063.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3042/064.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3043/065.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3044/066.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3045/067.2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3065/068.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3066/069.2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3073/070.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3074/071.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3084/072.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3085/073.2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3098/074.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3099/075.2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2249/001.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2250/projeto_de_resolucao_n_002.2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2255/003.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2256/projeto_de_resolucao_004.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2251/005.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2325/006.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2328/007.2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2329/008.2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2422/009.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2575/010.2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2756/pr_011.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2239/001.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2240/pdl_002.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2281/003.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2326/004.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2372/005.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2399/pdl_006.2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2490/007.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2504/008.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2569/pdl_009.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2653/010.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2694/pdl_011.2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2800/pdl_012.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2858/013.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2897/014.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2926/015.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2950/016.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2951/017.2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2960/018.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2966/pdl_019.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2993/pdl_020.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2994/pdl_021.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2998/022.2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2999/projeto_de_decreto_023.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3000/projeto_de_decreto_024.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3014/projetos_de_decreto_025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3015/026.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3019/projeto_de_decreto_027.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3082/028.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3083/029.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3100/030.2023_pdl.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2284/001.2023_ao_pres_003.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2457/002.2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2491/emenda_modificativa_003.2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2487/004.2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2759/005.2023_ao_pl_035.2023_legislativo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3017/emenda_modificativa_006.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3018/emenda_modificativa_007.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3016/emenda_aditiva_001.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2751/emenda_001.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2753/emenda_substitutiva_001-2023_paulo_berg_pres_004-2022_raul.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2826/emenda_substitutiva_003.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2902/emenda_substitutiva_004.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3105/emenda_supressiva_001.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2641/001.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2859/002.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2894/003.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2895/004.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3035/mocao_005.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2202/001.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2203/002.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2204/003.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2205/004.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2206/005.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2207/006.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2208/007.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2209/008.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2210/009.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2211/010.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2212/011.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2213/012.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2214/013.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2215/014.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2216/015.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2217/016.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2218/017.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2219/018.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2220/019.2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2221/020.2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2222/021.2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2223/022.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2257/023.2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2224/024.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2225/025.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2226/026.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2227/027.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2228/028.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2229/029.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2231/030.2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2232/031.2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2233/032.2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2234/033.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2235/034.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2236/035.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2230/036.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2258/037.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2259/038.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2260/039.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2261/040.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2262/041.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2263/042.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2264/043.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2265/044.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2266/045.2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2267/046.2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2268/047.20233.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2269/048.2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2270/049.2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2271/050.2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2272/051.2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2273/052.2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2274/053.2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2275/054.2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2276/055.2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2277/056.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2279/057.20233.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2283/058.20233.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2314/059.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2315/060.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2316/061.2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2318/062.2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2319/063.2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2320/064.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2337/065.2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2338/066.2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2340/067.2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2385/068.2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2386/069.2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2387/070.2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2423/requerimento_no_071-2023_raul_-_lotacao_das_escolas_de_mosquito_e_timbauba.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2424/072.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2425/073.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2448/074.2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2458/075.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2467/076.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2485/077.2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2486/078.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2502/079.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2503/080.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2532/081.2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2533/082.2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2534/083.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2552/084.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2605/085.2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2608/086.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2609/087.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2632/088.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2637/089.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2638/090.2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2639/091.2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2640/092.2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2677/093.2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2731/094.2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2732/095.2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2733/096.2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2752/097.2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2785/098.2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2797/099.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2823/100.2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2824/101.2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2842/102.2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2853/103.2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2854/104.2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2893/105.2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2906/106.2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2990/107.2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2991/108.2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3033/requerimento_109-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3034/requerimento_110-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3037/requerimento_111-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3072/112.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3096/113.2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3097/114.2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2237/001.2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2238/002.2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2278/003.2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2280/004.2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2285/005.2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2286/006.2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2287/007.2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2288/008.2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2289/009.2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2290/010.2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2291/011.2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2292/012.2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2293/013.2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2294/014.2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2295/015.2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2296/016.2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2298/017.2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2299/018.2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2300/019.2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2301/020.2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2302/021.2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2303/022.2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2304/023.2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2305/024.2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2306/025.2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2307/026.2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2308/027.2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2309/028.2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2310/029.2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2311/030.2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2312/031.2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2313/032.2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2323/033.2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2333/034.2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2334/035.2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2335/036.2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2336/037.2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2339/038.2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2341/039.2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2342/040.2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2343/041.2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2344/042.2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2345/043.2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2346/044.2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2347/045.2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2348/046.2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2349/047.2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2350/048.2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2352/049.2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2354/050.2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2355/051.2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2356/052.2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2358/053.2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2362/054.2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2364/055.2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2359/056.2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2360/057.2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2361/058.2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2363/059.2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2365/060.2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2366/061.2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2367/062.2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2368/063.2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2369/064.2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2370/065.2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2357/066.2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2371/067.2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2373/068.2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2377/069.2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2380/070.2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2381/071.2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2383/072.2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2382/073.2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2384/074.2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2388/075.2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2389/076.2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2390/077.2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2391/078.2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2392/079.2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2393/080.2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2394/081.2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2395/082.2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2396/083.2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2397/084.2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2398/085.2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2400/086.2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2401/087.2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2402/088.2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2403/089.2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2404/090.2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2405/091.20233.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2406/092.2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2407/093.2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2408/094.2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2409/095.2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2410/096.2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2411/097.2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2412/098.2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2413/099.2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2414/100.2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2415/101.2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2416/102.2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2417/103.2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2418/104.2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2419/105.2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2421/106.2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2426/107.2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2427/108.2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2428/109.2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2429/110.2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2430/111.2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2431/112.2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2432/113.2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2433/114.2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2434/115.2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2435/116.2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2436/117.2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2437/118.2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2438/119.2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2439/120.2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2440/121.2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2441/122.2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2442/123.2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2443/124.2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2445/125.2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2444/126.2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2446/127.2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2447/128.2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2449/129.2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2450/130.2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2451/131.2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2452/132.2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2453/133.2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2454/134.2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2461/135.2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2462/136.2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2463/137.2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2464/138.2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2465/139.2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2466/140.2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2468/141.2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2469/142.2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2470/143.2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2471/144.2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2472/145.2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2481/146.2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2474/147.2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2475/148.2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2476/149.2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2477/150.2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2478/151.2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2479/152.2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2480/153.2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2473/154.2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2482/155.2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2483/156.2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2484/157.2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2492/158.2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2493/159.2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2494/160.2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2495/161.2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2496/162.2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2497/163.2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2498/164.2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2499/165.2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2500/166.2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2505/167.2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2506/168.2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2507/169.2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2508/170.2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2509/171.2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2510/172.2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2511/173.2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2512/174.2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2513/175.2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2514/176.20233.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2515/177.2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2516/178.2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2517/179.2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2518/180.2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2519/181.2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2520/182.2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2521/183.2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2522/184.2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2523/185.2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2524/186.2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2525/187.2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2526/188.2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2527/189.2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2528/190.2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2529/191.2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2530/192.2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2531/193.2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2537/194.2023.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2538/195.2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2539/196.2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2540/197.2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2541/198.2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2542/199.2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2543/200.2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2544/201.2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2545/202.2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2546/203.2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2547/204.2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2548/205.2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2549/206.2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2550/207.2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2551/208.2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2555/209.2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2556/210.2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2557/211.2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2558/212.2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2559/213.2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2565/214.2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2566/215.2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2568/216.2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2570/217.2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2560/218.2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2561/219.2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2562/220.2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2564/221.2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2571/222.2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2572/223.2023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2573/224.2023.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2574/225.2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2576/226.2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2577/227.2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2578/228.2023.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2579/229.2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2580/230.2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2581/231.2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2582/232.2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2583/233.2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2584/234.2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2585/235.2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2586/236.2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2587/237.2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2588/238.2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2589/239.2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2590/240.2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2591/241.2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2592/242.2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2593/243.2023.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2594/244.2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2595/245.2023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2596/246.2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2597/247.2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2598/248.2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2599/249.2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2600/250.2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2601/251.2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2602/252.2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2606/253.2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2607/254.2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2610/255.2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2611/256.2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2612/257.2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2613/258.2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2614/259.2023.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2615/260.2023.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2616/261.2023.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2617/262.2023.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2618/263.2023.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2619/264.2023.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2620/265.2023.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2621/266.2023.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2622/267.2023.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2623/268.2023.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2624/269.2023.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2625/270.2023.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2626/271.2023.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2627/272.2023.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2628/273.2023.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2629/274.2023.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2633/275.2023.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2634/276-2023.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2635/277-2023.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2636/278-2023.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2642/279.2023.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2643/280.2023.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2644/281.2023.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2645/282.2023.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2646/283.2023.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2647/284.2023.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2648/285.2023.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2649/286.2023.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2650/287.2023.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2651/288.2023.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2654/289.2023.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2655/290.2023.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2656/291.2023.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2657/292.2023.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2659/293.2023.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2658/294.2023.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2660/295.2023.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2661/296.2023.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2662/297.2023.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2663/298.2023.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2664/299.2023.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2665/300.2023.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2666/301.2023.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2667/302.2023.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2668/303.2023.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2669/304.2023.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2670/305.2023.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2671/306.2023.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2672/307.2023.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2673/308.2023.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2675/309.2023.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2674/310.2023.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2676/311.2023.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2678/312.2023.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2680/313.2023.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2681/314.2023.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2682/315.2023.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2683/316.2023.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2684/317.2023.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2685/318.2023.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2686/319.2023.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2687/320.2023.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2688/321.2023.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2689/322.2023.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2690/323.2023.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2691/324.2023.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2692/325.2023.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2695/326.2023.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2698/327.2023.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2699/328.2023.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2700/329.2023.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2701/330.2023.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2702/331.2023.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2704/332.2023.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2707/333-2023.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2709/334-2023.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2710/335-2023.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2711/336-2023.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2712/337-2023.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2713/338-2023.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2718/339-2023.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2715/340-2023.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2716/341-2023.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2717/342-2023.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2719/343-2023.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2721/344-2023.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2720/345-2023.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2725/346-2023.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2722/347-2023.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2723/348-2023.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2724/349-2023.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2734/350.2023.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2735/351.2023.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2736/352.2023.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2737/353.2023.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2738/354.2023.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2739/355.2023.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2740/356.2023.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2741/357.2023.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2742/358.2023.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2744/359.2023.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2745/360.2023.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2746/361.2023.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2747/362.2023.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2748/363.2023.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2749/364.2023.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2750/365.2023.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2761/366.2023.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2762/367.2023.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2763/368.2023.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2764/369.2023.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2765/370.2023.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2766/371.2023.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2767/372.2023.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2768/373.2023.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2769/374.2023.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2770/375.2023.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2771/376.2023.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2772/377.2023.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2773/378.2023.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2774/379.2023.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2775/380.2023.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2776/381.2023.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2777/382.2023.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2778/383.2023.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2779/384.2023.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2780/385.2023.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2781/386.2023.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2782/387.2023.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2783/388.2023.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2784/389.2023.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2787/390.2023.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2788/391.2023.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2789/392.2023.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2790/393.2023.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2791/394.2023.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2792/395.2023.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2793/396.2023.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2794/397.2023.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2795/398.2023.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2796/399.2023.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2798/400.2023.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2799/401.2023.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2801/402.2023.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2802/403.2023.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2804/404.2023.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2805/405.2023.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2806/406.2023.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2807/407.2023.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2809/408.2023.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2810/409.2023.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2811/410.2023.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2812/411.2023.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2813/412.2023.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2820/413.2023.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2814/414.2023.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2815/415.2023.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2816/416.2023.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2817/417.2023.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2818/418.2023.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2819/419.2023.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2821/420.2023.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2827/421.2023.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2822/422.2023.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2828/423.2023.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2829/424.2023.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2830/425.2023.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2831/426.2023.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2832/427.2023.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2833/428.2023.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2834/429.2023.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2835/430.2023.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2836/431.2023.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2837/432.2023.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2840/433.2023.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2839/434.2023.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2838/435.2023.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2841/436.2023.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2844/437.2023.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2845/438.2023.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2846/439.2023.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2847/440.2023.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2848/441.2023.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2849/442.2023.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2850/443.2023.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2851/444.2023.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2852/445.2023.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2855/446.2023.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2856/447.2023.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2861/448.2023.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2862/449.2023.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2863/450.2023.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2864/451.2023.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2865/452.2023.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2866/453.2023.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2867/454.2023.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2868/455.2023.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2869/456.2023.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2870/457.2023.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2871/458.2023.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2872/459.2023.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2873/460.2023.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2874/461.2023.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2875/462.2023.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2876/463.2023.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2877/464.2023.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2878/465.2023.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2882/466.2023.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2883/467.2023.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2884/468.2023.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2885/469.2023.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2886/470.2023.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2887/471.2023.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2888/472.2023.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2889/473.2023.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2890/474.2023.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2891/475.2023.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2892/476.2023.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2916/477.2023.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2905/478.2023.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2907/479.2023.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2908/480.2023.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2909/481.2023.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2910/482.2023.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2911/483.2023.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2915/484.2023.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2913/485.2023.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2914/486.2023.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2912/487.2023.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2904/488.2023.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2917/489.2023.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2918/490.2023.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2919/491.2023.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2920/492.2023.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2921/493.2023.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2922/494.2023.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2923/495.2023.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2924/496.2023.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2925/497.2023.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2927/498.2023.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2928/499.2023.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2933/500.2023.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2934/501.2023.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2935/502.2023.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2936/503.2023.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2938/504.2023.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2939/505.2023.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2940/506.2023.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2941/507.2023.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2942/508.2023.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2943/509.2023.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2944/510.2023.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2945/511.2023.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2946/512.2023.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2947/513.2023.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2949/514.2023.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2952/515.2023.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2953/516.2023.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2954/517.2023.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2955/518.2023.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2956/519.2023.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2957/520.2023.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2958/521.2023.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2959/522.2023.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2961/indicacao_523.2023.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2962/524.2023.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2963/525.2023.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2964/526.2023.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2965/527.2023.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2970/528.2023.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2968/529.2023.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2971/530.2023.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2972/531.2023.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2973/532.2023.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2974/533.2023.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2975/534.2023.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2976/535.2023.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2977/indicacao_536.2023.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2978/537.2023.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2979/538.2023.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2992/539.2023.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2981/540.2023.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2982/541.2023.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2983/542.2023.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2984/543.2023.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2985/544.2023.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2986/545.2023.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2989/546.2023.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2988/547.2023.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2987/548.2023.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3001/549.2023.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3002/550.2023.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3003/551.2023.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3004/552.2023.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3005/553.2023.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3006/554.2023.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3007/555.2023.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3008/556.2023.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3009/557.2023.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3010/indicacao_558.2023.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3011/indicacao_559.2023.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3020/indicacao_560.2023.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3021/561.2023.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3022/562.2023.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3023/563.2023.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3024/564.2023.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3025/565.2023.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3039/566.2023.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3026/567.2023.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3028/568.2023.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3029/569.2023.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3030/570.2023.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3031/571.2023.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3032/572.2023.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3036/573.2023.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3038/574.2023.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3040/575.2023.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3041/576.2023.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3046/577.2023.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3047/578.2023.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3048/579.2023.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3049/580.2023.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3050/581.2023.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3051/582.2023.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3052/583.2023.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3053/584.2023.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3054/585.2023.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3055/586.2023.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3056/587.2023.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3057/588.2023.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3058/589.2023.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3059/590.2023.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3060/591.2023.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3061/592.2023.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3062/593.2023.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3063/594.2023.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3064/595.2023.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3067/596.2023.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3069/597.2023.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3070/598.2023.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3071/599.2023.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3076/600.2023.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3077/601.2023.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3078/602.2023.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3079/603.2023.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3080/604.2023.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3081/605.2023.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3093/606.2023.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3094/607.2023.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/3095/608.2023.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2376/scan_0001.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2378/scan_0002.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2379/scan_0003.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2631/004.2023.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2758/005.2023.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amontada.ce.leg.br/media/sapl/public/materialegislativa/2023/2786/006.2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H901"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>